--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -7,116 +7,440 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Trips" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="141">
+  <si>
+    <t xml:space="preserve">2083-05-24 02:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-3-KHA-9583</t>
+  </si>
+  <si>
+    <t xml:space="preserve">बस</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1050.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">False</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 01:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-6983</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2600.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/05/15 ,17,19,22 gate ko 4 trip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 10:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">525.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 gate ko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 03:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-9826</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2625.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/05/06 Dekhi 17 gate samma 6 trip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 02:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1575.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/05/10,14,16 gateko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 11:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">650.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/05/15 gate ko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 02:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-4-KHA-6026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-sharawan ra bhadra mahina ko bima sulka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 01:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1146</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/05/14 ra 15 gate ko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 12:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bhadra mahinako</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 03:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 10:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3250.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/31. 2083/05/02,4,6,8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 10:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-0571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">माइक्रोबस</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20150.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083 sharawan mahina ko 31 trip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 03:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/05/4/08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 03:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/05/08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 02:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/28 Dekhi 5/5 gate samma 2 trip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 02:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 01:11 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-4141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7500.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bhadra mahina ko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 03:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/05/03 gate ko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 04:00 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/31 ra 05/02 gate ko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 01:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/29.   083/05/01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 11:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1300.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/27,29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 02:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/26,27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 01:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 03:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/22,24,25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 02:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1950.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 03:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 10:30 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/17 ra 19 gate ko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:16 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/14,18 gate ko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sharawan month ko 10 trip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 02:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 trip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 02:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 03:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1488</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13650.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 02:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEA-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2100.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/04/3,7,9,11</t>
+  </si>
   <si>
     <t xml:space="preserve">2083-04-10 01:01 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-2-KHA-61</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">HEA-5</t>
   </si>
   <si>
-    <t xml:space="preserve">3000.00</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-08 02:04 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-2-KHA-1146</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">HEA-4</t>
   </si>
   <si>
-    <t xml:space="preserve">1050.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-6/8 gate ko</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 04:10 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-3-01-007-KHA-1488</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">HEA-3</t>
   </si>
   <si>
     <t xml:space="preserve">170525.00</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 11:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">NA-4-KHA-3513</t>
   </si>
   <si>
     <t xml:space="preserve">HEA-2</t>
   </si>
   <si>
     <t xml:space="preserve">2500.00</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 11:02 AM</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">NA-3-KHA-9583</t>
   </si>
   <si>
     <t xml:space="preserve">HEA-1</t>
   </si>
   <si>
     <t xml:space="preserve">Date &amp; Time</t>
   </si>
   <si>
     <t xml:space="preserve">Plate Number</t>
   </si>
   <si>
     <t xml:space="preserve">Vehicle Type</t>
   </si>
   <si>
     <t xml:space="preserve">Receipt No.</t>
   </si>
   <si>
     <t xml:space="preserve">Charge</t>
   </si>
   <si>
     <t xml:space="preserve">Is Refunded</t>
   </si>
   <si>
     <t xml:space="preserve">Refunded On</t>
   </si>
@@ -173,83 +497,83 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="10.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="9.125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="10.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="11.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="11" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="13.875" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="10" max="10" width="16.625" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="10" max="10" width="37.75" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>23</v>
+        <v>131</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>26</v>
+        <v>134</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>27</v>
+        <v>135</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
@@ -263,116 +587,960 @@
       </c>
       <c r="C3" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>5</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>5</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-      <c r="J4"/>
+      <c r="J4" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>5</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5"/>
+      <c r="J5" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>5</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6"/>
+      <c r="J6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" t="s">
+        <v>5</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" t="s">
+        <v>4</v>
+      </c>
+      <c r="F16" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" t="s">
+        <v>5</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" t="s">
+        <v>67</v>
+      </c>
+      <c r="F18" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>73</v>
+      </c>
+      <c r="E20" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F21" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" t="s">
+        <v>5</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" t="s">
+        <v>4</v>
+      </c>
+      <c r="F23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" t="s">
+        <v>5</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" t="s">
+        <v>21</v>
+      </c>
+      <c r="F25" t="s">
+        <v>5</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" t="s">
+        <v>92</v>
+      </c>
+      <c r="F26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" t="s">
+        <v>5</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" t="s">
+        <v>4</v>
+      </c>
+      <c r="F29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>102</v>
+      </c>
+      <c r="E30" t="s">
+        <v>67</v>
+      </c>
+      <c r="F30" t="s">
+        <v>5</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" t="s">
+        <v>105</v>
+      </c>
+      <c r="E31" t="s">
+        <v>4</v>
+      </c>
+      <c r="F31" t="s">
+        <v>5</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C32" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" t="s">
+        <v>4</v>
+      </c>
+      <c r="F32" t="s">
+        <v>5</v>
+      </c>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" t="s">
+        <v>111</v>
+      </c>
+      <c r="E33" t="s">
+        <v>112</v>
+      </c>
+      <c r="F33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33"/>
+      <c r="J33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>113</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" t="s">
+        <v>114</v>
+      </c>
+      <c r="E34" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>117</v>
+      </c>
+      <c r="B35" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" t="s">
+        <v>118</v>
+      </c>
+      <c r="E35" t="s">
+        <v>39</v>
+      </c>
+      <c r="F35" t="s">
+        <v>5</v>
+      </c>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
+      <c r="J35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" t="s">
+        <v>120</v>
+      </c>
+      <c r="E36" t="s">
+        <v>4</v>
+      </c>
+      <c r="F36" t="s">
+        <v>5</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>122</v>
+      </c>
+      <c r="B37" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" t="s">
+        <v>123</v>
+      </c>
+      <c r="E37" t="s">
+        <v>124</v>
+      </c>
+      <c r="F37" t="s">
+        <v>5</v>
+      </c>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" t="s">
+        <v>128</v>
+      </c>
+      <c r="F38" t="s">
+        <v>5</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" t="s">
+        <v>130</v>
+      </c>
+      <c r="E39" t="s">
+        <v>4</v>
+      </c>
+      <c r="F39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>