--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -7,5261 +7,7940 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Trips" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4854" uniqueCount="1747">
-[...4 lines deleted...]
-    <t xml:space="preserve">GA-2-KHA-1941</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7654" uniqueCount="2639">
+  <si>
+    <t xml:space="preserve">2083-05-24 04:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-4177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">माइक्रोबस</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">False</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 04:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-4-KHA-0766</t>
+  </si>
+  <si>
+    <t xml:space="preserve">मिनिबस</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">175.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 04:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-0519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 12:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-3-KHA-7156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1271</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 12:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-2-KHA-3741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 09:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-2-KHA-8796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1269</t>
+  </si>
+  <si>
+    <t xml:space="preserve">575.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 09:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-6360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1268</t>
+  </si>
+  <si>
+    <t xml:space="preserve">650.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 09:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-4-01-001-KHA-0350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1267</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 08:08 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1266</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 07:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1265</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 06:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-1069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1264</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 06:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-6422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1263</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 05:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-02-KHA-8789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 03:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-2-KHA-8791</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1261</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 03:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-3-KHA-9443</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 11:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-0174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 09:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1257</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 07:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-4658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1256</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 06:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1255</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 05:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1254</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 03:57 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 03:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 03:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-2-KHA-9442</t>
   </si>
   <si>
     <t xml:space="preserve">बस</t>
   </si>
   <si>
-    <t xml:space="preserve">ARU-235</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">ARU-233</t>
+    <t xml:space="preserve">MIC-1251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-03-KHA-0038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 11:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1249</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 09:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1248</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 06:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1247</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 06:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KA-5568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 05:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-2-KHA-3714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1245</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 05:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-0177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 03:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-0874</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 03:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1242</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 03:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KA-5066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 02:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1239</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 11:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 10:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1237</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 09:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 08:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6319</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 06:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 06:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 03:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 03:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1231</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 03:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 03:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 11:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1228</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 10:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-7006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 09:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-7965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 08:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 08:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 06:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 06:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-7616</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 06:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-7909</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 05:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 03:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 03:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 01:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 10:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 09:30 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-4664</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 08:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 07:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 02:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 01:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1732</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 01:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 12:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-6-KHA-8197</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 11:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-6323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 11:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 10:36 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-8790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 08:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 07:26 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-4965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 06:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 03:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 03:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-5-KHA-5004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 03:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1199</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 11:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1198</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 09:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1197</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 06:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1196</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 04:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 04:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU-2-KHA-1868</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 04:11 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1193</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 12:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1192</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 06:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 04:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-5-KHA-5399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 04:14 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 04:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1188</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 04:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 10:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1186</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 06:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 04:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-2310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1184</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 04:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 12:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 12:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 03:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 03:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 03:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 03:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 02:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 11:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 11:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 02:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 02:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 01:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 06:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 04:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-4-KHA-1423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 01:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1167</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 11:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 11:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 09:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 06:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1163</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 04:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 04:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 02:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 10:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1159</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 07:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1158</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 06:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1157</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 06:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 05:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 03:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 02:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 02:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 01:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 01:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 01:43 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 01:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-2260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1146</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 11:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 11:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1143</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 10:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 10:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1140</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 10:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-4444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1139</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 10:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 10:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 05:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1135</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 03:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1134</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 03:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 03:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 01:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 12:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 12:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1129</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 12:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 11:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1127</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 11:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-6322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1126</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 10:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 09:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1124</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 09:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 08:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 06:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 06:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-2744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 05:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1119</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 05:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 04:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 03:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 03:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 03:11 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 03:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 12:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 11:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 10:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 10:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 09:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 09:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 08:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 08:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 07:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 06:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 06:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 05:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 04:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 03:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1099</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 03:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1098</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 02:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 02:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 02:37 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1095</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 11:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1094</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 11:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 11:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 10:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 09:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1089</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 08:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 08:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1559</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1087</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 07:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1086</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 06:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1085</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 05:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 05:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1083</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 04:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 03:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1081</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 03:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1079</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 03:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1078</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 12:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1077</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 12:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 12:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1075</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 12:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1074</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 11:36 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 10:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1072</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 09:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 09:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1070</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 08:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 06:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1068</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 06:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 05:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 05:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 03:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 03:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1063</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 03:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 02:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 02:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 01:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 12:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1057</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 12:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1056</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 12:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1055</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 11:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1054</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-0786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 10:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1051</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 09:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 08:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 07:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1046</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 07:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 06:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 05:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1043</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 05:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 04:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 04:00 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 03:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 03:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 02:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 01:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 01:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 12:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1034</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 12:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 11:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 11:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 10:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 09:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 09:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 08:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 06:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 06:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 06:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 05:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 05:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 05:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 03:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 03:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 03:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 02:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 01:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 12:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 11:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 11:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 11:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 10:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 10:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 10:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 09:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 08:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 07:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 06:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 06:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 05:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 05:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 05:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 03:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 03:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 03:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 03:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-995</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 03:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-994</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 03:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 01:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-992</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 01:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 12:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-990</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 12:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-8568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 12:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-988</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-987</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 11:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-986</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 10:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-985</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 09:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 06:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-983</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 06:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 05:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-981</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 03:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 03:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-979</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 03:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-978</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 02:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-977</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 12:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 12:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-975</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 12:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-974</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 11:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-973</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 11:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 11:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-971</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 11:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-970</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 10:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-969</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 09:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-968</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-967</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 06:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 06:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 06:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-964</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 05:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-963</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 03:43 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 03:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-4-KHA-1419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-961</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 03:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-960</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 03:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 12:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-958</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 12:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-957</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 11:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-956</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 11:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-955</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-954</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 09:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-953</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 09:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 07:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-951</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 06:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 06:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-949</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 06:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-948</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 05:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-947</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 03:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-946</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 03:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 03:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-944</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 12:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-943</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 12:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-941</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 11:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-940</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 10:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 10:36 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 10:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-937</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 09:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-935</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 07:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-4-03-001-KHA-0044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 07:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-933</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 06:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-932</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 05:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-931</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 04:14 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-930</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 03:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-929</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 03:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-928</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-7191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-927</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 03:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-926</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 02:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-925</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 02:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-924</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 01:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-923</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 01:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-922</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 12:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 12:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-920</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 11:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-919</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-918</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 10:35 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-7741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-917</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 09:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 08:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 08:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 07:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 06:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 06:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-910</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 06:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-909</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 05:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-908</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 03:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-907</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 03:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-906</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 03:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-905</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 03:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 02:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 12:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-902</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 12:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-901</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 11:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 11:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-899</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-898</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 10:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-897</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 09:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-896</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-895</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 07:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-894</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 06:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 06:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-892</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 06:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-891</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 05:30 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-890</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 04:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-888</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 03:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 03:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-886</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 03:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 01:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-883</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 12:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-882</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 12:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 12:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-880</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 10:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-879</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 10:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-878</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 10:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-877</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 09:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-GHA-6533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 08:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-874</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 06:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-873</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-872</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 05:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-871</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 03:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 03:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 03:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-868</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 02:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-867</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 01:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-866</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 11:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-865</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 11:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-864</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 11:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-863</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 10:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-862</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-861</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 10:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 10:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-859</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 10:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-GHA-1764</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-857</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 09:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-856</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 09:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-855</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 08:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 07:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-853</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 06:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-852</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 05:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-851</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 04:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 03:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-849</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 03:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-848</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 03:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 03:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-846</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 03:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-845</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 03:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 02:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-843</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-842</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-841</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-840</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-839</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 12:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-838</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-837</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 11:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-836</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 11:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-835</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 10:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-834</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 10:08 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-833</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 09:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-832</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 08:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 07:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-830</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 06:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-829</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 06:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-828</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 03:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 03:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-826</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 03:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-825</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 03:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-824</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 03:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-823</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 03:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 02:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 12:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-820</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 11:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-819</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 11:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 11:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-817</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-816</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 09:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-815</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 09:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-814</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 07:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-813</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 05:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-812</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 03:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 03:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-810</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 02:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-809</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 02:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 02:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-807</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 02:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-806</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-805</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-804</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-803</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-802</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 11:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 11:35 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 11:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-799</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 10:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-798</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 09:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-797</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 09:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 09:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-795</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 08:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-794</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 07:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-793</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 06:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-792</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 06:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-791</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 06:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 04:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 03:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-787</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 03:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 02:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 01:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-784</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 01:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-783</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 01:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 12:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-781</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 11:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-780</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 11:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-778</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 11:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-777</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 10:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-776</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 09:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-775</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 09:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-774</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 09:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-773</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 07:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-772</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 07:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 06:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-770</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 03:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-769</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 03:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-768</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 03:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-767</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 02:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-766</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-765</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 01:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-764</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 12:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-763</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 12:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-762</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 12:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-761</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 12:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-760</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 11:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-758</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-757</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-756</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 08:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-755</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 08:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-754</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 06:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-753</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 05:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-752</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 05:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-751</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 04:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 03:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-749</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 03:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-748</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-747</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 03:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-746</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 03:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 01:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 12:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-743</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 12:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-742</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 12:00 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-739</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 10:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-738</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 09:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-737</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 08:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-736</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 08:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-735</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-734</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 06:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-733</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 06:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-732</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 04:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 04:00 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-730</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-729</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-728</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:37 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-727</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-726</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-725</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-723</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 03:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 02:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 01:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-720</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 01:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-719</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 12:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-718</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 12:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 11:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-716</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 11:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 11:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-713</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 09:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-712</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 09:26 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-711</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 08:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-709</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 07:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-708</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 06:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-707</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 05:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-6320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-706</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 03:57 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-705</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 03:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-704</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 03:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-703</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 03:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-702</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 03:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 01:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-699</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 12:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-698</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-697</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 10:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-7081</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-696</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 10:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-695</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 10:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-694</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 09:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-693</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-692</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 08:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-691</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 06:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-690</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 06:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 05:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 03:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-687</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 03:16 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-686</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 03:14 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-685</t>
+  </si>
+  <si>
+    <t xml:space="preserve">700.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 03:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-684</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 01:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-683</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 12:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-681</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 10:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-679</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 10:08 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-678</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 09:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 09:06 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-676</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 07:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-675</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 06:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-674</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 05:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-673</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 05:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-672</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 03:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-671</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 03:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 02:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-669</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 02:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-668</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 01:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 01:11 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 01:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-665</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 12:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-664</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-663</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 11:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-662</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 10:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-661</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 09:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-660</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 09:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 08:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 08:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-657</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 07:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-656</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 07:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-655</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 07:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 05:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-653</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 04:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-652</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 03:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-651</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 03:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-650</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-649</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 03:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-648</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 03:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-6-KHA-9575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 12:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 12:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-644</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-643</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 11:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-642</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 10:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 10:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-640</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-639</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 10:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-638</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 08:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-637</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 06:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-636</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 06:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-635</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 05:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-634</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 05:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 03:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-632</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 03:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 03:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-630</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 01:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-629</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 01:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-628</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 12:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-627</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 12:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-626</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 12:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 11:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 11:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-623</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 11:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-622</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-621</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 10:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 08:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-618</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 08:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-617</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 07:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-616</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 05:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-615</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 05:30 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-614</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 03:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 03:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-612</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 03:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-611</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 02:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-610</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 02:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-609</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 01:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 12:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-607</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 12:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-606</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 11:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 11:30 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-604</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 11:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-603</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 11:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-602</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 11:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 11:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 10:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-599</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 10:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-598</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 09:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-597</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-596</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 09:08 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-595</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 07:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 07:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-593</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 06:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-592</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 05:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-591</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 05:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 04:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-589</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 01:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-588</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 01:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-587</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 01:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 12:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 12:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 11:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-583</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 11:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-581</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 09:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 09:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 07:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 07:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-577</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 07:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-576</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 06:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 06:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 05:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-573</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 05:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 03:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 03:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-570</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 03:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 03:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-568</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-10 02:31 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-1-KHA-6944</t>
-[...1067 lines deleted...]
-    <t xml:space="preserve">ARU-75</t>
+    <t xml:space="preserve">MIC-567</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 01:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-566</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 12:43 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 12:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-563</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 11:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 10:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 09:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 09:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-559</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 09:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-558</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 08:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 07:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 07:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 06:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-554</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 06:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 05:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-552</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-10 05:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-551</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 03:43 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 03:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 01:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 01:43 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-546</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 12:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-545</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 12:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-544</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 11:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-543</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 11:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 11:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-541</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 10:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-540</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 10:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-539</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 09:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-538</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 07:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-537</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 06:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-536</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 05:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 05:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-09 05:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 03:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-532</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 03:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-531</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 02:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-530</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 02:11 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-529</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 01:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 01:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-527</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 12:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-526</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 11:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 11:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 11:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-523</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 10:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-522</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 10:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 10:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 09:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 08:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 08:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-515</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 07:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 07:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 06:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 06:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 05:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-510</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 05:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-509</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-08 05:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 04:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-507</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 03:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-506</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 03:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-505</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 03:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 12:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-503</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 12:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-502</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 12:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-501</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 11:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-498</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 11:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-497</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-496</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 09:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-495</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 09:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-494</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 08:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-493</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 07:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-492</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 06:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-491</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 05:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 05:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-07 04:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-488</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 04:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-487</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 03:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 03:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-485</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 03:00 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 02:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-483</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-482</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 01:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-481</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 12:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-480</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-479</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 10:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-478</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 10:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 09:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 09:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 09:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 08:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 08:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 07:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-471</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 07:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 07:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-469</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 06:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-468</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 06:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 05:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-466</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-06 04:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-465</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 03:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 03:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 02:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 01:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-460</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 01:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-459</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 12:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 12:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-457</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 11:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 11:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-455</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-454</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 11:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 10:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-GHA-1259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 10:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-451</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 10:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 09:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-449</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 08:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 08:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-446</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 07:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-445</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 06:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-05 05:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-443</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 03:43 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 03:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-441</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 02:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 11:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 11:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-438</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 10:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-437</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 10:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 10:35 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 10:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 10:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 09:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-432</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 09:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 09:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 08:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-429</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 06:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-427</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 06:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-04 06:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-425</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 04:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-424</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 04:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 03:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 01:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-421</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 12:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 11:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 11:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 11:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-417</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 09:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-416</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 09:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 08:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 07:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 07:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-03 06:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-411</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 03:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 03:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 03:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 03:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 03:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 02:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 01:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-404</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 12:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 11:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 11:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 11:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 10:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 10:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 09:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 08:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 08:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 06:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 06:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-392</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 05:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 05:30 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-390</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-02 05:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-389</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 03:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 03:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-387</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 02:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 01:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-384</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 12:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 12:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 11:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 10:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 10:26 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-378</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 08:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 08:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 07:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 07:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 06:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 05:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 05:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-01 05:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 02:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 02:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">125.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 02:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 02:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 01:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 12:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-364</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 12:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 11:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 11:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 11:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 10:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-358</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 10:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-357</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 10:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-356</t>
+  </si>
+  <si>
+    <t xml:space="preserve">525.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 09:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-354</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-353</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 07:26 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-352</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 07:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 06:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 06:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-349</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-32 04:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 03:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-347</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 03:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-346</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 03:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-345</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 03:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-344</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 03:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 02:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-342</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 02:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 01:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 01:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 12:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 12:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 11:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-336</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 10:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 10:08 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 09:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 08:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-331</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 08:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 07:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-329</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 07:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-328</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 07:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-327</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 05:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-31 05:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 04:37 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-324</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 04:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 04:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 04:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 04:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 11:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-319</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 11:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 09:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-30 06:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 03:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 03:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 03:16 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-312</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 02:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-311</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 02:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 01:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-309</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 12:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 12:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-307</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 11:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 11:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-303</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 10:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 10:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 09:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 08:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 07:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-298</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 06:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-297</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 05:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-296</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-29 05:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 03:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-294</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 03:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 03:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 02:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 01:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 01:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-289</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 12:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-288</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 12:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-286</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 11:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 11:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 10:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 09:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-282</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 08:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 08:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 07:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 07:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-278</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 06:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-277</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 06:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 05:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-28 04:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 03:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 03:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-271</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 03:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 03:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-269</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 03:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-268</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 01:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-267</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 12:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-266</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-265</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 11:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-264</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-263</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 11:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 11:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-261</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 11:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 10:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-259</t>
   </si>
   <si>
     <t xml:space="preserve">2083-03-27 10:15 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">ARU-74</t>
-[...104 lines deleted...]
-    <t xml:space="preserve">ARU-56</t>
+    <t xml:space="preserve">MIC-258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 09:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-257</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 09:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-256</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 08:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-255</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-254</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 07:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 06:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 06:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 05:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-27 05:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-249</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 03:37 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-248</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 03:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-247</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 03:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 03:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-245</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 02:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 02:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 02:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-242</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 02:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 02:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 02:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-239</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 01:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 01:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-237</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 01:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 12:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 12:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 11:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 10:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-231</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 10:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 09:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-228</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 09:06 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 06:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 06:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 06:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 05:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 05:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-2-KHA-3715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 04:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 04:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 03:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 03:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 03:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 03:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 03:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 02:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 02:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 12:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 11:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-2249</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 11:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 10:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 10:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 10:26 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 10:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 10:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 09:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 09:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 09:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 07:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-5-KHA-5005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-199</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-198</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 07:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-197</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 07:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-196</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 06:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 06:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 05:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-193</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-25 04:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-192</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 04:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 04:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 04:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 03:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-188</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 03:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-187</t>
   </si>
   <si>
     <t xml:space="preserve">2083-03-24 03:07 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">ARU-55</t>
-[...707 lines deleted...]
-    <t xml:space="preserve">2083-04-08 02:11 PM</t>
+    <t xml:space="preserve">MIC-186</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 02:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 01:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-184</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 01:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 01:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 12:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 11:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 10:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 10:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 09:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 08:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 08:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 07:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 07:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 06:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-24 05:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 04:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-167</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 03:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 03:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 03:43 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 03:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-163</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 03:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 02:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 02:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 02:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-159</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 01:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-158</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 11:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-157</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 11:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 11:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 10:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 10:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 09:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 09:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 09:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 08:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 07:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 07:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 06:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-146</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-23 05:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 04:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-143</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 04:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 03:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 03:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-140</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 03:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-139</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 03:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 02:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 02:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 01:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-135</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-134</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 01:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 12:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 12:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 11:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-129</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 11:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 10:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-127</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 10:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-126</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-124</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 08:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 07:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 06:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 06:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 05:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-119</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 05:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-22 04:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-18 05:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 03:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 03:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 02:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 12:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 11:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 10:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 10:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 10:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 09:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 09:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 09:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-7239</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 08:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 08:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 07:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-6358</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 07:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 06:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-5263</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 05:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 05:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 05:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 05:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 05:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 01:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 01:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 01:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-4964</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 12:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 10:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 10:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 09:36 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 09:35 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-2726</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 08:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-4179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 08:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-7322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 06:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 06:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 05:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 03:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 03:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 01:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 12:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 11:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 11:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 10:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 10:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 10:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 09:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-63</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 08:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 07:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 06:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 06:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-5259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 06:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 05:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 05:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 04:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 04:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 03:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 02:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 01:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 01:14 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 12:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 11:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 10:36 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 10:06 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 09:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 09:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 08:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 08:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 06:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 06:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 06:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 06:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 05:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 05:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 02:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 02:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 02:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 01:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 01:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 01:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 01:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 11:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 10:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 09:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 09:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 09:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 08:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 08:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 08:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 07:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 06:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 05:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 05:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 02:37 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 01:43 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 12:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 11:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 11:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 10:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 10:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 10:26 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">620.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 10:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-1</t>
   </si>
   <si>
     <t xml:space="preserve">Date &amp; Time</t>
-  </si>
-[...3268 lines deleted...]
-    <t xml:space="preserve">MIC-1</t>
   </si>
   <si>
     <t xml:space="preserve">Plate Number</t>
   </si>
   <si>
     <t xml:space="preserve">Vehicle Type</t>
   </si>
   <si>
     <t xml:space="preserve">Receipt No.</t>
   </si>
   <si>
     <t xml:space="preserve">Charge</t>
   </si>
   <si>
     <t xml:space="preserve">Is Refunded</t>
   </si>
   <si>
     <t xml:space="preserve">Refunded On</t>
   </si>
   <si>
     <t xml:space="preserve">Refunded By</t>
   </si>
   <si>
     <t xml:space="preserve">Refund Remarks</t>
   </si>
@@ -5308,13832 +7987,30664 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="10.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="7.125" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="6" max="6" width="10.75" bestFit="1" customWidth="1" collapsed="1"/>
-[...13 lines deleted...]
-    <col min="20" max="20" width="7.75" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="6" max="6" width="10.25" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="7" max="7" width="11.25" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="8" max="8" width="11" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="9" max="9" width="13.875" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="10" max="10" width="7.75" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>645</v>
+        <v>2629</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1736</v>
+        <v>2630</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>1737</v>
+        <v>2631</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1738</v>
+        <v>2632</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>1739</v>
+        <v>2633</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>645</v>
+        <v>2634</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>1740</v>
+        <v>2635</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>1736</v>
+        <v>2636</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>1741</v>
+        <v>2637</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>1737</v>
-[...29 lines deleted...]
-        <v>1744</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>430</v>
+        <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>432</v>
+        <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D2" t="s">
-        <v>435</v>
+        <v>3</v>
       </c>
       <c r="E2" t="s">
-        <v>436</v>
+        <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>439</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>440</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>442</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>5</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>444</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>446</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>448</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>5</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>451</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>453</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>455</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>5</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>457</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>459</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>5</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>461</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>462</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>5</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>466</v>
+        <v>24</v>
       </c>
       <c r="B8" t="s">
-        <v>467</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>469</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>5</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>472</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
-        <v>473</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>474</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>5</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>477</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>478</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>479</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>5</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>482</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>483</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>484</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>5</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>487</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>488</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>489</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>5</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>492</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>493</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D13" t="s">
-        <v>494</v>
+        <v>42</v>
       </c>
       <c r="E13" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>5</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>497</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
-        <v>498</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>500</v>
+        <v>45</v>
       </c>
       <c r="E14" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>5</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>502</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>504</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>505</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>5</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>507</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>509</v>
+        <v>1</v>
       </c>
       <c r="C16" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>510</v>
+        <v>50</v>
       </c>
       <c r="E16" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F16" t="s">
         <v>5</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>512</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>513</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D17" t="s">
-        <v>515</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>5</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>517</v>
+        <v>53</v>
       </c>
       <c r="B18" t="s">
-        <v>518</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D18" t="s">
-        <v>520</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>5</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>522</v>
+        <v>56</v>
       </c>
       <c r="B19" t="s">
-        <v>523</v>
+        <v>38</v>
       </c>
       <c r="C19" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>525</v>
+        <v>57</v>
       </c>
       <c r="E19" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F19" t="s">
         <v>5</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>527</v>
+        <v>58</v>
       </c>
       <c r="B20" t="s">
-        <v>528</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>530</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>5</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s">
-        <v>533</v>
+        <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D21" t="s">
-        <v>535</v>
+        <v>62</v>
       </c>
       <c r="E21" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>5</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>537</v>
+        <v>63</v>
       </c>
       <c r="B22" t="s">
-        <v>538</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>540</v>
+        <v>65</v>
       </c>
       <c r="E22" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>5</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>542</v>
+        <v>66</v>
       </c>
       <c r="B23" t="s">
-        <v>543</v>
+        <v>67</v>
       </c>
       <c r="C23" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>545</v>
+        <v>68</v>
       </c>
       <c r="E23" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>5</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>542</v>
+        <v>69</v>
       </c>
       <c r="B24" t="s">
-        <v>432</v>
+        <v>1</v>
       </c>
       <c r="C24" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>548</v>
+        <v>70</v>
       </c>
       <c r="E24" t="s">
-        <v>436</v>
+        <v>4</v>
       </c>
       <c r="F24" t="s">
         <v>5</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>550</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
-        <v>551</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>553</v>
+        <v>74</v>
       </c>
       <c r="E25" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>5</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>555</v>
+        <v>75</v>
       </c>
       <c r="B26" t="s">
-        <v>556</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D26" t="s">
-        <v>558</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>5</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>560</v>
+        <v>78</v>
       </c>
       <c r="B27" t="s">
-        <v>561</v>
+        <v>12</v>
       </c>
       <c r="C27" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D27" t="s">
-        <v>563</v>
+        <v>79</v>
       </c>
       <c r="E27" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>5</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>565</v>
+        <v>80</v>
       </c>
       <c r="B28" t="s">
-        <v>566</v>
+        <v>81</v>
       </c>
       <c r="C28" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>568</v>
+        <v>82</v>
       </c>
       <c r="E28" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>5</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>570</v>
+        <v>83</v>
       </c>
       <c r="B29" t="s">
-        <v>571</v>
+        <v>38</v>
       </c>
       <c r="C29" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>573</v>
+        <v>84</v>
       </c>
       <c r="E29" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>5</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>575</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
-        <v>576</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>578</v>
+        <v>87</v>
       </c>
       <c r="E30" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>5</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>580</v>
+        <v>88</v>
       </c>
       <c r="B31" t="s">
-        <v>581</v>
+        <v>89</v>
       </c>
       <c r="C31" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>583</v>
+        <v>90</v>
       </c>
       <c r="E31" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>5</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>585</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>587</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>588</v>
+        <v>93</v>
       </c>
       <c r="E32" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F32" t="s">
         <v>5</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>590</v>
+        <v>94</v>
       </c>
       <c r="B33" t="s">
-        <v>592</v>
+        <v>95</v>
       </c>
       <c r="C33" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>593</v>
+        <v>96</v>
       </c>
       <c r="E33" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>5</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>595</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
-        <v>597</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>598</v>
+        <v>99</v>
       </c>
       <c r="E34" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>5</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="B35" t="s">
-        <v>453</v>
+        <v>101</v>
       </c>
       <c r="C35" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>602</v>
+        <v>102</v>
       </c>
       <c r="E35" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F35" t="s">
         <v>5</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>604</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>606</v>
+        <v>18</v>
       </c>
       <c r="C36" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D36" t="s">
-        <v>607</v>
+        <v>104</v>
       </c>
       <c r="E36" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>5</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>610</v>
+        <v>103</v>
       </c>
       <c r="B37" t="s">
-        <v>493</v>
+        <v>76</v>
       </c>
       <c r="C37" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D37" t="s">
-        <v>611</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>5</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>614</v>
+        <v>106</v>
       </c>
       <c r="B38" t="s">
-        <v>615</v>
+        <v>54</v>
       </c>
       <c r="C38" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>616</v>
+        <v>107</v>
       </c>
       <c r="E38" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>5</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>619</v>
+        <v>108</v>
       </c>
       <c r="B39" t="s">
-        <v>620</v>
+        <v>109</v>
       </c>
       <c r="C39" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>621</v>
+        <v>110</v>
       </c>
       <c r="E39" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>5</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>624</v>
+        <v>111</v>
       </c>
       <c r="B40" t="s">
-        <v>533</v>
+        <v>38</v>
       </c>
       <c r="C40" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>625</v>
+        <v>112</v>
       </c>
       <c r="E40" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>5</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>629</v>
+        <v>113</v>
       </c>
       <c r="B41" t="s">
-        <v>631</v>
+        <v>114</v>
       </c>
       <c r="C41" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>632</v>
+        <v>115</v>
       </c>
       <c r="E41" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>5</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>635</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>636</v>
+        <v>21</v>
       </c>
       <c r="C42" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D42" t="s">
-        <v>637</v>
+        <v>117</v>
       </c>
       <c r="E42" t="s">
-        <v>436</v>
+        <v>23</v>
       </c>
       <c r="F42" t="s">
         <v>5</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>640</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>642</v>
+        <v>119</v>
       </c>
       <c r="C43" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>643</v>
+        <v>120</v>
       </c>
       <c r="E43" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>5</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>644</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>528</v>
+        <v>51</v>
       </c>
       <c r="C44" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D44" t="s">
-        <v>646</v>
+        <v>122</v>
       </c>
       <c r="E44" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>5</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>647</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>513</v>
+        <v>1</v>
       </c>
       <c r="C45" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>648</v>
+        <v>124</v>
       </c>
       <c r="E45" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F45" t="s">
         <v>5</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>649</v>
+        <v>125</v>
       </c>
       <c r="B46" t="s">
-        <v>650</v>
+        <v>95</v>
       </c>
       <c r="C46" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D46" t="s">
-        <v>651</v>
+        <v>126</v>
       </c>
       <c r="E46" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>5</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>652</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s">
-        <v>467</v>
+        <v>128</v>
       </c>
       <c r="C47" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D47" t="s">
-        <v>653</v>
+        <v>129</v>
       </c>
       <c r="E47" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F47" t="s">
         <v>5</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>654</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>473</v>
+        <v>131</v>
       </c>
       <c r="C48" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>655</v>
+        <v>132</v>
       </c>
       <c r="E48" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F48" t="s">
         <v>5</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>656</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>657</v>
+        <v>134</v>
       </c>
       <c r="C49" t="s">
-        <v>434</v>
+        <v>73</v>
       </c>
       <c r="D49" t="s">
-        <v>658</v>
+        <v>135</v>
       </c>
       <c r="E49" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>5</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>659</v>
+        <v>136</v>
       </c>
       <c r="B50" t="s">
-        <v>478</v>
+        <v>137</v>
       </c>
       <c r="C50" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>660</v>
+        <v>138</v>
       </c>
       <c r="E50" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F50" t="s">
         <v>5</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>661</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>662</v>
+        <v>67</v>
       </c>
       <c r="C51" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D51" t="s">
-        <v>663</v>
+        <v>140</v>
       </c>
       <c r="E51" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F51" t="s">
         <v>5</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>664</v>
+        <v>141</v>
       </c>
       <c r="B52" t="s">
-        <v>518</v>
+        <v>142</v>
       </c>
       <c r="C52" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>665</v>
+        <v>143</v>
       </c>
       <c r="E52" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F52" t="s">
         <v>5</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>666</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>493</v>
+        <v>38</v>
       </c>
       <c r="C53" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D53" t="s">
-        <v>667</v>
+        <v>145</v>
       </c>
       <c r="E53" t="s">
-        <v>495</v>
+        <v>23</v>
       </c>
       <c r="F53" t="s">
         <v>5</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>668</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>488</v>
+        <v>147</v>
       </c>
       <c r="C54" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>669</v>
+        <v>148</v>
       </c>
       <c r="E54" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F54" t="s">
         <v>5</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>670</v>
+        <v>149</v>
       </c>
       <c r="B55" t="s">
-        <v>498</v>
+        <v>150</v>
       </c>
       <c r="C55" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>671</v>
+        <v>151</v>
       </c>
       <c r="E55" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F55" t="s">
         <v>5</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>672</v>
+        <v>152</v>
       </c>
       <c r="B56" t="s">
-        <v>504</v>
+        <v>153</v>
       </c>
       <c r="C56" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>673</v>
+        <v>154</v>
       </c>
       <c r="E56" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>5</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>674</v>
+        <v>155</v>
       </c>
       <c r="B57" t="s">
-        <v>509</v>
+        <v>1</v>
       </c>
       <c r="C57" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>675</v>
+        <v>156</v>
       </c>
       <c r="E57" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F57" t="s">
         <v>5</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>676</v>
+        <v>155</v>
       </c>
       <c r="B58" t="s">
-        <v>523</v>
+        <v>157</v>
       </c>
       <c r="C58" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D58" t="s">
-        <v>677</v>
+        <v>158</v>
       </c>
       <c r="E58" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>5</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>678</v>
+        <v>159</v>
       </c>
       <c r="B59" t="s">
-        <v>483</v>
+        <v>51</v>
       </c>
       <c r="C59" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D59" t="s">
-        <v>679</v>
+        <v>160</v>
       </c>
       <c r="E59" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>5</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>680</v>
+        <v>161</v>
       </c>
       <c r="B60" t="s">
-        <v>681</v>
+        <v>162</v>
       </c>
       <c r="C60" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>682</v>
+        <v>163</v>
       </c>
       <c r="E60" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="F60" t="s">
         <v>5</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>683</v>
+        <v>164</v>
       </c>
       <c r="B61" t="s">
-        <v>446</v>
+        <v>165</v>
       </c>
       <c r="C61" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D61" t="s">
-        <v>684</v>
+        <v>166</v>
       </c>
       <c r="E61" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>5</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>685</v>
+        <v>167</v>
       </c>
       <c r="B62" t="s">
-        <v>587</v>
+        <v>168</v>
       </c>
       <c r="C62" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>686</v>
+        <v>169</v>
       </c>
       <c r="E62" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>5</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>687</v>
+        <v>170</v>
       </c>
       <c r="B63" t="s">
-        <v>606</v>
+        <v>101</v>
       </c>
       <c r="C63" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>688</v>
+        <v>171</v>
       </c>
       <c r="E63" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F63" t="s">
         <v>5</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>689</v>
+        <v>172</v>
       </c>
       <c r="B64" t="s">
-        <v>615</v>
+        <v>21</v>
       </c>
       <c r="C64" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D64" t="s">
-        <v>690</v>
+        <v>173</v>
       </c>
       <c r="E64" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>5</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>691</v>
+        <v>174</v>
       </c>
       <c r="B65" t="s">
-        <v>620</v>
+        <v>1</v>
       </c>
       <c r="C65" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>692</v>
+        <v>175</v>
       </c>
       <c r="E65" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F65" t="s">
         <v>5</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>693</v>
+        <v>176</v>
       </c>
       <c r="B66" t="s">
-        <v>543</v>
+        <v>177</v>
       </c>
       <c r="C66" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D66" t="s">
-        <v>694</v>
+        <v>178</v>
       </c>
       <c r="E66" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>5</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>695</v>
+        <v>179</v>
       </c>
       <c r="B67" t="s">
-        <v>538</v>
+        <v>157</v>
       </c>
       <c r="C67" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D67" t="s">
-        <v>696</v>
+        <v>180</v>
       </c>
       <c r="E67" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>5</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>697</v>
+        <v>181</v>
       </c>
       <c r="B68" t="s">
-        <v>657</v>
+        <v>182</v>
       </c>
       <c r="C68" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>698</v>
+        <v>183</v>
       </c>
       <c r="E68" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F68" t="s">
         <v>5</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>699</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
-        <v>533</v>
+        <v>185</v>
       </c>
       <c r="C69" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D69" t="s">
-        <v>700</v>
+        <v>186</v>
       </c>
       <c r="E69" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F69" t="s">
         <v>5</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>701</v>
+        <v>187</v>
       </c>
       <c r="B70" t="s">
-        <v>566</v>
+        <v>76</v>
       </c>
       <c r="C70" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D70" t="s">
-        <v>702</v>
+        <v>188</v>
       </c>
       <c r="E70" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>5</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>703</v>
+        <v>189</v>
       </c>
       <c r="B71" t="s">
-        <v>592</v>
+        <v>190</v>
       </c>
       <c r="C71" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>704</v>
+        <v>191</v>
       </c>
       <c r="E71" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F71" t="s">
         <v>5</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>705</v>
+        <v>192</v>
       </c>
       <c r="B72" t="s">
-        <v>556</v>
+        <v>193</v>
       </c>
       <c r="C72" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D72" t="s">
-        <v>706</v>
+        <v>194</v>
       </c>
       <c r="E72" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F72" t="s">
         <v>5</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>707</v>
+        <v>195</v>
       </c>
       <c r="B73" t="s">
-        <v>708</v>
+        <v>196</v>
       </c>
       <c r="C73" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D73" t="s">
-        <v>709</v>
+        <v>197</v>
       </c>
       <c r="E73" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>5</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>710</v>
+        <v>198</v>
       </c>
       <c r="B74" t="s">
-        <v>571</v>
+        <v>38</v>
       </c>
       <c r="C74" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D74" t="s">
-        <v>711</v>
+        <v>199</v>
       </c>
       <c r="E74" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F74" t="s">
         <v>5</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>712</v>
+        <v>200</v>
       </c>
       <c r="B75" t="s">
-        <v>576</v>
+        <v>76</v>
       </c>
       <c r="C75" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D75" t="s">
-        <v>713</v>
+        <v>201</v>
       </c>
       <c r="E75" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>5</v>
       </c>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>714</v>
+        <v>202</v>
       </c>
       <c r="B76" t="s">
-        <v>457</v>
+        <v>203</v>
       </c>
       <c r="C76" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D76" t="s">
-        <v>715</v>
+        <v>204</v>
       </c>
       <c r="E76" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>5</v>
       </c>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>716</v>
+        <v>205</v>
       </c>
       <c r="B77" t="s">
-        <v>581</v>
+        <v>177</v>
       </c>
       <c r="C77" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D77" t="s">
-        <v>717</v>
+        <v>206</v>
       </c>
       <c r="E77" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>5</v>
       </c>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>718</v>
+        <v>207</v>
       </c>
       <c r="B78" t="s">
-        <v>681</v>
+        <v>1</v>
       </c>
       <c r="C78" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D78" t="s">
-        <v>719</v>
+        <v>208</v>
       </c>
       <c r="E78" t="s">
-        <v>495</v>
+        <v>4</v>
       </c>
       <c r="F78" t="s">
         <v>5</v>
       </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>720</v>
+        <v>209</v>
       </c>
       <c r="B79" t="s">
-        <v>597</v>
+        <v>38</v>
       </c>
       <c r="C79" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>721</v>
+        <v>210</v>
       </c>
       <c r="E79" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>5</v>
       </c>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>722</v>
+        <v>211</v>
       </c>
       <c r="B80" t="s">
-        <v>453</v>
+        <v>21</v>
       </c>
       <c r="C80" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D80" t="s">
-        <v>723</v>
+        <v>212</v>
       </c>
       <c r="E80" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F80" t="s">
         <v>5</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>724</v>
+        <v>213</v>
       </c>
       <c r="B81" t="s">
-        <v>725</v>
+        <v>1</v>
       </c>
       <c r="C81" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D81" t="s">
-        <v>726</v>
+        <v>214</v>
       </c>
       <c r="E81" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F81" t="s">
         <v>5</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>727</v>
+        <v>215</v>
       </c>
       <c r="B82" t="s">
-        <v>642</v>
+        <v>216</v>
       </c>
       <c r="C82" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D82" t="s">
-        <v>728</v>
+        <v>217</v>
       </c>
       <c r="E82" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>5</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>729</v>
+        <v>218</v>
       </c>
       <c r="B83" t="s">
-        <v>523</v>
+        <v>203</v>
       </c>
       <c r="C83" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D83" t="s">
-        <v>730</v>
+        <v>219</v>
       </c>
       <c r="E83" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>5</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>731</v>
+        <v>220</v>
       </c>
       <c r="B84" t="s">
-        <v>606</v>
+        <v>76</v>
       </c>
       <c r="C84" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D84" t="s">
-        <v>732</v>
+        <v>221</v>
       </c>
       <c r="E84" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>5</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>733</v>
+        <v>222</v>
       </c>
       <c r="B85" t="s">
-        <v>551</v>
+        <v>38</v>
       </c>
       <c r="C85" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D85" t="s">
-        <v>734</v>
+        <v>223</v>
       </c>
       <c r="E85" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>5</v>
       </c>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>735</v>
+        <v>224</v>
       </c>
       <c r="B86" t="s">
-        <v>736</v>
+        <v>225</v>
       </c>
       <c r="C86" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D86" t="s">
-        <v>737</v>
+        <v>226</v>
       </c>
       <c r="E86" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>5</v>
       </c>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>738</v>
+        <v>227</v>
       </c>
       <c r="B87" t="s">
-        <v>543</v>
+        <v>18</v>
       </c>
       <c r="C87" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D87" t="s">
-        <v>739</v>
+        <v>228</v>
       </c>
       <c r="E87" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>5</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>740</v>
+        <v>229</v>
       </c>
       <c r="B88" t="s">
-        <v>556</v>
+        <v>1</v>
       </c>
       <c r="C88" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>741</v>
+        <v>230</v>
       </c>
       <c r="E88" t="s">
-        <v>436</v>
+        <v>4</v>
       </c>
       <c r="F88" t="s">
         <v>5</v>
       </c>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>742</v>
+        <v>231</v>
       </c>
       <c r="B89" t="s">
-        <v>620</v>
+        <v>216</v>
       </c>
       <c r="C89" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D89" t="s">
-        <v>743</v>
+        <v>232</v>
       </c>
       <c r="E89" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>5</v>
       </c>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>744</v>
+        <v>233</v>
       </c>
       <c r="B90" t="s">
-        <v>457</v>
+        <v>38</v>
       </c>
       <c r="C90" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D90" t="s">
-        <v>745</v>
+        <v>234</v>
       </c>
       <c r="E90" t="s">
-        <v>436</v>
+        <v>23</v>
       </c>
       <c r="F90" t="s">
         <v>5</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>746</v>
+        <v>235</v>
       </c>
       <c r="B91" t="s">
-        <v>446</v>
+        <v>21</v>
       </c>
       <c r="C91" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D91" t="s">
-        <v>747</v>
+        <v>236</v>
       </c>
       <c r="E91" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F91" t="s">
         <v>5</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>748</v>
+        <v>237</v>
       </c>
       <c r="B92" t="s">
-        <v>462</v>
+        <v>238</v>
       </c>
       <c r="C92" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D92" t="s">
-        <v>749</v>
+        <v>239</v>
       </c>
       <c r="E92" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>5</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>750</v>
+        <v>240</v>
       </c>
       <c r="B93" t="s">
-        <v>650</v>
+        <v>1</v>
       </c>
       <c r="C93" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D93" t="s">
-        <v>751</v>
+        <v>241</v>
       </c>
       <c r="E93" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F93" t="s">
         <v>5</v>
       </c>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>752</v>
+        <v>242</v>
       </c>
       <c r="B94" t="s">
-        <v>473</v>
+        <v>21</v>
       </c>
       <c r="C94" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D94" t="s">
-        <v>753</v>
+        <v>243</v>
       </c>
       <c r="E94" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F94" t="s">
         <v>5</v>
       </c>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>754</v>
+        <v>244</v>
       </c>
       <c r="B95" t="s">
-        <v>755</v>
+        <v>38</v>
       </c>
       <c r="C95" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D95" t="s">
-        <v>756</v>
+        <v>245</v>
       </c>
       <c r="E95" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F95" t="s">
         <v>5</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95"/>
       <c r="J95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>757</v>
+        <v>246</v>
       </c>
       <c r="B96" t="s">
-        <v>587</v>
+        <v>59</v>
       </c>
       <c r="C96" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D96" t="s">
-        <v>758</v>
+        <v>247</v>
       </c>
       <c r="E96" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F96" t="s">
         <v>5</v>
       </c>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>759</v>
+        <v>248</v>
       </c>
       <c r="B97" t="s">
-        <v>493</v>
+        <v>76</v>
       </c>
       <c r="C97" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D97" t="s">
-        <v>760</v>
+        <v>249</v>
       </c>
       <c r="E97" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>5</v>
       </c>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>761</v>
+        <v>250</v>
       </c>
       <c r="B98" t="s">
-        <v>518</v>
+        <v>1</v>
       </c>
       <c r="C98" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D98" t="s">
-        <v>762</v>
+        <v>251</v>
       </c>
       <c r="E98" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F98" t="s">
         <v>5</v>
       </c>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>763</v>
+        <v>252</v>
       </c>
       <c r="B99" t="s">
-        <v>488</v>
+        <v>238</v>
       </c>
       <c r="C99" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D99" t="s">
-        <v>764</v>
+        <v>253</v>
       </c>
       <c r="E99" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>5</v>
       </c>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>765</v>
+        <v>254</v>
       </c>
       <c r="B100" t="s">
-        <v>498</v>
+        <v>64</v>
       </c>
       <c r="C100" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>766</v>
+        <v>255</v>
       </c>
       <c r="E100" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F100" t="s">
         <v>5</v>
       </c>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100"/>
       <c r="J100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>767</v>
+        <v>256</v>
       </c>
       <c r="B101" t="s">
-        <v>504</v>
+        <v>165</v>
       </c>
       <c r="C101" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>768</v>
+        <v>257</v>
       </c>
       <c r="E101" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F101" t="s">
         <v>5</v>
       </c>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
       <c r="J101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>769</v>
+        <v>258</v>
       </c>
       <c r="B102" t="s">
-        <v>528</v>
+        <v>147</v>
       </c>
       <c r="C102" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D102" t="s">
-        <v>770</v>
+        <v>259</v>
       </c>
       <c r="E102" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F102" t="s">
         <v>5</v>
       </c>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>771</v>
+        <v>260</v>
       </c>
       <c r="B103" t="s">
-        <v>478</v>
+        <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D103" t="s">
-        <v>772</v>
+        <v>261</v>
       </c>
       <c r="E103" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>5</v>
       </c>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>773</v>
+        <v>262</v>
       </c>
       <c r="B104" t="s">
-        <v>681</v>
+        <v>76</v>
       </c>
       <c r="C104" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D104" t="s">
-        <v>774</v>
+        <v>263</v>
       </c>
       <c r="E104" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>5</v>
       </c>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104"/>
       <c r="J104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>775</v>
+        <v>264</v>
       </c>
       <c r="B105" t="s">
-        <v>453</v>
+        <v>1</v>
       </c>
       <c r="C105" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D105" t="s">
-        <v>776</v>
+        <v>265</v>
       </c>
       <c r="E105" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F105" t="s">
         <v>5</v>
       </c>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105"/>
       <c r="J105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>777</v>
+        <v>266</v>
       </c>
       <c r="B106" t="s">
-        <v>592</v>
+        <v>38</v>
       </c>
       <c r="C106" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D106" t="s">
-        <v>778</v>
+        <v>267</v>
       </c>
       <c r="E106" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F106" t="s">
         <v>5</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106"/>
       <c r="J106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>779</v>
+        <v>268</v>
       </c>
       <c r="B107" t="s">
-        <v>523</v>
+        <v>269</v>
       </c>
       <c r="C107" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D107" t="s">
-        <v>780</v>
+        <v>270</v>
       </c>
       <c r="E107" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>5</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107"/>
       <c r="J107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>781</v>
+        <v>271</v>
       </c>
       <c r="B108" t="s">
-        <v>606</v>
+        <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D108" t="s">
-        <v>782</v>
+        <v>272</v>
       </c>
       <c r="E108" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>5</v>
       </c>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108"/>
       <c r="J108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>783</v>
+        <v>273</v>
       </c>
       <c r="B109" t="s">
-        <v>784</v>
+        <v>1</v>
       </c>
       <c r="C109" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D109" t="s">
-        <v>785</v>
+        <v>274</v>
       </c>
       <c r="E109" t="s">
-        <v>436</v>
+        <v>4</v>
       </c>
       <c r="F109" t="s">
         <v>5</v>
       </c>
       <c r="G109"/>
       <c r="H109"/>
       <c r="I109"/>
       <c r="J109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>786</v>
+        <v>275</v>
       </c>
       <c r="B110" t="s">
-        <v>462</v>
+        <v>18</v>
       </c>
       <c r="C110" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D110" t="s">
-        <v>787</v>
+        <v>276</v>
       </c>
       <c r="E110" t="s">
-        <v>788</v>
+        <v>10</v>
       </c>
       <c r="F110" t="s">
         <v>5</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110"/>
       <c r="J110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>786</v>
+        <v>277</v>
       </c>
       <c r="B111" t="s">
-        <v>615</v>
+        <v>193</v>
       </c>
       <c r="C111" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D111" t="s">
-        <v>789</v>
+        <v>278</v>
       </c>
       <c r="E111" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F111" t="s">
         <v>5</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111"/>
       <c r="J111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>790</v>
+        <v>279</v>
       </c>
       <c r="B112" t="s">
-        <v>791</v>
+        <v>38</v>
       </c>
       <c r="C112" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D112" t="s">
-        <v>792</v>
+        <v>280</v>
       </c>
       <c r="E112" t="s">
-        <v>436</v>
+        <v>23</v>
       </c>
       <c r="F112" t="s">
         <v>5</v>
       </c>
       <c r="G112"/>
       <c r="H112"/>
       <c r="I112"/>
       <c r="J112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>793</v>
+        <v>281</v>
       </c>
       <c r="B113" t="s">
-        <v>736</v>
+        <v>21</v>
       </c>
       <c r="C113" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D113" t="s">
-        <v>794</v>
+        <v>282</v>
       </c>
       <c r="E113" t="s">
-        <v>436</v>
+        <v>23</v>
       </c>
       <c r="F113" t="s">
         <v>5</v>
       </c>
       <c r="G113"/>
       <c r="H113"/>
       <c r="I113"/>
       <c r="J113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>795</v>
+        <v>283</v>
       </c>
       <c r="B114" t="s">
-        <v>791</v>
+        <v>269</v>
       </c>
       <c r="C114" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D114" t="s">
-        <v>796</v>
+        <v>284</v>
       </c>
       <c r="E114" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>5</v>
       </c>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114"/>
       <c r="J114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>797</v>
+        <v>285</v>
       </c>
       <c r="B115" t="s">
-        <v>798</v>
+        <v>157</v>
       </c>
       <c r="C115" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D115" t="s">
-        <v>799</v>
+        <v>286</v>
       </c>
       <c r="E115" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>5</v>
       </c>
       <c r="G115"/>
       <c r="H115"/>
       <c r="I115"/>
       <c r="J115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>800</v>
+        <v>287</v>
       </c>
       <c r="B116" t="s">
-        <v>513</v>
+        <v>1</v>
       </c>
       <c r="C116" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D116" t="s">
-        <v>801</v>
+        <v>288</v>
       </c>
       <c r="E116" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F116" t="s">
         <v>5</v>
       </c>
       <c r="G116"/>
       <c r="H116"/>
       <c r="I116"/>
       <c r="J116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>802</v>
+        <v>289</v>
       </c>
       <c r="B117" t="s">
-        <v>708</v>
+        <v>41</v>
       </c>
       <c r="C117" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D117" t="s">
-        <v>803</v>
+        <v>290</v>
       </c>
       <c r="E117" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F117" t="s">
         <v>5</v>
       </c>
       <c r="G117"/>
       <c r="H117"/>
       <c r="I117"/>
       <c r="J117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>804</v>
+        <v>291</v>
       </c>
       <c r="B118" t="s">
-        <v>571</v>
+        <v>101</v>
       </c>
       <c r="C118" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D118" t="s">
-        <v>805</v>
+        <v>292</v>
       </c>
       <c r="E118" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F118" t="s">
         <v>5</v>
       </c>
       <c r="G118"/>
       <c r="H118"/>
       <c r="I118"/>
       <c r="J118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>806</v>
+        <v>293</v>
       </c>
       <c r="B119" t="s">
-        <v>576</v>
+        <v>38</v>
       </c>
       <c r="C119" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D119" t="s">
-        <v>807</v>
+        <v>294</v>
       </c>
       <c r="E119" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F119" t="s">
         <v>5</v>
       </c>
       <c r="G119"/>
       <c r="H119"/>
       <c r="I119"/>
       <c r="J119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>808</v>
+        <v>295</v>
       </c>
       <c r="B120" t="s">
-        <v>809</v>
+        <v>196</v>
       </c>
       <c r="C120" t="s">
         <v>2</v>
       </c>
       <c r="D120" t="s">
-        <v>810</v>
+        <v>296</v>
       </c>
       <c r="E120" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F120" t="s">
         <v>5</v>
       </c>
       <c r="G120"/>
       <c r="H120"/>
       <c r="I120"/>
       <c r="J120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>811</v>
+        <v>297</v>
       </c>
       <c r="B121" t="s">
-        <v>812</v>
+        <v>35</v>
       </c>
       <c r="C121" t="s">
         <v>2</v>
       </c>
       <c r="D121" t="s">
-        <v>813</v>
+        <v>298</v>
       </c>
       <c r="E121" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F121" t="s">
         <v>5</v>
       </c>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121"/>
       <c r="J121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>814</v>
+        <v>299</v>
       </c>
       <c r="B122" t="s">
-        <v>815</v>
+        <v>1</v>
       </c>
       <c r="C122" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D122" t="s">
-        <v>816</v>
+        <v>300</v>
       </c>
       <c r="E122" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F122" t="s">
         <v>5</v>
       </c>
       <c r="G122"/>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>817</v>
+        <v>301</v>
       </c>
       <c r="B123" t="s">
-        <v>725</v>
+        <v>59</v>
       </c>
       <c r="C123" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>818</v>
+        <v>302</v>
       </c>
       <c r="E123" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>5</v>
       </c>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123"/>
       <c r="J123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>819</v>
+        <v>303</v>
       </c>
       <c r="B124" t="s">
-        <v>597</v>
+        <v>25</v>
       </c>
       <c r="C124" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>820</v>
+        <v>304</v>
       </c>
       <c r="E124" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F124" t="s">
         <v>5</v>
       </c>
       <c r="G124"/>
       <c r="H124"/>
       <c r="I124"/>
       <c r="J124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>821</v>
+        <v>305</v>
       </c>
       <c r="B125" t="s">
-        <v>551</v>
+        <v>92</v>
       </c>
       <c r="C125" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D125" t="s">
-        <v>822</v>
+        <v>306</v>
       </c>
       <c r="E125" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F125" t="s">
         <v>5</v>
       </c>
       <c r="G125"/>
       <c r="H125"/>
       <c r="I125"/>
       <c r="J125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>823</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>620</v>
+        <v>165</v>
       </c>
       <c r="C126" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D126" t="s">
-        <v>824</v>
+        <v>308</v>
       </c>
       <c r="E126" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F126" t="s">
         <v>5</v>
       </c>
       <c r="G126"/>
       <c r="H126"/>
       <c r="I126"/>
       <c r="J126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>825</v>
+        <v>309</v>
       </c>
       <c r="B127" t="s">
-        <v>581</v>
+        <v>269</v>
       </c>
       <c r="C127" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D127" t="s">
-        <v>826</v>
+        <v>310</v>
       </c>
       <c r="E127" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>5</v>
       </c>
       <c r="G127"/>
       <c r="H127"/>
       <c r="I127"/>
       <c r="J127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>827</v>
+        <v>311</v>
       </c>
       <c r="B128" t="s">
-        <v>493</v>
+        <v>312</v>
       </c>
       <c r="C128" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D128" t="s">
-        <v>828</v>
+        <v>313</v>
       </c>
       <c r="E128" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="F128" t="s">
         <v>5</v>
       </c>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128"/>
       <c r="J128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>829</v>
+        <v>314</v>
       </c>
       <c r="B129" t="s">
-        <v>662</v>
+        <v>89</v>
       </c>
       <c r="C129" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D129" t="s">
-        <v>830</v>
+        <v>315</v>
       </c>
       <c r="E129" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F129" t="s">
         <v>5</v>
       </c>
       <c r="G129"/>
       <c r="H129"/>
       <c r="I129"/>
       <c r="J129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>831</v>
+        <v>316</v>
       </c>
       <c r="B130" t="s">
-        <v>509</v>
+        <v>185</v>
       </c>
       <c r="C130" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D130" t="s">
-        <v>832</v>
+        <v>317</v>
       </c>
       <c r="E130" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>5</v>
       </c>
       <c r="G130"/>
       <c r="H130"/>
       <c r="I130"/>
       <c r="J130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>833</v>
+        <v>318</v>
       </c>
       <c r="B131" t="s">
-        <v>784</v>
+        <v>153</v>
       </c>
       <c r="C131" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D131" t="s">
-        <v>834</v>
+        <v>319</v>
       </c>
       <c r="E131" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F131" t="s">
         <v>5</v>
       </c>
       <c r="G131"/>
       <c r="H131"/>
       <c r="I131"/>
       <c r="J131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>835</v>
+        <v>320</v>
       </c>
       <c r="B132" t="s">
-        <v>533</v>
+        <v>109</v>
       </c>
       <c r="C132" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D132" t="s">
-        <v>836</v>
+        <v>321</v>
       </c>
       <c r="E132" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F132" t="s">
         <v>5</v>
       </c>
       <c r="G132"/>
       <c r="H132"/>
       <c r="I132"/>
       <c r="J132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>837</v>
+        <v>322</v>
       </c>
       <c r="B133" t="s">
-        <v>606</v>
+        <v>18</v>
       </c>
       <c r="C133" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D133" t="s">
-        <v>838</v>
+        <v>323</v>
       </c>
       <c r="E133" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>5</v>
       </c>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133"/>
       <c r="J133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>839</v>
+        <v>324</v>
       </c>
       <c r="B134" t="s">
-        <v>587</v>
+        <v>47</v>
       </c>
       <c r="C134" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D134" t="s">
-        <v>840</v>
+        <v>325</v>
       </c>
       <c r="E134" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F134" t="s">
         <v>5</v>
       </c>
       <c r="G134"/>
       <c r="H134"/>
       <c r="I134"/>
       <c r="J134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>841</v>
+        <v>326</v>
       </c>
       <c r="B135" t="s">
-        <v>528</v>
+        <v>44</v>
       </c>
       <c r="C135" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D135" t="s">
-        <v>842</v>
+        <v>327</v>
       </c>
       <c r="E135" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F135" t="s">
         <v>5</v>
       </c>
       <c r="G135"/>
       <c r="H135"/>
       <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>843</v>
+        <v>326</v>
       </c>
       <c r="B136" t="s">
-        <v>467</v>
+        <v>38</v>
       </c>
       <c r="C136" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D136" t="s">
-        <v>844</v>
+        <v>328</v>
       </c>
       <c r="E136" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F136" t="s">
         <v>5</v>
       </c>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136"/>
       <c r="J136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>845</v>
+        <v>329</v>
       </c>
       <c r="B137" t="s">
-        <v>462</v>
+        <v>330</v>
       </c>
       <c r="C137" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D137" t="s">
-        <v>846</v>
+        <v>331</v>
       </c>
       <c r="E137" t="s">
-        <v>788</v>
+        <v>27</v>
       </c>
       <c r="F137" t="s">
         <v>5</v>
       </c>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>847</v>
+        <v>332</v>
       </c>
       <c r="B138" t="s">
-        <v>848</v>
+        <v>147</v>
       </c>
       <c r="C138" t="s">
         <v>2</v>
       </c>
       <c r="D138" t="s">
-        <v>849</v>
+        <v>333</v>
       </c>
       <c r="E138" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>5</v>
       </c>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>850</v>
+        <v>334</v>
       </c>
       <c r="B139" t="s">
-        <v>755</v>
+        <v>150</v>
       </c>
       <c r="C139" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D139" t="s">
-        <v>851</v>
+        <v>335</v>
       </c>
       <c r="E139" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>5</v>
       </c>
       <c r="G139"/>
       <c r="H139"/>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>852</v>
+        <v>336</v>
       </c>
       <c r="B140" t="s">
-        <v>457</v>
+        <v>131</v>
       </c>
       <c r="C140" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D140" t="s">
-        <v>853</v>
+        <v>337</v>
       </c>
       <c r="E140" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F140" t="s">
         <v>5</v>
       </c>
       <c r="G140"/>
       <c r="H140"/>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>854</v>
+        <v>338</v>
       </c>
       <c r="B141" t="s">
-        <v>493</v>
+        <v>35</v>
       </c>
       <c r="C141" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D141" t="s">
-        <v>855</v>
+        <v>339</v>
       </c>
       <c r="E141" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="F141" t="s">
         <v>5</v>
       </c>
       <c r="G141"/>
       <c r="H141"/>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>856</v>
+        <v>340</v>
       </c>
       <c r="B142" t="s">
-        <v>538</v>
+        <v>67</v>
       </c>
       <c r="C142" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D142" t="s">
-        <v>857</v>
+        <v>341</v>
       </c>
       <c r="E142" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F142" t="s">
         <v>5</v>
       </c>
       <c r="G142"/>
       <c r="H142"/>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>858</v>
+        <v>342</v>
       </c>
       <c r="B143" t="s">
-        <v>518</v>
+        <v>1</v>
       </c>
       <c r="C143" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D143" t="s">
-        <v>859</v>
+        <v>343</v>
       </c>
       <c r="E143" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F143" t="s">
         <v>5</v>
       </c>
       <c r="G143"/>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>860</v>
+        <v>344</v>
       </c>
       <c r="B144" t="s">
-        <v>488</v>
+        <v>345</v>
       </c>
       <c r="C144" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D144" t="s">
-        <v>861</v>
+        <v>346</v>
       </c>
       <c r="E144" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F144" t="s">
         <v>5</v>
       </c>
       <c r="G144"/>
       <c r="H144"/>
       <c r="I144"/>
       <c r="J144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>862</v>
+        <v>347</v>
       </c>
       <c r="B145" t="s">
-        <v>498</v>
+        <v>81</v>
       </c>
       <c r="C145" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D145" t="s">
-        <v>863</v>
+        <v>348</v>
       </c>
       <c r="E145" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F145" t="s">
         <v>5</v>
       </c>
       <c r="G145"/>
       <c r="H145"/>
       <c r="I145"/>
       <c r="J145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>864</v>
+        <v>349</v>
       </c>
       <c r="B146" t="s">
-        <v>681</v>
+        <v>64</v>
       </c>
       <c r="C146" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D146" t="s">
-        <v>865</v>
+        <v>350</v>
       </c>
       <c r="E146" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="F146" t="s">
         <v>5</v>
       </c>
       <c r="G146"/>
       <c r="H146"/>
       <c r="I146"/>
       <c r="J146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>866</v>
+        <v>351</v>
       </c>
       <c r="B147" t="s">
-        <v>791</v>
+        <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D147" t="s">
-        <v>867</v>
+        <v>352</v>
       </c>
       <c r="E147" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>5</v>
       </c>
       <c r="G147"/>
       <c r="H147"/>
       <c r="I147"/>
       <c r="J147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>868</v>
+        <v>353</v>
       </c>
       <c r="B148" t="s">
-        <v>642</v>
+        <v>98</v>
       </c>
       <c r="C148" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D148" t="s">
-        <v>869</v>
+        <v>354</v>
       </c>
       <c r="E148" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F148" t="s">
         <v>5</v>
       </c>
       <c r="G148"/>
       <c r="H148"/>
       <c r="I148"/>
       <c r="J148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>870</v>
+        <v>355</v>
       </c>
       <c r="B149" t="s">
-        <v>457</v>
+        <v>162</v>
       </c>
       <c r="C149" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D149" t="s">
-        <v>871</v>
+        <v>356</v>
       </c>
       <c r="E149" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F149" t="s">
         <v>5</v>
       </c>
       <c r="G149"/>
       <c r="H149"/>
       <c r="I149"/>
       <c r="J149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>872</v>
+        <v>357</v>
       </c>
       <c r="B150" t="s">
-        <v>556</v>
+        <v>358</v>
       </c>
       <c r="C150" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D150" t="s">
-        <v>873</v>
+        <v>359</v>
       </c>
       <c r="E150" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F150" t="s">
         <v>5</v>
       </c>
       <c r="G150"/>
       <c r="H150"/>
       <c r="I150"/>
       <c r="J150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>874</v>
+        <v>360</v>
       </c>
       <c r="B151" t="s">
-        <v>815</v>
+        <v>18</v>
       </c>
       <c r="C151" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D151" t="s">
-        <v>875</v>
+        <v>361</v>
       </c>
       <c r="E151" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>5</v>
       </c>
       <c r="G151"/>
       <c r="H151"/>
       <c r="I151"/>
       <c r="J151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>876</v>
+        <v>362</v>
       </c>
       <c r="B152" t="s">
-        <v>848</v>
+        <v>41</v>
       </c>
       <c r="C152" t="s">
         <v>2</v>
       </c>
       <c r="D152" t="s">
-        <v>877</v>
+        <v>363</v>
       </c>
       <c r="E152" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F152" t="s">
         <v>5</v>
       </c>
       <c r="G152"/>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>878</v>
+        <v>364</v>
       </c>
       <c r="B153" t="s">
-        <v>509</v>
+        <v>193</v>
       </c>
       <c r="C153" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D153" t="s">
-        <v>879</v>
+        <v>365</v>
       </c>
       <c r="E153" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F153" t="s">
         <v>5</v>
       </c>
       <c r="G153"/>
       <c r="H153"/>
       <c r="I153"/>
       <c r="J153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>880</v>
+        <v>366</v>
       </c>
       <c r="B154" t="s">
-        <v>473</v>
+        <v>196</v>
       </c>
       <c r="C154" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D154" t="s">
-        <v>881</v>
+        <v>367</v>
       </c>
       <c r="E154" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>5</v>
       </c>
       <c r="G154"/>
       <c r="H154"/>
       <c r="I154"/>
       <c r="J154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>882</v>
+        <v>368</v>
       </c>
       <c r="B155" t="s">
-        <v>467</v>
+        <v>38</v>
       </c>
       <c r="C155" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D155" t="s">
-        <v>883</v>
+        <v>369</v>
       </c>
       <c r="E155" t="s">
-        <v>788</v>
+        <v>23</v>
       </c>
       <c r="F155" t="s">
         <v>5</v>
       </c>
       <c r="G155"/>
       <c r="H155"/>
       <c r="I155"/>
       <c r="J155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>884</v>
+        <v>370</v>
       </c>
       <c r="B156" t="s">
-        <v>462</v>
+        <v>371</v>
       </c>
       <c r="C156" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D156" t="s">
-        <v>885</v>
+        <v>372</v>
       </c>
       <c r="E156" t="s">
-        <v>788</v>
+        <v>27</v>
       </c>
       <c r="F156" t="s">
         <v>5</v>
       </c>
       <c r="G156"/>
       <c r="H156"/>
       <c r="I156"/>
       <c r="J156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>886</v>
+        <v>373</v>
       </c>
       <c r="B157" t="s">
-        <v>681</v>
+        <v>147</v>
       </c>
       <c r="C157" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D157" t="s">
-        <v>887</v>
+        <v>374</v>
       </c>
       <c r="E157" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="F157" t="s">
         <v>5</v>
       </c>
       <c r="G157"/>
       <c r="H157"/>
       <c r="I157"/>
       <c r="J157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>888</v>
+        <v>375</v>
       </c>
       <c r="B158" t="s">
-        <v>681</v>
+        <v>35</v>
       </c>
       <c r="C158" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D158" t="s">
-        <v>889</v>
+        <v>376</v>
       </c>
       <c r="E158" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F158" t="s">
         <v>5</v>
       </c>
       <c r="G158"/>
       <c r="H158"/>
       <c r="I158"/>
       <c r="J158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>890</v>
+        <v>377</v>
       </c>
       <c r="B159" t="s">
-        <v>592</v>
+        <v>95</v>
       </c>
       <c r="C159" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D159" t="s">
-        <v>891</v>
+        <v>378</v>
       </c>
       <c r="E159" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>5</v>
       </c>
       <c r="G159"/>
       <c r="H159"/>
       <c r="I159"/>
       <c r="J159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>892</v>
+        <v>379</v>
       </c>
       <c r="B160" t="s">
-        <v>708</v>
+        <v>1</v>
       </c>
       <c r="C160" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D160" t="s">
-        <v>893</v>
+        <v>380</v>
       </c>
       <c r="E160" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F160" t="s">
         <v>5</v>
       </c>
       <c r="G160"/>
       <c r="H160"/>
       <c r="I160"/>
       <c r="J160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>894</v>
+        <v>381</v>
       </c>
       <c r="B161" t="s">
-        <v>446</v>
+        <v>157</v>
       </c>
       <c r="C161" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D161" t="s">
-        <v>895</v>
+        <v>382</v>
       </c>
       <c r="E161" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>5</v>
       </c>
       <c r="G161"/>
       <c r="H161"/>
       <c r="I161"/>
       <c r="J161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>896</v>
+        <v>383</v>
       </c>
       <c r="B162" t="s">
-        <v>493</v>
+        <v>12</v>
       </c>
       <c r="C162" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D162" t="s">
-        <v>897</v>
+        <v>384</v>
       </c>
       <c r="E162" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>5</v>
       </c>
       <c r="G162"/>
       <c r="H162"/>
       <c r="I162"/>
       <c r="J162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>898</v>
+        <v>385</v>
       </c>
       <c r="B163" t="s">
-        <v>899</v>
+        <v>345</v>
       </c>
       <c r="C163" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D163" t="s">
-        <v>900</v>
+        <v>386</v>
       </c>
       <c r="E163" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F163" t="s">
         <v>5</v>
       </c>
       <c r="G163"/>
       <c r="H163"/>
       <c r="I163"/>
       <c r="J163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>901</v>
+        <v>387</v>
       </c>
       <c r="B164" t="s">
-        <v>523</v>
+        <v>92</v>
       </c>
       <c r="C164" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D164" t="s">
-        <v>902</v>
+        <v>388</v>
       </c>
       <c r="E164" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F164" t="s">
         <v>5</v>
       </c>
       <c r="G164"/>
       <c r="H164"/>
       <c r="I164"/>
       <c r="J164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>903</v>
+        <v>389</v>
       </c>
       <c r="B165" t="s">
-        <v>457</v>
+        <v>153</v>
       </c>
       <c r="C165" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D165" t="s">
-        <v>904</v>
+        <v>390</v>
       </c>
       <c r="E165" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F165" t="s">
         <v>5</v>
       </c>
       <c r="G165"/>
       <c r="H165"/>
       <c r="I165"/>
       <c r="J165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>905</v>
+        <v>391</v>
       </c>
       <c r="B166" t="s">
-        <v>462</v>
+        <v>109</v>
       </c>
       <c r="C166" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D166" t="s">
-        <v>906</v>
+        <v>392</v>
       </c>
       <c r="E166" t="s">
-        <v>788</v>
+        <v>27</v>
       </c>
       <c r="F166" t="s">
         <v>5</v>
       </c>
       <c r="G166"/>
       <c r="H166"/>
       <c r="I166"/>
       <c r="J166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>907</v>
+        <v>393</v>
       </c>
       <c r="B167" t="s">
-        <v>504</v>
+        <v>114</v>
       </c>
       <c r="C167" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D167" t="s">
-        <v>908</v>
+        <v>394</v>
       </c>
       <c r="E167" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F167" t="s">
         <v>5</v>
       </c>
       <c r="G167"/>
       <c r="H167"/>
       <c r="I167"/>
       <c r="J167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>909</v>
+        <v>395</v>
       </c>
       <c r="B168" t="s">
-        <v>662</v>
+        <v>38</v>
       </c>
       <c r="C168" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D168" t="s">
-        <v>910</v>
+        <v>396</v>
       </c>
       <c r="E168" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F168" t="s">
         <v>5</v>
       </c>
       <c r="G168"/>
       <c r="H168"/>
       <c r="I168"/>
       <c r="J168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>911</v>
+        <v>397</v>
       </c>
       <c r="B169" t="s">
-        <v>620</v>
+        <v>44</v>
       </c>
       <c r="C169" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D169" t="s">
-        <v>912</v>
+        <v>398</v>
       </c>
       <c r="E169" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F169" t="s">
         <v>5</v>
       </c>
       <c r="G169"/>
       <c r="H169"/>
       <c r="I169"/>
       <c r="J169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>913</v>
+        <v>399</v>
       </c>
       <c r="B170" t="s">
-        <v>798</v>
+        <v>330</v>
       </c>
       <c r="C170" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D170" t="s">
-        <v>914</v>
+        <v>400</v>
       </c>
       <c r="E170" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F170" t="s">
         <v>5</v>
       </c>
       <c r="G170"/>
       <c r="H170"/>
       <c r="I170"/>
       <c r="J170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>915</v>
+        <v>401</v>
       </c>
       <c r="B171" t="s">
-        <v>566</v>
+        <v>32</v>
       </c>
       <c r="C171" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D171" t="s">
-        <v>916</v>
+        <v>402</v>
       </c>
       <c r="E171" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F171" t="s">
         <v>5</v>
       </c>
       <c r="G171"/>
       <c r="H171"/>
       <c r="I171"/>
       <c r="J171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>917</v>
+        <v>403</v>
       </c>
       <c r="B172" t="s">
-        <v>815</v>
+        <v>131</v>
       </c>
       <c r="C172" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D172" t="s">
-        <v>918</v>
+        <v>404</v>
       </c>
       <c r="E172" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F172" t="s">
         <v>5</v>
       </c>
       <c r="G172"/>
       <c r="H172"/>
       <c r="I172"/>
       <c r="J172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>919</v>
+        <v>405</v>
       </c>
       <c r="B173" t="s">
-        <v>571</v>
+        <v>67</v>
       </c>
       <c r="C173" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D173" t="s">
-        <v>920</v>
+        <v>406</v>
       </c>
       <c r="E173" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F173" t="s">
         <v>5</v>
       </c>
       <c r="G173"/>
       <c r="H173"/>
       <c r="I173"/>
       <c r="J173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>921</v>
+        <v>407</v>
       </c>
       <c r="B174" t="s">
-        <v>922</v>
+        <v>59</v>
       </c>
       <c r="C174" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D174" t="s">
-        <v>923</v>
+        <v>408</v>
       </c>
       <c r="E174" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F174" t="s">
         <v>5</v>
       </c>
       <c r="G174"/>
       <c r="H174"/>
       <c r="I174"/>
       <c r="J174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>924</v>
+        <v>409</v>
       </c>
       <c r="B175" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="C175" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D175" t="s">
-        <v>925</v>
+        <v>410</v>
       </c>
       <c r="E175" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="F175" t="s">
         <v>5</v>
       </c>
       <c r="G175"/>
       <c r="H175"/>
       <c r="I175"/>
       <c r="J175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>926</v>
+        <v>411</v>
       </c>
       <c r="B176" t="s">
-        <v>581</v>
+        <v>72</v>
       </c>
       <c r="C176" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D176" t="s">
-        <v>927</v>
+        <v>412</v>
       </c>
       <c r="E176" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>5</v>
       </c>
       <c r="G176"/>
       <c r="H176"/>
       <c r="I176"/>
       <c r="J176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>928</v>
+        <v>413</v>
       </c>
       <c r="B177" t="s">
-        <v>725</v>
+        <v>7</v>
       </c>
       <c r="C177" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D177" t="s">
-        <v>929</v>
+        <v>414</v>
       </c>
       <c r="E177" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F177" t="s">
         <v>5</v>
       </c>
       <c r="G177"/>
       <c r="H177"/>
       <c r="I177"/>
       <c r="J177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>930</v>
+        <v>415</v>
       </c>
       <c r="B178" t="s">
-        <v>597</v>
+        <v>35</v>
       </c>
       <c r="C178" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D178" t="s">
-        <v>931</v>
+        <v>416</v>
       </c>
       <c r="E178" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F178" t="s">
         <v>5</v>
       </c>
       <c r="G178"/>
       <c r="H178"/>
       <c r="I178"/>
       <c r="J178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>932</v>
+        <v>417</v>
       </c>
       <c r="B179" t="s">
-        <v>576</v>
+        <v>193</v>
       </c>
       <c r="C179" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D179" t="s">
-        <v>933</v>
+        <v>418</v>
       </c>
       <c r="E179" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F179" t="s">
         <v>5</v>
       </c>
       <c r="G179"/>
       <c r="H179"/>
       <c r="I179"/>
       <c r="J179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>934</v>
+        <v>419</v>
       </c>
       <c r="B180" t="s">
-        <v>509</v>
+        <v>119</v>
       </c>
       <c r="C180" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D180" t="s">
-        <v>935</v>
+        <v>420</v>
       </c>
       <c r="E180" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F180" t="s">
         <v>5</v>
       </c>
       <c r="G180"/>
       <c r="H180"/>
       <c r="I180"/>
       <c r="J180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>936</v>
+        <v>421</v>
       </c>
       <c r="B181" t="s">
-        <v>755</v>
+        <v>89</v>
       </c>
       <c r="C181" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D181" t="s">
-        <v>937</v>
+        <v>422</v>
       </c>
       <c r="E181" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F181" t="s">
         <v>5</v>
       </c>
       <c r="G181"/>
       <c r="H181"/>
       <c r="I181"/>
       <c r="J181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>938</v>
+        <v>423</v>
       </c>
       <c r="B182" t="s">
-        <v>538</v>
+        <v>98</v>
       </c>
       <c r="C182" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D182" t="s">
-        <v>939</v>
+        <v>424</v>
       </c>
       <c r="E182" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F182" t="s">
         <v>5</v>
       </c>
       <c r="G182"/>
       <c r="H182"/>
       <c r="I182"/>
       <c r="J182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>940</v>
+        <v>425</v>
       </c>
       <c r="B183" t="s">
-        <v>642</v>
+        <v>162</v>
       </c>
       <c r="C183" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D183" t="s">
-        <v>941</v>
+        <v>426</v>
       </c>
       <c r="E183" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F183" t="s">
         <v>5</v>
       </c>
       <c r="G183"/>
       <c r="H183"/>
       <c r="I183"/>
       <c r="J183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>942</v>
+        <v>427</v>
       </c>
       <c r="B184" t="s">
-        <v>446</v>
+        <v>358</v>
       </c>
       <c r="C184" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D184" t="s">
-        <v>943</v>
+        <v>428</v>
       </c>
       <c r="E184" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F184" t="s">
         <v>5</v>
       </c>
       <c r="G184"/>
       <c r="H184"/>
       <c r="I184"/>
       <c r="J184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>944</v>
+        <v>429</v>
       </c>
       <c r="B185" t="s">
-        <v>462</v>
+        <v>142</v>
       </c>
       <c r="C185" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D185" t="s">
-        <v>945</v>
+        <v>430</v>
       </c>
       <c r="E185" t="s">
-        <v>788</v>
+        <v>27</v>
       </c>
       <c r="F185" t="s">
         <v>5</v>
       </c>
       <c r="G185"/>
       <c r="H185"/>
       <c r="I185"/>
       <c r="J185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>946</v>
+        <v>431</v>
       </c>
       <c r="B186" t="s">
-        <v>947</v>
+        <v>41</v>
       </c>
       <c r="C186" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D186" t="s">
-        <v>948</v>
+        <v>432</v>
       </c>
       <c r="E186" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F186" t="s">
         <v>5</v>
       </c>
       <c r="G186"/>
       <c r="H186"/>
       <c r="I186"/>
       <c r="J186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>946</v>
+        <v>433</v>
       </c>
       <c r="B187" t="s">
-        <v>556</v>
+        <v>86</v>
       </c>
       <c r="C187" t="s">
+        <v>2</v>
+      </c>
+      <c r="D187" t="s">
         <v>434</v>
       </c>
-      <c r="D187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E187" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="F187" t="s">
         <v>5</v>
       </c>
       <c r="G187"/>
       <c r="H187"/>
       <c r="I187"/>
       <c r="J187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>950</v>
+        <v>435</v>
       </c>
       <c r="B188" t="s">
-        <v>453</v>
+        <v>371</v>
       </c>
       <c r="C188" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D188" t="s">
-        <v>951</v>
+        <v>436</v>
       </c>
       <c r="E188" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F188" t="s">
         <v>5</v>
       </c>
       <c r="G188"/>
       <c r="H188"/>
       <c r="I188"/>
       <c r="J188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>952</v>
+        <v>437</v>
       </c>
       <c r="B189" t="s">
-        <v>587</v>
+        <v>438</v>
       </c>
       <c r="C189" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D189" t="s">
-        <v>953</v>
+        <v>439</v>
       </c>
       <c r="E189" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F189" t="s">
         <v>5</v>
       </c>
       <c r="G189"/>
       <c r="H189"/>
       <c r="I189"/>
       <c r="J189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>954</v>
+        <v>440</v>
       </c>
       <c r="B190" t="s">
-        <v>528</v>
+        <v>1</v>
       </c>
       <c r="C190" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D190" t="s">
-        <v>955</v>
+        <v>441</v>
       </c>
       <c r="E190" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F190" t="s">
         <v>5</v>
       </c>
       <c r="G190"/>
       <c r="H190"/>
       <c r="I190"/>
       <c r="J190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>956</v>
+        <v>442</v>
       </c>
       <c r="B191" t="s">
-        <v>615</v>
+        <v>38</v>
       </c>
       <c r="C191" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D191" t="s">
-        <v>957</v>
+        <v>443</v>
       </c>
       <c r="E191" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="F191" t="s">
         <v>5</v>
       </c>
       <c r="G191"/>
       <c r="H191"/>
       <c r="I191"/>
       <c r="J191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>958</v>
+        <v>444</v>
       </c>
       <c r="B192" t="s">
-        <v>467</v>
+        <v>150</v>
       </c>
       <c r="C192" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D192" t="s">
-        <v>959</v>
+        <v>445</v>
       </c>
       <c r="E192" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F192" t="s">
         <v>5</v>
       </c>
       <c r="G192"/>
       <c r="H192"/>
       <c r="I192"/>
       <c r="J192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>960</v>
+        <v>446</v>
       </c>
       <c r="B193" t="s">
-        <v>961</v>
+        <v>147</v>
       </c>
       <c r="C193" t="s">
+        <v>2</v>
+      </c>
+      <c r="D193" t="s">
         <v>447</v>
       </c>
-      <c r="D193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E193" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F193" t="s">
         <v>5</v>
       </c>
       <c r="G193"/>
       <c r="H193"/>
       <c r="I193"/>
       <c r="J193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>963</v>
+        <v>448</v>
       </c>
       <c r="B194" t="s">
-        <v>478</v>
+        <v>203</v>
       </c>
       <c r="C194" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D194" t="s">
-        <v>964</v>
+        <v>449</v>
       </c>
       <c r="E194" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>5</v>
       </c>
       <c r="G194"/>
       <c r="H194"/>
       <c r="I194"/>
       <c r="J194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>965</v>
+        <v>450</v>
       </c>
       <c r="B195" t="s">
-        <v>483</v>
+        <v>72</v>
       </c>
       <c r="C195" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D195" t="s">
-        <v>966</v>
+        <v>451</v>
       </c>
       <c r="E195" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>5</v>
       </c>
       <c r="G195"/>
       <c r="H195"/>
       <c r="I195"/>
       <c r="J195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>967</v>
+        <v>452</v>
       </c>
       <c r="B196" t="s">
-        <v>518</v>
+        <v>1</v>
       </c>
       <c r="C196" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D196" t="s">
-        <v>968</v>
+        <v>453</v>
       </c>
       <c r="E196" t="s">
-        <v>450</v>
+        <v>4</v>
       </c>
       <c r="F196" t="s">
         <v>5</v>
       </c>
       <c r="G196"/>
       <c r="H196"/>
       <c r="I196"/>
       <c r="J196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>969</v>
+        <v>454</v>
       </c>
       <c r="B197" t="s">
-        <v>488</v>
+        <v>101</v>
       </c>
       <c r="C197" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D197" t="s">
-        <v>970</v>
+        <v>455</v>
       </c>
       <c r="E197" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F197" t="s">
         <v>5</v>
       </c>
       <c r="G197"/>
       <c r="H197"/>
       <c r="I197"/>
       <c r="J197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>971</v>
+        <v>456</v>
       </c>
       <c r="B198" t="s">
-        <v>791</v>
+        <v>35</v>
       </c>
       <c r="C198" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D198" t="s">
-        <v>972</v>
+        <v>457</v>
       </c>
       <c r="E198" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F198" t="s">
         <v>5</v>
       </c>
       <c r="G198"/>
       <c r="H198"/>
       <c r="I198"/>
       <c r="J198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>973</v>
+        <v>458</v>
       </c>
       <c r="B199" t="s">
-        <v>473</v>
+        <v>165</v>
       </c>
       <c r="C199" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D199" t="s">
-        <v>974</v>
+        <v>459</v>
       </c>
       <c r="E199" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F199" t="s">
         <v>5</v>
       </c>
       <c r="G199"/>
       <c r="H199"/>
       <c r="I199"/>
       <c r="J199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>975</v>
+        <v>460</v>
       </c>
       <c r="B200" t="s">
-        <v>493</v>
+        <v>92</v>
       </c>
       <c r="C200" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D200" t="s">
-        <v>976</v>
+        <v>461</v>
       </c>
       <c r="E200" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="F200" t="s">
         <v>5</v>
       </c>
       <c r="G200"/>
       <c r="H200"/>
       <c r="I200"/>
       <c r="J200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>977</v>
+        <v>462</v>
       </c>
       <c r="B201" t="s">
-        <v>620</v>
+        <v>76</v>
       </c>
       <c r="C201" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D201" t="s">
-        <v>978</v>
+        <v>463</v>
       </c>
       <c r="E201" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>5</v>
       </c>
       <c r="G201"/>
       <c r="H201"/>
       <c r="I201"/>
       <c r="J201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>979</v>
+        <v>464</v>
       </c>
       <c r="B202" t="s">
-        <v>642</v>
+        <v>312</v>
       </c>
       <c r="C202" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D202" t="s">
-        <v>980</v>
+        <v>465</v>
       </c>
       <c r="E202" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F202" t="s">
         <v>5</v>
       </c>
       <c r="G202"/>
       <c r="H202"/>
       <c r="I202"/>
       <c r="J202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>981</v>
+        <v>466</v>
       </c>
       <c r="B203" t="s">
-        <v>538</v>
+        <v>185</v>
       </c>
       <c r="C203" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D203" t="s">
-        <v>982</v>
+        <v>467</v>
       </c>
       <c r="E203" t="s">
-        <v>450</v>
+        <v>27</v>
       </c>
       <c r="F203" t="s">
         <v>5</v>
       </c>
       <c r="G203"/>
       <c r="H203"/>
       <c r="I203"/>
       <c r="J203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>983</v>
+        <v>468</v>
       </c>
       <c r="B204" t="s">
-        <v>922</v>
+        <v>345</v>
       </c>
       <c r="C204" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D204" t="s">
-        <v>984</v>
+        <v>469</v>
       </c>
       <c r="E204" t="s">
-        <v>985</v>
+        <v>27</v>
       </c>
       <c r="F204" t="s">
         <v>5</v>
       </c>
       <c r="G204"/>
       <c r="H204"/>
       <c r="I204"/>
       <c r="J204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>986</v>
+        <v>470</v>
       </c>
       <c r="B205" t="s">
-        <v>987</v>
+        <v>38</v>
       </c>
       <c r="C205" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D205" t="s">
-        <v>988</v>
+        <v>471</v>
       </c>
       <c r="E205" t="s">
-        <v>989</v>
+        <v>23</v>
       </c>
       <c r="F205" t="s">
         <v>5</v>
       </c>
       <c r="G205"/>
       <c r="H205"/>
       <c r="I205"/>
       <c r="J205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>990</v>
+        <v>472</v>
       </c>
       <c r="B206" t="s">
-        <v>432</v>
+        <v>114</v>
       </c>
       <c r="C206" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D206" t="s">
-        <v>991</v>
+        <v>473</v>
       </c>
       <c r="E206" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F206" t="s">
         <v>5</v>
       </c>
       <c r="G206"/>
       <c r="H206"/>
       <c r="I206"/>
       <c r="J206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>992</v>
+        <v>474</v>
       </c>
       <c r="B207" t="s">
-        <v>551</v>
+        <v>330</v>
       </c>
       <c r="C207" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D207" t="s">
-        <v>993</v>
+        <v>475</v>
       </c>
       <c r="E207" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F207" t="s">
         <v>5</v>
       </c>
       <c r="G207"/>
       <c r="H207"/>
       <c r="I207"/>
       <c r="J207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>995</v>
+        <v>476</v>
       </c>
       <c r="B208" t="s">
-        <v>662</v>
+        <v>21</v>
       </c>
       <c r="C208" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D208" t="s">
-        <v>996</v>
+        <v>477</v>
       </c>
       <c r="E208" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F208" t="s">
         <v>5</v>
       </c>
       <c r="G208"/>
       <c r="H208"/>
       <c r="I208"/>
       <c r="J208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>997</v>
+        <v>478</v>
       </c>
       <c r="B209" t="s">
-        <v>523</v>
+        <v>128</v>
       </c>
       <c r="C209" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D209" t="s">
-        <v>998</v>
+        <v>479</v>
       </c>
       <c r="E209" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F209" t="s">
         <v>5</v>
       </c>
       <c r="G209"/>
       <c r="H209"/>
       <c r="I209"/>
       <c r="J209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>997</v>
+        <v>480</v>
       </c>
       <c r="B210" t="s">
-        <v>708</v>
+        <v>371</v>
       </c>
       <c r="C210" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D210" t="s">
-        <v>999</v>
+        <v>481</v>
       </c>
       <c r="E210" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F210" t="s">
         <v>5</v>
       </c>
       <c r="G210"/>
       <c r="H210"/>
       <c r="I210"/>
       <c r="J210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>1000</v>
+        <v>482</v>
       </c>
       <c r="B211" t="s">
-        <v>798</v>
+        <v>150</v>
       </c>
       <c r="C211" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D211" t="s">
-        <v>1001</v>
+        <v>483</v>
       </c>
       <c r="E211" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F211" t="s">
         <v>5</v>
       </c>
       <c r="G211"/>
       <c r="H211"/>
       <c r="I211"/>
       <c r="J211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>1002</v>
+        <v>484</v>
       </c>
       <c r="B212" t="s">
-        <v>566</v>
+        <v>18</v>
       </c>
       <c r="C212" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D212" t="s">
-        <v>1003</v>
+        <v>485</v>
       </c>
       <c r="E212" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F212" t="s">
         <v>5</v>
       </c>
       <c r="G212"/>
       <c r="H212"/>
       <c r="I212"/>
       <c r="J212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>1004</v>
+        <v>486</v>
       </c>
       <c r="B213" t="s">
-        <v>556</v>
+        <v>32</v>
       </c>
       <c r="C213" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D213" t="s">
-        <v>1005</v>
+        <v>487</v>
       </c>
       <c r="E213" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F213" t="s">
         <v>5</v>
       </c>
       <c r="G213"/>
       <c r="H213"/>
       <c r="I213"/>
       <c r="J213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>1006</v>
+        <v>488</v>
       </c>
       <c r="B214" t="s">
-        <v>1007</v>
+        <v>95</v>
       </c>
       <c r="C214" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D214" t="s">
-        <v>1008</v>
+        <v>489</v>
       </c>
       <c r="E214" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F214" t="s">
         <v>5</v>
       </c>
       <c r="G214"/>
       <c r="H214"/>
       <c r="I214"/>
       <c r="J214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>1009</v>
+        <v>490</v>
       </c>
       <c r="B215" t="s">
-        <v>1010</v>
+        <v>35</v>
       </c>
       <c r="C215" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D215" t="s">
-        <v>1011</v>
+        <v>491</v>
       </c>
       <c r="E215" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F215" t="s">
         <v>5</v>
       </c>
       <c r="G215"/>
       <c r="H215"/>
       <c r="I215"/>
       <c r="J215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>1012</v>
+        <v>492</v>
       </c>
       <c r="B216" t="s">
-        <v>581</v>
+        <v>196</v>
       </c>
       <c r="C216" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D216" t="s">
-        <v>1013</v>
+        <v>493</v>
       </c>
       <c r="E216" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F216" t="s">
         <v>5</v>
       </c>
       <c r="G216"/>
       <c r="H216"/>
       <c r="I216"/>
       <c r="J216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>1014</v>
+        <v>494</v>
       </c>
       <c r="B217" t="s">
-        <v>493</v>
+        <v>89</v>
       </c>
       <c r="C217" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D217" t="s">
-        <v>1015</v>
+        <v>495</v>
       </c>
       <c r="E217" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F217" t="s">
         <v>5</v>
       </c>
       <c r="G217"/>
       <c r="H217"/>
       <c r="I217"/>
       <c r="J217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>1017</v>
+        <v>496</v>
       </c>
       <c r="B218" t="s">
-        <v>725</v>
+        <v>182</v>
       </c>
       <c r="C218" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D218" t="s">
-        <v>1018</v>
+        <v>497</v>
       </c>
       <c r="E218" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F218" t="s">
         <v>5</v>
       </c>
       <c r="G218"/>
       <c r="H218"/>
       <c r="I218"/>
       <c r="J218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>1019</v>
+        <v>498</v>
       </c>
       <c r="B219" t="s">
-        <v>597</v>
+        <v>64</v>
       </c>
       <c r="C219" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D219" t="s">
-        <v>1020</v>
+        <v>499</v>
       </c>
       <c r="E219" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F219" t="s">
         <v>5</v>
       </c>
       <c r="G219"/>
       <c r="H219"/>
       <c r="I219"/>
       <c r="J219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>1021</v>
+        <v>500</v>
       </c>
       <c r="B220" t="s">
-        <v>509</v>
+        <v>190</v>
       </c>
       <c r="C220" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D220" t="s">
-        <v>1022</v>
+        <v>501</v>
       </c>
       <c r="E220" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F220" t="s">
         <v>5</v>
       </c>
       <c r="G220"/>
       <c r="H220"/>
       <c r="I220"/>
       <c r="J220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>1023</v>
+        <v>502</v>
       </c>
       <c r="B221" t="s">
-        <v>681</v>
+        <v>147</v>
       </c>
       <c r="C221" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D221" t="s">
-        <v>1024</v>
+        <v>503</v>
       </c>
       <c r="E221" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F221" t="s">
         <v>5</v>
       </c>
       <c r="G221"/>
       <c r="H221"/>
       <c r="I221"/>
       <c r="J221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>1025</v>
+        <v>504</v>
       </c>
       <c r="B222" t="s">
-        <v>571</v>
+        <v>98</v>
       </c>
       <c r="C222" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D222" t="s">
-        <v>1026</v>
+        <v>505</v>
       </c>
       <c r="E222" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F222" t="s">
         <v>5</v>
       </c>
       <c r="G222"/>
       <c r="H222"/>
       <c r="I222"/>
       <c r="J222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>1027</v>
+        <v>506</v>
       </c>
       <c r="B223" t="s">
-        <v>504</v>
+        <v>162</v>
       </c>
       <c r="C223" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D223" t="s">
-        <v>1028</v>
+        <v>507</v>
       </c>
       <c r="E223" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F223" t="s">
         <v>5</v>
       </c>
       <c r="G223"/>
       <c r="H223"/>
       <c r="I223"/>
       <c r="J223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>1029</v>
+        <v>508</v>
       </c>
       <c r="B224" t="s">
-        <v>791</v>
+        <v>509</v>
       </c>
       <c r="C224" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D224" t="s">
-        <v>1030</v>
+        <v>510</v>
       </c>
       <c r="E224" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F224" t="s">
         <v>5</v>
       </c>
       <c r="G224"/>
       <c r="H224"/>
       <c r="I224"/>
       <c r="J224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>1031</v>
+        <v>511</v>
       </c>
       <c r="B225" t="s">
-        <v>606</v>
+        <v>76</v>
       </c>
       <c r="C225" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D225" t="s">
-        <v>1032</v>
+        <v>512</v>
       </c>
       <c r="E225" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F225" t="s">
         <v>5</v>
       </c>
       <c r="G225"/>
       <c r="H225"/>
       <c r="I225"/>
       <c r="J225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>1033</v>
+        <v>513</v>
       </c>
       <c r="B226" t="s">
-        <v>736</v>
+        <v>142</v>
       </c>
       <c r="C226" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D226" t="s">
-        <v>1034</v>
+        <v>514</v>
       </c>
       <c r="E226" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F226" t="s">
         <v>5</v>
       </c>
       <c r="G226"/>
       <c r="H226"/>
       <c r="I226"/>
       <c r="J226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>1035</v>
+        <v>515</v>
       </c>
       <c r="B227" t="s">
-        <v>556</v>
+        <v>41</v>
       </c>
       <c r="C227" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D227" t="s">
-        <v>1036</v>
+        <v>516</v>
       </c>
       <c r="E227" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F227" t="s">
         <v>5</v>
       </c>
       <c r="G227"/>
       <c r="H227"/>
       <c r="I227"/>
       <c r="J227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>1037</v>
+        <v>517</v>
       </c>
       <c r="B228" t="s">
-        <v>642</v>
+        <v>86</v>
       </c>
       <c r="C228" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D228" t="s">
-        <v>1038</v>
+        <v>518</v>
       </c>
       <c r="E228" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F228" t="s">
         <v>5</v>
       </c>
       <c r="G228"/>
       <c r="H228"/>
       <c r="I228"/>
       <c r="J228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>1039</v>
+        <v>519</v>
       </c>
       <c r="B229" t="s">
-        <v>446</v>
+        <v>1</v>
       </c>
       <c r="C229" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D229" t="s">
-        <v>1040</v>
+        <v>520</v>
       </c>
       <c r="E229" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F229" t="s">
         <v>5</v>
       </c>
       <c r="G229"/>
       <c r="H229"/>
       <c r="I229"/>
       <c r="J229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>1041</v>
+        <v>521</v>
       </c>
       <c r="B230" t="s">
-        <v>498</v>
+        <v>358</v>
       </c>
       <c r="C230" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D230" t="s">
-        <v>1042</v>
+        <v>522</v>
       </c>
       <c r="E230" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F230" t="s">
         <v>5</v>
       </c>
       <c r="G230"/>
       <c r="H230"/>
       <c r="I230"/>
       <c r="J230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>1043</v>
+        <v>523</v>
       </c>
       <c r="B231" t="s">
-        <v>432</v>
+        <v>21</v>
       </c>
       <c r="C231" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D231" t="s">
-        <v>1044</v>
+        <v>524</v>
       </c>
       <c r="E231" t="s">
-        <v>989</v>
+        <v>23</v>
       </c>
       <c r="F231" t="s">
         <v>5</v>
       </c>
       <c r="G231"/>
       <c r="H231"/>
       <c r="I231"/>
       <c r="J231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>1045</v>
+        <v>525</v>
       </c>
       <c r="B232" t="s">
-        <v>899</v>
+        <v>119</v>
       </c>
       <c r="C232" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D232" t="s">
-        <v>1046</v>
+        <v>526</v>
       </c>
       <c r="E232" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F232" t="s">
         <v>5</v>
       </c>
       <c r="G232"/>
       <c r="H232"/>
       <c r="I232"/>
       <c r="J232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>1047</v>
+        <v>527</v>
       </c>
       <c r="B233" t="s">
-        <v>815</v>
+        <v>67</v>
       </c>
       <c r="C233" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D233" t="s">
-        <v>1048</v>
+        <v>528</v>
       </c>
       <c r="E233" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F233" t="s">
         <v>5</v>
       </c>
       <c r="G233"/>
       <c r="H233"/>
       <c r="I233"/>
       <c r="J233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>266</v>
+        <v>529</v>
       </c>
       <c r="B234" t="s">
-        <v>478</v>
+        <v>345</v>
       </c>
       <c r="C234" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D234" t="s">
-        <v>1049</v>
+        <v>530</v>
       </c>
       <c r="E234" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F234" t="s">
         <v>5</v>
       </c>
       <c r="G234"/>
       <c r="H234"/>
       <c r="I234"/>
       <c r="J234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>1050</v>
+        <v>531</v>
       </c>
       <c r="B235" t="s">
-        <v>587</v>
+        <v>101</v>
       </c>
       <c r="C235" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D235" t="s">
-        <v>1051</v>
+        <v>532</v>
       </c>
       <c r="E235" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F235" t="s">
         <v>5</v>
       </c>
       <c r="G235"/>
       <c r="H235"/>
       <c r="I235"/>
       <c r="J235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>1052</v>
+        <v>533</v>
       </c>
       <c r="B236" t="s">
-        <v>462</v>
+        <v>101</v>
       </c>
       <c r="C236" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D236" t="s">
-        <v>1053</v>
+        <v>534</v>
       </c>
       <c r="E236" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F236" t="s">
         <v>5</v>
       </c>
       <c r="G236"/>
       <c r="H236"/>
       <c r="I236"/>
       <c r="J236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>1054</v>
+        <v>535</v>
       </c>
       <c r="B237" t="s">
-        <v>650</v>
+        <v>95</v>
       </c>
       <c r="C237" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D237" t="s">
-        <v>1055</v>
+        <v>536</v>
       </c>
       <c r="E237" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F237" t="s">
         <v>5</v>
       </c>
       <c r="G237"/>
       <c r="H237"/>
       <c r="I237"/>
       <c r="J237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>1056</v>
+        <v>537</v>
       </c>
       <c r="B238" t="s">
-        <v>467</v>
+        <v>177</v>
       </c>
       <c r="C238" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D238" t="s">
-        <v>1057</v>
+        <v>538</v>
       </c>
       <c r="E238" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F238" t="s">
         <v>5</v>
       </c>
       <c r="G238"/>
       <c r="H238"/>
       <c r="I238"/>
       <c r="J238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>298</v>
+        <v>539</v>
       </c>
       <c r="B239" t="s">
-        <v>961</v>
+        <v>32</v>
       </c>
       <c r="C239" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D239" t="s">
-        <v>1058</v>
+        <v>540</v>
       </c>
       <c r="E239" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F239" t="s">
         <v>5</v>
       </c>
       <c r="G239"/>
       <c r="H239"/>
       <c r="I239"/>
       <c r="J239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>1059</v>
+        <v>541</v>
       </c>
       <c r="B240" t="s">
-        <v>473</v>
+        <v>193</v>
       </c>
       <c r="C240" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D240" t="s">
-        <v>1060</v>
+        <v>542</v>
       </c>
       <c r="E240" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F240" t="s">
         <v>5</v>
       </c>
       <c r="G240"/>
       <c r="H240"/>
       <c r="I240"/>
       <c r="J240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>1061</v>
+        <v>543</v>
       </c>
       <c r="B241" t="s">
-        <v>592</v>
+        <v>76</v>
       </c>
       <c r="C241" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D241" t="s">
-        <v>1062</v>
+        <v>544</v>
       </c>
       <c r="E241" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F241" t="s">
         <v>5</v>
       </c>
       <c r="G241"/>
       <c r="H241"/>
       <c r="I241"/>
       <c r="J241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>1063</v>
+        <v>545</v>
       </c>
       <c r="B242" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C242" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D242" t="s">
-        <v>1064</v>
+        <v>546</v>
       </c>
       <c r="E242" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F242" t="s">
         <v>5</v>
       </c>
       <c r="G242"/>
       <c r="H242"/>
       <c r="I242"/>
       <c r="J242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>1065</v>
+        <v>547</v>
       </c>
       <c r="B243" t="s">
-        <v>518</v>
+        <v>92</v>
       </c>
       <c r="C243" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D243" t="s">
-        <v>1066</v>
+        <v>548</v>
       </c>
       <c r="E243" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F243" t="s">
         <v>5</v>
       </c>
       <c r="G243"/>
       <c r="H243"/>
       <c r="I243"/>
       <c r="J243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>1067</v>
+        <v>549</v>
       </c>
       <c r="B244" t="s">
-        <v>493</v>
+        <v>312</v>
       </c>
       <c r="C244" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D244" t="s">
-        <v>1068</v>
+        <v>550</v>
       </c>
       <c r="E244" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F244" t="s">
         <v>5</v>
       </c>
       <c r="G244"/>
       <c r="H244"/>
       <c r="I244"/>
       <c r="J244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>1069</v>
+        <v>551</v>
       </c>
       <c r="B245" t="s">
-        <v>615</v>
+        <v>185</v>
       </c>
       <c r="C245" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D245" t="s">
-        <v>1070</v>
+        <v>552</v>
       </c>
       <c r="E245" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F245" t="s">
         <v>5</v>
       </c>
       <c r="G245"/>
       <c r="H245"/>
       <c r="I245"/>
       <c r="J245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>1071</v>
+        <v>553</v>
       </c>
       <c r="B246" t="s">
-        <v>922</v>
+        <v>54</v>
       </c>
       <c r="C246" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D246" t="s">
-        <v>1072</v>
+        <v>554</v>
       </c>
       <c r="E246" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F246" t="s">
         <v>5</v>
       </c>
       <c r="G246"/>
       <c r="H246"/>
       <c r="I246"/>
       <c r="J246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>1073</v>
+        <v>555</v>
       </c>
       <c r="B247" t="s">
-        <v>509</v>
+        <v>109</v>
       </c>
       <c r="C247" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D247" t="s">
-        <v>1074</v>
+        <v>556</v>
       </c>
       <c r="E247" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F247" t="s">
         <v>5</v>
       </c>
       <c r="G247"/>
       <c r="H247"/>
       <c r="I247"/>
       <c r="J247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>1075</v>
+        <v>557</v>
       </c>
       <c r="B248" t="s">
-        <v>791</v>
+        <v>128</v>
       </c>
       <c r="C248" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D248" t="s">
-        <v>1076</v>
+        <v>558</v>
       </c>
       <c r="E248" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F248" t="s">
         <v>5</v>
       </c>
       <c r="G248"/>
       <c r="H248"/>
       <c r="I248"/>
       <c r="J248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>1077</v>
+        <v>559</v>
       </c>
       <c r="B249" t="s">
-        <v>1078</v>
+        <v>114</v>
       </c>
       <c r="C249" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D249" t="s">
-        <v>1079</v>
+        <v>560</v>
       </c>
       <c r="E249" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F249" t="s">
         <v>5</v>
       </c>
       <c r="G249"/>
       <c r="H249"/>
       <c r="I249"/>
       <c r="J249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>1080</v>
+        <v>561</v>
       </c>
       <c r="B250" t="s">
-        <v>899</v>
+        <v>44</v>
       </c>
       <c r="C250" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D250" t="s">
-        <v>1081</v>
+        <v>562</v>
       </c>
       <c r="E250" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F250" t="s">
         <v>5</v>
       </c>
       <c r="G250"/>
       <c r="H250"/>
       <c r="I250"/>
       <c r="J250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>1082</v>
+        <v>563</v>
       </c>
       <c r="B251" t="s">
-        <v>947</v>
+        <v>21</v>
       </c>
       <c r="C251" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D251" t="s">
-        <v>1083</v>
+        <v>564</v>
       </c>
       <c r="E251" t="s">
-        <v>989</v>
+        <v>23</v>
       </c>
       <c r="F251" t="s">
         <v>5</v>
       </c>
       <c r="G251"/>
       <c r="H251"/>
       <c r="I251"/>
       <c r="J251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>1084</v>
+        <v>565</v>
       </c>
       <c r="B252" t="s">
-        <v>1085</v>
+        <v>35</v>
       </c>
       <c r="C252" t="s">
         <v>2</v>
       </c>
       <c r="D252" t="s">
-        <v>1086</v>
+        <v>566</v>
       </c>
       <c r="E252" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F252" t="s">
         <v>5</v>
       </c>
       <c r="G252"/>
       <c r="H252"/>
       <c r="I252"/>
       <c r="J252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>1087</v>
+        <v>567</v>
       </c>
       <c r="B253" t="s">
-        <v>432</v>
+        <v>182</v>
       </c>
       <c r="C253" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D253" t="s">
-        <v>1088</v>
+        <v>568</v>
       </c>
       <c r="E253" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F253" t="s">
         <v>5</v>
       </c>
       <c r="G253"/>
       <c r="H253"/>
       <c r="I253"/>
       <c r="J253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>1089</v>
+        <v>569</v>
       </c>
       <c r="B254" t="s">
-        <v>947</v>
+        <v>1</v>
       </c>
       <c r="C254" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D254" t="s">
-        <v>1090</v>
+        <v>570</v>
       </c>
       <c r="E254" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F254" t="s">
         <v>5</v>
       </c>
       <c r="G254"/>
       <c r="H254"/>
       <c r="I254"/>
       <c r="J254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>1091</v>
+        <v>571</v>
       </c>
       <c r="B255" t="s">
-        <v>462</v>
+        <v>67</v>
       </c>
       <c r="C255" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D255" t="s">
-        <v>1092</v>
+        <v>572</v>
       </c>
       <c r="E255" t="s">
-        <v>985</v>
+        <v>27</v>
       </c>
       <c r="F255" t="s">
         <v>5</v>
       </c>
       <c r="G255"/>
       <c r="H255"/>
       <c r="I255"/>
       <c r="J255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>1093</v>
+        <v>573</v>
       </c>
       <c r="B256" t="s">
-        <v>681</v>
+        <v>371</v>
       </c>
       <c r="C256" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D256" t="s">
-        <v>1094</v>
+        <v>574</v>
       </c>
       <c r="E256" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F256" t="s">
         <v>5</v>
       </c>
       <c r="G256"/>
       <c r="H256"/>
       <c r="I256"/>
       <c r="J256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>1095</v>
+        <v>575</v>
       </c>
       <c r="B257" t="s">
-        <v>493</v>
+        <v>157</v>
       </c>
       <c r="C257" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D257" t="s">
-        <v>1096</v>
+        <v>576</v>
       </c>
       <c r="E257" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F257" t="s">
         <v>5</v>
       </c>
       <c r="G257"/>
       <c r="H257"/>
       <c r="I257"/>
       <c r="J257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>1097</v>
+        <v>577</v>
       </c>
       <c r="B258" t="s">
-        <v>1078</v>
+        <v>150</v>
       </c>
       <c r="C258" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D258" t="s">
-        <v>1098</v>
+        <v>578</v>
       </c>
       <c r="E258" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F258" t="s">
         <v>5</v>
       </c>
       <c r="G258"/>
       <c r="H258"/>
       <c r="I258"/>
       <c r="J258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>1099</v>
+        <v>579</v>
       </c>
       <c r="B259" t="s">
-        <v>462</v>
+        <v>330</v>
       </c>
       <c r="C259" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D259" t="s">
-        <v>1100</v>
+        <v>580</v>
       </c>
       <c r="E259" t="s">
-        <v>985</v>
+        <v>27</v>
       </c>
       <c r="F259" t="s">
         <v>5</v>
       </c>
       <c r="G259"/>
       <c r="H259"/>
       <c r="I259"/>
       <c r="J259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>1101</v>
+        <v>581</v>
       </c>
       <c r="B260" t="s">
-        <v>899</v>
+        <v>131</v>
       </c>
       <c r="C260" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D260" t="s">
-        <v>1102</v>
+        <v>582</v>
       </c>
       <c r="E260" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F260" t="s">
         <v>5</v>
       </c>
       <c r="G260"/>
       <c r="H260"/>
       <c r="I260"/>
       <c r="J260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>1103</v>
+        <v>583</v>
       </c>
       <c r="B261" t="s">
-        <v>597</v>
+        <v>89</v>
       </c>
       <c r="C261" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D261" t="s">
-        <v>1104</v>
+        <v>584</v>
       </c>
       <c r="E261" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F261" t="s">
         <v>5</v>
       </c>
       <c r="G261"/>
       <c r="H261"/>
       <c r="I261"/>
       <c r="J261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>1105</v>
+        <v>585</v>
       </c>
       <c r="B262" t="s">
-        <v>538</v>
+        <v>81</v>
       </c>
       <c r="C262" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D262" t="s">
-        <v>1106</v>
+        <v>586</v>
       </c>
       <c r="E262" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F262" t="s">
         <v>5</v>
       </c>
       <c r="G262"/>
       <c r="H262"/>
       <c r="I262"/>
       <c r="J262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>1107</v>
+        <v>587</v>
       </c>
       <c r="B263" t="s">
-        <v>642</v>
+        <v>190</v>
       </c>
       <c r="C263" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D263" t="s">
-        <v>1108</v>
+        <v>588</v>
       </c>
       <c r="E263" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F263" t="s">
         <v>5</v>
       </c>
       <c r="G263"/>
       <c r="H263"/>
       <c r="I263"/>
       <c r="J263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>1109</v>
+        <v>589</v>
       </c>
       <c r="B264" t="s">
-        <v>662</v>
+        <v>98</v>
       </c>
       <c r="C264" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D264" t="s">
-        <v>1110</v>
+        <v>590</v>
       </c>
       <c r="E264" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F264" t="s">
         <v>5</v>
       </c>
       <c r="G264"/>
       <c r="H264"/>
       <c r="I264"/>
       <c r="J264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>1111</v>
+        <v>591</v>
       </c>
       <c r="B265" t="s">
-        <v>606</v>
+        <v>76</v>
       </c>
       <c r="C265" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D265" t="s">
-        <v>1112</v>
+        <v>592</v>
       </c>
       <c r="E265" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F265" t="s">
         <v>5</v>
       </c>
       <c r="G265"/>
       <c r="H265"/>
       <c r="I265"/>
       <c r="J265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>1113</v>
+        <v>593</v>
       </c>
       <c r="B266" t="s">
-        <v>523</v>
+        <v>162</v>
       </c>
       <c r="C266" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D266" t="s">
-        <v>1114</v>
+        <v>594</v>
       </c>
       <c r="E266" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F266" t="s">
         <v>5</v>
       </c>
       <c r="G266"/>
       <c r="H266"/>
       <c r="I266"/>
       <c r="J266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>1115</v>
+        <v>595</v>
       </c>
       <c r="B267" t="s">
-        <v>798</v>
+        <v>25</v>
       </c>
       <c r="C267" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D267" t="s">
-        <v>1116</v>
+        <v>596</v>
       </c>
       <c r="E267" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F267" t="s">
         <v>5</v>
       </c>
       <c r="G267"/>
       <c r="H267"/>
       <c r="I267"/>
       <c r="J267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>1117</v>
+        <v>597</v>
       </c>
       <c r="B268" t="s">
-        <v>566</v>
+        <v>21</v>
       </c>
       <c r="C268" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D268" t="s">
-        <v>1118</v>
+        <v>598</v>
       </c>
       <c r="E268" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F268" t="s">
         <v>5</v>
       </c>
       <c r="G268"/>
       <c r="H268"/>
       <c r="I268"/>
       <c r="J268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>1119</v>
+        <v>599</v>
       </c>
       <c r="B269" t="s">
-        <v>1007</v>
+        <v>101</v>
       </c>
       <c r="C269" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D269" t="s">
-        <v>1120</v>
+        <v>600</v>
       </c>
       <c r="E269" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F269" t="s">
         <v>5</v>
       </c>
       <c r="G269"/>
       <c r="H269"/>
       <c r="I269"/>
       <c r="J269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>1121</v>
+        <v>601</v>
       </c>
       <c r="B270" t="s">
-        <v>561</v>
+        <v>142</v>
       </c>
       <c r="C270" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D270" t="s">
-        <v>1122</v>
+        <v>602</v>
       </c>
       <c r="E270" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F270" t="s">
         <v>5</v>
       </c>
       <c r="G270"/>
       <c r="H270"/>
       <c r="I270"/>
       <c r="J270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>1123</v>
+        <v>603</v>
       </c>
       <c r="B271" t="s">
-        <v>708</v>
+        <v>41</v>
       </c>
       <c r="C271" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D271" t="s">
-        <v>1124</v>
+        <v>604</v>
       </c>
       <c r="E271" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F271" t="s">
         <v>5</v>
       </c>
       <c r="G271"/>
       <c r="H271"/>
       <c r="I271"/>
       <c r="J271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>1125</v>
+        <v>605</v>
       </c>
       <c r="B272" t="s">
-        <v>571</v>
+        <v>119</v>
       </c>
       <c r="C272" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D272" t="s">
-        <v>1126</v>
+        <v>606</v>
       </c>
       <c r="E272" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F272" t="s">
         <v>5</v>
       </c>
       <c r="G272"/>
       <c r="H272"/>
       <c r="I272"/>
       <c r="J272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>1127</v>
+        <v>607</v>
       </c>
       <c r="B273" t="s">
-        <v>576</v>
+        <v>38</v>
       </c>
       <c r="C273" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D273" t="s">
-        <v>1128</v>
+        <v>608</v>
       </c>
       <c r="E273" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F273" t="s">
         <v>5</v>
       </c>
       <c r="G273"/>
       <c r="H273"/>
       <c r="I273"/>
       <c r="J273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>1129</v>
+        <v>609</v>
       </c>
       <c r="B274" t="s">
-        <v>504</v>
+        <v>32</v>
       </c>
       <c r="C274" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D274" t="s">
-        <v>1130</v>
+        <v>610</v>
       </c>
       <c r="E274" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F274" t="s">
         <v>5</v>
       </c>
       <c r="G274"/>
       <c r="H274"/>
       <c r="I274"/>
       <c r="J274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>1131</v>
+        <v>611</v>
       </c>
       <c r="B275" t="s">
-        <v>493</v>
+        <v>35</v>
       </c>
       <c r="C275" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D275" t="s">
-        <v>1132</v>
+        <v>612</v>
       </c>
       <c r="E275" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F275" t="s">
         <v>5</v>
       </c>
       <c r="G275"/>
       <c r="H275"/>
       <c r="I275"/>
       <c r="J275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>1133</v>
+        <v>613</v>
       </c>
       <c r="B276" t="s">
-        <v>498</v>
+        <v>1</v>
       </c>
       <c r="C276" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D276" t="s">
-        <v>1134</v>
+        <v>614</v>
       </c>
       <c r="E276" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F276" t="s">
         <v>5</v>
       </c>
       <c r="G276"/>
       <c r="H276"/>
       <c r="I276"/>
       <c r="J276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>1135</v>
+        <v>615</v>
       </c>
       <c r="B277" t="s">
-        <v>509</v>
+        <v>67</v>
       </c>
       <c r="C277" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D277" t="s">
-        <v>1136</v>
+        <v>616</v>
       </c>
       <c r="E277" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F277" t="s">
         <v>5</v>
       </c>
       <c r="G277"/>
       <c r="H277"/>
       <c r="I277"/>
       <c r="J277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>1137</v>
+        <v>617</v>
       </c>
       <c r="B278" t="s">
-        <v>791</v>
+        <v>177</v>
       </c>
       <c r="C278" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D278" t="s">
-        <v>1138</v>
+        <v>618</v>
       </c>
       <c r="E278" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F278" t="s">
         <v>5</v>
       </c>
       <c r="G278"/>
       <c r="H278"/>
       <c r="I278"/>
       <c r="J278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>1139</v>
+        <v>619</v>
       </c>
       <c r="B279" t="s">
-        <v>736</v>
+        <v>147</v>
       </c>
       <c r="C279" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D279" t="s">
-        <v>1140</v>
+        <v>620</v>
       </c>
       <c r="E279" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F279" t="s">
         <v>5</v>
       </c>
       <c r="G279"/>
       <c r="H279"/>
       <c r="I279"/>
       <c r="J279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>1141</v>
+        <v>621</v>
       </c>
       <c r="B280" t="s">
-        <v>1078</v>
+        <v>101</v>
       </c>
       <c r="C280" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D280" t="s">
-        <v>1142</v>
+        <v>622</v>
       </c>
       <c r="E280" t="s">
-        <v>989</v>
+        <v>4</v>
       </c>
       <c r="F280" t="s">
         <v>5</v>
       </c>
       <c r="G280"/>
       <c r="H280"/>
       <c r="I280"/>
       <c r="J280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>1143</v>
+        <v>623</v>
       </c>
       <c r="B281" t="s">
-        <v>597</v>
+        <v>157</v>
       </c>
       <c r="C281" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D281" t="s">
-        <v>1144</v>
+        <v>624</v>
       </c>
       <c r="E281" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F281" t="s">
         <v>5</v>
       </c>
       <c r="G281"/>
       <c r="H281"/>
       <c r="I281"/>
       <c r="J281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>1145</v>
+        <v>625</v>
       </c>
       <c r="B282" t="s">
-        <v>446</v>
+        <v>86</v>
       </c>
       <c r="C282" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D282" t="s">
-        <v>1146</v>
+        <v>626</v>
       </c>
       <c r="E282" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F282" t="s">
         <v>5</v>
       </c>
       <c r="G282"/>
       <c r="H282"/>
       <c r="I282"/>
       <c r="J282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>1147</v>
+        <v>627</v>
       </c>
       <c r="B283" t="s">
-        <v>620</v>
+        <v>59</v>
       </c>
       <c r="C283" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D283" t="s">
-        <v>1148</v>
+        <v>628</v>
       </c>
       <c r="E283" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F283" t="s">
         <v>5</v>
       </c>
       <c r="G283"/>
       <c r="H283"/>
       <c r="I283"/>
       <c r="J283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>1149</v>
+        <v>629</v>
       </c>
       <c r="B284" t="s">
-        <v>922</v>
+        <v>128</v>
       </c>
       <c r="C284" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D284" t="s">
-        <v>1150</v>
+        <v>630</v>
       </c>
       <c r="E284" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F284" t="s">
         <v>5</v>
       </c>
       <c r="G284"/>
       <c r="H284"/>
       <c r="I284"/>
       <c r="J284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>1151</v>
+        <v>631</v>
       </c>
       <c r="B285" t="s">
-        <v>592</v>
+        <v>193</v>
       </c>
       <c r="C285" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D285" t="s">
-        <v>1152</v>
+        <v>632</v>
       </c>
       <c r="E285" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F285" t="s">
         <v>5</v>
       </c>
       <c r="G285"/>
       <c r="H285"/>
       <c r="I285"/>
       <c r="J285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>1153</v>
+        <v>633</v>
       </c>
       <c r="B286" t="s">
-        <v>587</v>
+        <v>165</v>
       </c>
       <c r="C286" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D286" t="s">
-        <v>1154</v>
+        <v>634</v>
       </c>
       <c r="E286" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F286" t="s">
         <v>5</v>
       </c>
       <c r="G286"/>
       <c r="H286"/>
       <c r="I286"/>
       <c r="J286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>1155</v>
+        <v>635</v>
       </c>
       <c r="B287" t="s">
-        <v>528</v>
+        <v>636</v>
       </c>
       <c r="C287" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D287" t="s">
-        <v>1156</v>
+        <v>637</v>
       </c>
       <c r="E287" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F287" t="s">
         <v>5</v>
       </c>
       <c r="G287"/>
       <c r="H287"/>
       <c r="I287"/>
       <c r="J287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>1157</v>
+        <v>638</v>
       </c>
       <c r="B288" t="s">
-        <v>556</v>
+        <v>76</v>
       </c>
       <c r="C288" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D288" t="s">
-        <v>1158</v>
+        <v>639</v>
       </c>
       <c r="E288" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="F288" t="s">
         <v>5</v>
       </c>
       <c r="G288"/>
       <c r="H288"/>
       <c r="I288"/>
       <c r="J288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>1159</v>
+        <v>640</v>
       </c>
       <c r="B289" t="s">
-        <v>650</v>
+        <v>92</v>
       </c>
       <c r="C289" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D289" t="s">
-        <v>1160</v>
+        <v>641</v>
       </c>
       <c r="E289" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F289" t="s">
         <v>5</v>
       </c>
       <c r="G289"/>
       <c r="H289"/>
       <c r="I289"/>
       <c r="J289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>359</v>
+        <v>642</v>
       </c>
       <c r="B290" t="s">
-        <v>513</v>
+        <v>312</v>
       </c>
       <c r="C290" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D290" t="s">
-        <v>1161</v>
+        <v>643</v>
       </c>
       <c r="E290" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F290" t="s">
         <v>5</v>
       </c>
       <c r="G290"/>
       <c r="H290"/>
       <c r="I290"/>
       <c r="J290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>1162</v>
+        <v>644</v>
       </c>
       <c r="B291" t="s">
-        <v>473</v>
+        <v>153</v>
       </c>
       <c r="C291" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D291" t="s">
-        <v>1163</v>
+        <v>645</v>
       </c>
       <c r="E291" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F291" t="s">
         <v>5</v>
       </c>
       <c r="G291"/>
       <c r="H291"/>
       <c r="I291"/>
       <c r="J291"/>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>1164</v>
+        <v>646</v>
       </c>
       <c r="B292" t="s">
-        <v>478</v>
+        <v>109</v>
       </c>
       <c r="C292" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D292" t="s">
-        <v>1165</v>
+        <v>647</v>
       </c>
       <c r="E292" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F292" t="s">
         <v>5</v>
       </c>
       <c r="G292"/>
       <c r="H292"/>
       <c r="I292"/>
       <c r="J292"/>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>1166</v>
+        <v>648</v>
       </c>
       <c r="B293" t="s">
-        <v>483</v>
+        <v>21</v>
       </c>
       <c r="C293" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D293" t="s">
-        <v>1167</v>
+        <v>649</v>
       </c>
       <c r="E293" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F293" t="s">
         <v>5</v>
       </c>
       <c r="G293"/>
       <c r="H293"/>
       <c r="I293"/>
       <c r="J293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>1168</v>
+        <v>650</v>
       </c>
       <c r="B294" t="s">
-        <v>815</v>
+        <v>509</v>
       </c>
       <c r="C294" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D294" t="s">
-        <v>1169</v>
+        <v>651</v>
       </c>
       <c r="E294" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F294" t="s">
         <v>5</v>
       </c>
       <c r="G294"/>
       <c r="H294"/>
       <c r="I294"/>
       <c r="J294"/>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>1170</v>
+        <v>652</v>
       </c>
       <c r="B295" t="s">
-        <v>467</v>
+        <v>1</v>
       </c>
       <c r="C295" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D295" t="s">
-        <v>1171</v>
+        <v>653</v>
       </c>
       <c r="E295" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F295" t="s">
         <v>5</v>
       </c>
       <c r="G295"/>
       <c r="H295"/>
       <c r="I295"/>
       <c r="J295"/>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>1172</v>
+        <v>654</v>
       </c>
       <c r="B296" t="s">
-        <v>681</v>
+        <v>203</v>
       </c>
       <c r="C296" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D296" t="s">
-        <v>1173</v>
+        <v>655</v>
       </c>
       <c r="E296" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F296" t="s">
         <v>5</v>
       </c>
       <c r="G296"/>
       <c r="H296"/>
       <c r="I296"/>
       <c r="J296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>1174</v>
+        <v>656</v>
       </c>
       <c r="B297" t="s">
-        <v>1010</v>
+        <v>177</v>
       </c>
       <c r="C297" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D297" t="s">
-        <v>1175</v>
+        <v>657</v>
       </c>
       <c r="E297" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F297" t="s">
         <v>5</v>
       </c>
       <c r="G297"/>
       <c r="H297"/>
       <c r="I297"/>
       <c r="J297"/>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>1176</v>
+        <v>658</v>
       </c>
       <c r="B298" t="s">
-        <v>504</v>
+        <v>67</v>
       </c>
       <c r="C298" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D298" t="s">
-        <v>1177</v>
+        <v>659</v>
       </c>
       <c r="E298" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F298" t="s">
         <v>5</v>
       </c>
       <c r="G298"/>
       <c r="H298"/>
       <c r="I298"/>
       <c r="J298"/>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>1178</v>
+        <v>660</v>
       </c>
       <c r="B299" t="s">
-        <v>509</v>
+        <v>147</v>
       </c>
       <c r="C299" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D299" t="s">
-        <v>1179</v>
+        <v>661</v>
       </c>
       <c r="E299" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F299" t="s">
         <v>5</v>
       </c>
       <c r="G299"/>
       <c r="H299"/>
       <c r="I299"/>
       <c r="J299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>1180</v>
+        <v>662</v>
       </c>
       <c r="B300" t="s">
-        <v>1181</v>
+        <v>636</v>
       </c>
       <c r="C300" t="s">
-        <v>434</v>
+        <v>73</v>
       </c>
       <c r="D300" t="s">
-        <v>1182</v>
+        <v>663</v>
       </c>
       <c r="E300" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="F300" t="s">
         <v>5</v>
       </c>
       <c r="G300"/>
       <c r="H300"/>
       <c r="I300"/>
       <c r="J300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>1183</v>
+        <v>664</v>
       </c>
       <c r="B301" t="s">
-        <v>736</v>
+        <v>89</v>
       </c>
       <c r="C301" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D301" t="s">
-        <v>1184</v>
+        <v>665</v>
       </c>
       <c r="E301" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F301" t="s">
         <v>5</v>
       </c>
       <c r="G301"/>
       <c r="H301"/>
       <c r="I301"/>
       <c r="J301"/>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>1183</v>
+        <v>666</v>
       </c>
       <c r="B302" t="s">
-        <v>597</v>
+        <v>81</v>
       </c>
       <c r="C302" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D302" t="s">
-        <v>1185</v>
+        <v>667</v>
       </c>
       <c r="E302" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F302" t="s">
         <v>5</v>
       </c>
       <c r="G302"/>
       <c r="H302"/>
       <c r="I302"/>
       <c r="J302"/>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>1186</v>
+        <v>668</v>
       </c>
       <c r="B303" t="s">
-        <v>1187</v>
+        <v>131</v>
       </c>
       <c r="C303" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D303" t="s">
-        <v>1188</v>
+        <v>669</v>
       </c>
       <c r="E303" t="s">
-        <v>989</v>
+        <v>4</v>
       </c>
       <c r="F303" t="s">
         <v>5</v>
       </c>
       <c r="G303"/>
       <c r="H303"/>
       <c r="I303"/>
       <c r="J303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>1189</v>
+        <v>670</v>
       </c>
       <c r="B304" t="s">
-        <v>791</v>
+        <v>64</v>
       </c>
       <c r="C304" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D304" t="s">
-        <v>1190</v>
+        <v>671</v>
       </c>
       <c r="E304" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F304" t="s">
         <v>5</v>
       </c>
       <c r="G304"/>
       <c r="H304"/>
       <c r="I304"/>
       <c r="J304"/>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>1191</v>
+        <v>672</v>
       </c>
       <c r="B305" t="s">
-        <v>518</v>
+        <v>345</v>
       </c>
       <c r="C305" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D305" t="s">
-        <v>1192</v>
+        <v>673</v>
       </c>
       <c r="E305" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F305" t="s">
         <v>5</v>
       </c>
       <c r="G305"/>
       <c r="H305"/>
       <c r="I305"/>
       <c r="J305"/>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>1193</v>
+        <v>674</v>
       </c>
       <c r="B306" t="s">
-        <v>615</v>
+        <v>193</v>
       </c>
       <c r="C306" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D306" t="s">
-        <v>1194</v>
+        <v>675</v>
       </c>
       <c r="E306" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F306" t="s">
         <v>5</v>
       </c>
       <c r="G306"/>
       <c r="H306"/>
       <c r="I306"/>
       <c r="J306"/>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>1195</v>
+        <v>676</v>
       </c>
       <c r="B307" t="s">
-        <v>961</v>
+        <v>137</v>
       </c>
       <c r="C307" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D307" t="s">
-        <v>1196</v>
+        <v>677</v>
       </c>
       <c r="E307" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F307" t="s">
         <v>5</v>
       </c>
       <c r="G307"/>
       <c r="H307"/>
       <c r="I307"/>
       <c r="J307"/>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>1197</v>
+        <v>678</v>
       </c>
       <c r="B308" t="s">
-        <v>642</v>
+        <v>25</v>
       </c>
       <c r="C308" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D308" t="s">
-        <v>1198</v>
+        <v>679</v>
       </c>
       <c r="E308" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F308" t="s">
         <v>5</v>
       </c>
       <c r="G308"/>
       <c r="H308"/>
       <c r="I308"/>
       <c r="J308"/>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>1199</v>
+        <v>680</v>
       </c>
       <c r="B309" t="s">
-        <v>899</v>
+        <v>32</v>
       </c>
       <c r="C309" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D309" t="s">
-        <v>1200</v>
+        <v>681</v>
       </c>
       <c r="E309" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F309" t="s">
         <v>5</v>
       </c>
       <c r="G309"/>
       <c r="H309"/>
       <c r="I309"/>
       <c r="J309"/>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>1201</v>
+        <v>682</v>
       </c>
       <c r="B310" t="s">
-        <v>561</v>
+        <v>330</v>
       </c>
       <c r="C310" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D310" t="s">
-        <v>1202</v>
+        <v>683</v>
       </c>
       <c r="E310" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F310" t="s">
         <v>5</v>
       </c>
       <c r="G310"/>
       <c r="H310"/>
       <c r="I310"/>
       <c r="J310"/>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>1203</v>
+        <v>684</v>
       </c>
       <c r="B311" t="s">
-        <v>708</v>
+        <v>38</v>
       </c>
       <c r="C311" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D311" t="s">
-        <v>1204</v>
+        <v>685</v>
       </c>
       <c r="E311" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F311" t="s">
         <v>5</v>
       </c>
       <c r="G311"/>
       <c r="H311"/>
       <c r="I311"/>
       <c r="J311"/>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>1205</v>
+        <v>686</v>
       </c>
       <c r="B312" t="s">
-        <v>798</v>
+        <v>54</v>
       </c>
       <c r="C312" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D312" t="s">
-        <v>1206</v>
+        <v>687</v>
       </c>
       <c r="E312" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F312" t="s">
         <v>5</v>
       </c>
       <c r="G312"/>
       <c r="H312"/>
       <c r="I312"/>
       <c r="J312"/>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>1207</v>
+        <v>688</v>
       </c>
       <c r="B313" t="s">
-        <v>566</v>
+        <v>101</v>
       </c>
       <c r="C313" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D313" t="s">
-        <v>1208</v>
+        <v>689</v>
       </c>
       <c r="E313" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F313" t="s">
         <v>5</v>
       </c>
       <c r="G313"/>
       <c r="H313"/>
       <c r="I313"/>
       <c r="J313"/>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>1209</v>
+        <v>690</v>
       </c>
       <c r="B314" t="s">
-        <v>533</v>
+        <v>216</v>
       </c>
       <c r="C314" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D314" t="s">
-        <v>1210</v>
+        <v>691</v>
       </c>
       <c r="E314" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F314" t="s">
         <v>5</v>
       </c>
       <c r="G314"/>
       <c r="H314"/>
       <c r="I314"/>
       <c r="J314"/>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>1211</v>
+        <v>692</v>
       </c>
       <c r="B315" t="s">
-        <v>556</v>
+        <v>693</v>
       </c>
       <c r="C315" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D315" t="s">
-        <v>1212</v>
+        <v>694</v>
       </c>
       <c r="E315" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="F315" t="s">
         <v>5</v>
       </c>
       <c r="G315"/>
       <c r="H315"/>
       <c r="I315"/>
       <c r="J315"/>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>1213</v>
+        <v>695</v>
       </c>
       <c r="B316" t="s">
-        <v>571</v>
+        <v>203</v>
       </c>
       <c r="C316" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D316" t="s">
-        <v>1214</v>
+        <v>696</v>
       </c>
       <c r="E316" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F316" t="s">
         <v>5</v>
       </c>
       <c r="G316"/>
       <c r="H316"/>
       <c r="I316"/>
       <c r="J316"/>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>1215</v>
+        <v>697</v>
       </c>
       <c r="B317" t="s">
-        <v>576</v>
+        <v>101</v>
       </c>
       <c r="C317" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D317" t="s">
-        <v>1216</v>
+        <v>698</v>
       </c>
       <c r="E317" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F317" t="s">
         <v>5</v>
       </c>
       <c r="G317"/>
       <c r="H317"/>
       <c r="I317"/>
       <c r="J317"/>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>1217</v>
+        <v>699</v>
       </c>
       <c r="B318" t="s">
-        <v>581</v>
+        <v>128</v>
       </c>
       <c r="C318" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D318" t="s">
-        <v>1218</v>
+        <v>700</v>
       </c>
       <c r="E318" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F318" t="s">
         <v>5</v>
       </c>
       <c r="G318"/>
       <c r="H318"/>
       <c r="I318"/>
       <c r="J318"/>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>1219</v>
+        <v>701</v>
       </c>
       <c r="B319" t="s">
-        <v>725</v>
+        <v>21</v>
       </c>
       <c r="C319" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D319" t="s">
-        <v>1220</v>
+        <v>702</v>
       </c>
       <c r="E319" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F319" t="s">
         <v>5</v>
       </c>
       <c r="G319"/>
       <c r="H319"/>
       <c r="I319"/>
       <c r="J319"/>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>1221</v>
+        <v>703</v>
       </c>
       <c r="B320" t="s">
-        <v>1007</v>
+        <v>92</v>
       </c>
       <c r="C320" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D320" t="s">
-        <v>1222</v>
+        <v>704</v>
       </c>
       <c r="E320" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F320" t="s">
         <v>5</v>
       </c>
       <c r="G320"/>
       <c r="H320"/>
       <c r="I320"/>
       <c r="J320"/>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>1223</v>
+        <v>705</v>
       </c>
       <c r="B321" t="s">
-        <v>493</v>
+        <v>312</v>
       </c>
       <c r="C321" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D321" t="s">
-        <v>1224</v>
+        <v>706</v>
       </c>
       <c r="E321" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F321" t="s">
         <v>5</v>
       </c>
       <c r="G321"/>
       <c r="H321"/>
       <c r="I321"/>
       <c r="J321"/>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>1225</v>
+        <v>707</v>
       </c>
       <c r="B322" t="s">
-        <v>446</v>
+        <v>185</v>
       </c>
       <c r="C322" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D322" t="s">
-        <v>1226</v>
+        <v>708</v>
       </c>
       <c r="E322" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F322" t="s">
         <v>5</v>
       </c>
       <c r="G322"/>
       <c r="H322"/>
       <c r="I322"/>
       <c r="J322"/>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>1227</v>
+        <v>709</v>
       </c>
       <c r="B323" t="s">
-        <v>504</v>
+        <v>177</v>
       </c>
       <c r="C323" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D323" t="s">
-        <v>1228</v>
+        <v>710</v>
       </c>
       <c r="E323" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F323" t="s">
         <v>5</v>
       </c>
       <c r="G323"/>
       <c r="H323"/>
       <c r="I323"/>
       <c r="J323"/>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>1229</v>
+        <v>711</v>
       </c>
       <c r="B324" t="s">
-        <v>504</v>
+        <v>109</v>
       </c>
       <c r="C324" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D324" t="s">
-        <v>1230</v>
+        <v>712</v>
       </c>
       <c r="E324" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F324" t="s">
         <v>5</v>
       </c>
       <c r="G324"/>
       <c r="H324"/>
       <c r="I324"/>
       <c r="J324"/>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>1231</v>
+        <v>713</v>
       </c>
       <c r="B325" t="s">
-        <v>631</v>
+        <v>86</v>
       </c>
       <c r="C325" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D325" t="s">
-        <v>1232</v>
+        <v>714</v>
       </c>
       <c r="E325" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F325" t="s">
         <v>5</v>
       </c>
       <c r="G325"/>
       <c r="H325"/>
       <c r="I325"/>
       <c r="J325"/>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>1233</v>
+        <v>715</v>
       </c>
       <c r="B326" t="s">
-        <v>509</v>
+        <v>25</v>
       </c>
       <c r="C326" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D326" t="s">
-        <v>1234</v>
+        <v>716</v>
       </c>
       <c r="E326" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F326" t="s">
         <v>5</v>
       </c>
       <c r="G326"/>
       <c r="H326"/>
       <c r="I326"/>
       <c r="J326"/>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>1235</v>
+        <v>717</v>
       </c>
       <c r="B327" t="s">
-        <v>947</v>
+        <v>330</v>
       </c>
       <c r="C327" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D327" t="s">
-        <v>1236</v>
+        <v>718</v>
       </c>
       <c r="E327" t="s">
-        <v>989</v>
+        <v>4</v>
       </c>
       <c r="F327" t="s">
         <v>5</v>
       </c>
       <c r="G327"/>
       <c r="H327"/>
       <c r="I327"/>
       <c r="J327"/>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>1237</v>
+        <v>719</v>
       </c>
       <c r="B328" t="s">
-        <v>483</v>
+        <v>193</v>
       </c>
       <c r="C328" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D328" t="s">
-        <v>1238</v>
+        <v>720</v>
       </c>
       <c r="E328" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F328" t="s">
         <v>5</v>
       </c>
       <c r="G328"/>
       <c r="H328"/>
       <c r="I328"/>
       <c r="J328"/>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>1239</v>
+        <v>721</v>
       </c>
       <c r="B329" t="s">
-        <v>1010</v>
+        <v>119</v>
       </c>
       <c r="C329" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D329" t="s">
-        <v>1240</v>
+        <v>722</v>
       </c>
       <c r="E329" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F329" t="s">
         <v>5</v>
       </c>
       <c r="G329"/>
       <c r="H329"/>
       <c r="I329"/>
       <c r="J329"/>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>384</v>
+        <v>723</v>
       </c>
       <c r="B330" t="s">
-        <v>518</v>
+        <v>1</v>
       </c>
       <c r="C330" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D330" t="s">
-        <v>1241</v>
+        <v>724</v>
       </c>
       <c r="E330" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F330" t="s">
         <v>5</v>
       </c>
       <c r="G330"/>
       <c r="H330"/>
       <c r="I330"/>
       <c r="J330"/>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>1242</v>
+        <v>725</v>
       </c>
       <c r="B331" t="s">
-        <v>457</v>
+        <v>216</v>
       </c>
       <c r="C331" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D331" t="s">
-        <v>1243</v>
+        <v>726</v>
       </c>
       <c r="E331" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="F331" t="s">
         <v>5</v>
       </c>
       <c r="G331"/>
       <c r="H331"/>
       <c r="I331"/>
       <c r="J331"/>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>1244</v>
+        <v>727</v>
       </c>
       <c r="B332" t="s">
-        <v>606</v>
+        <v>35</v>
       </c>
       <c r="C332" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D332" t="s">
-        <v>1245</v>
+        <v>728</v>
       </c>
       <c r="E332" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F332" t="s">
         <v>5</v>
       </c>
       <c r="G332"/>
       <c r="H332"/>
       <c r="I332"/>
       <c r="J332"/>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>1246</v>
+        <v>729</v>
       </c>
       <c r="B333" t="s">
-        <v>513</v>
+        <v>89</v>
       </c>
       <c r="C333" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D333" t="s">
-        <v>1247</v>
+        <v>730</v>
       </c>
       <c r="E333" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F333" t="s">
         <v>5</v>
       </c>
       <c r="G333"/>
       <c r="H333"/>
       <c r="I333"/>
       <c r="J333"/>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>1248</v>
+        <v>731</v>
       </c>
       <c r="B334" t="s">
-        <v>922</v>
+        <v>225</v>
       </c>
       <c r="C334" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D334" t="s">
-        <v>1249</v>
+        <v>732</v>
       </c>
       <c r="E334" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F334" t="s">
         <v>5</v>
       </c>
       <c r="G334"/>
       <c r="H334"/>
       <c r="I334"/>
       <c r="J334"/>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>1250</v>
+        <v>733</v>
       </c>
       <c r="B335" t="s">
-        <v>1181</v>
+        <v>54</v>
       </c>
       <c r="C335" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D335" t="s">
-        <v>1251</v>
+        <v>734</v>
       </c>
       <c r="E335" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F335" t="s">
         <v>5</v>
       </c>
       <c r="G335"/>
       <c r="H335"/>
       <c r="I335"/>
       <c r="J335"/>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>1252</v>
+        <v>735</v>
       </c>
       <c r="B336" t="s">
-        <v>922</v>
+        <v>190</v>
       </c>
       <c r="C336" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D336" t="s">
-        <v>1253</v>
+        <v>736</v>
       </c>
       <c r="E336" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F336" t="s">
         <v>5</v>
       </c>
       <c r="G336"/>
       <c r="H336"/>
       <c r="I336"/>
       <c r="J336"/>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>1254</v>
+        <v>737</v>
       </c>
       <c r="B337" t="s">
-        <v>815</v>
+        <v>47</v>
       </c>
       <c r="C337" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D337" t="s">
-        <v>1255</v>
+        <v>738</v>
       </c>
       <c r="E337" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F337" t="s">
         <v>5</v>
       </c>
       <c r="G337"/>
       <c r="H337"/>
       <c r="I337"/>
       <c r="J337"/>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>1256</v>
+        <v>739</v>
       </c>
       <c r="B338" t="s">
-        <v>592</v>
+        <v>18</v>
       </c>
       <c r="C338" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D338" t="s">
-        <v>1257</v>
+        <v>740</v>
       </c>
       <c r="E338" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F338" t="s">
         <v>5</v>
       </c>
       <c r="G338"/>
       <c r="H338"/>
       <c r="I338"/>
       <c r="J338"/>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>1258</v>
+        <v>741</v>
       </c>
       <c r="B339" t="s">
-        <v>587</v>
+        <v>238</v>
       </c>
       <c r="C339" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D339" t="s">
-        <v>1259</v>
+        <v>742</v>
       </c>
       <c r="E339" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F339" t="s">
         <v>5</v>
       </c>
       <c r="G339"/>
       <c r="H339"/>
       <c r="I339"/>
       <c r="J339"/>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>1260</v>
+        <v>743</v>
       </c>
       <c r="B340" t="s">
-        <v>528</v>
+        <v>162</v>
       </c>
       <c r="C340" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D340" t="s">
-        <v>1261</v>
+        <v>744</v>
       </c>
       <c r="E340" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F340" t="s">
         <v>5</v>
       </c>
       <c r="G340"/>
       <c r="H340"/>
       <c r="I340"/>
       <c r="J340"/>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>1262</v>
+        <v>745</v>
       </c>
       <c r="B341" t="s">
-        <v>462</v>
+        <v>137</v>
       </c>
       <c r="C341" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D341" t="s">
-        <v>1263</v>
+        <v>746</v>
       </c>
       <c r="E341" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F341" t="s">
         <v>5</v>
       </c>
       <c r="G341"/>
       <c r="H341"/>
       <c r="I341"/>
       <c r="J341"/>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>1264</v>
+        <v>747</v>
       </c>
       <c r="B342" t="s">
-        <v>650</v>
+        <v>748</v>
       </c>
       <c r="C342" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D342" t="s">
-        <v>1265</v>
+        <v>749</v>
       </c>
       <c r="E342" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F342" t="s">
         <v>5</v>
       </c>
       <c r="G342"/>
       <c r="H342"/>
       <c r="I342"/>
       <c r="J342"/>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>1266</v>
+        <v>750</v>
       </c>
       <c r="B343" t="s">
-        <v>650</v>
+        <v>38</v>
       </c>
       <c r="C343" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D343" t="s">
-        <v>1267</v>
+        <v>751</v>
       </c>
       <c r="E343" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F343" t="s">
         <v>5</v>
       </c>
       <c r="G343"/>
       <c r="H343"/>
       <c r="I343"/>
       <c r="J343"/>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>1268</v>
+        <v>752</v>
       </c>
       <c r="B344" t="s">
-        <v>467</v>
+        <v>509</v>
       </c>
       <c r="C344" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D344" t="s">
-        <v>1269</v>
+        <v>753</v>
       </c>
       <c r="E344" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F344" t="s">
         <v>5</v>
       </c>
       <c r="G344"/>
       <c r="H344"/>
       <c r="I344"/>
       <c r="J344"/>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>400</v>
+        <v>754</v>
       </c>
       <c r="B345" t="s">
-        <v>473</v>
+        <v>32</v>
       </c>
       <c r="C345" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D345" t="s">
-        <v>1270</v>
+        <v>755</v>
       </c>
       <c r="E345" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F345" t="s">
         <v>5</v>
       </c>
       <c r="G345"/>
       <c r="H345"/>
       <c r="I345"/>
       <c r="J345"/>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>1271</v>
+        <v>756</v>
       </c>
       <c r="B346" t="s">
-        <v>478</v>
+        <v>1</v>
       </c>
       <c r="C346" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D346" t="s">
-        <v>1272</v>
+        <v>757</v>
       </c>
       <c r="E346" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F346" t="s">
         <v>5</v>
       </c>
       <c r="G346"/>
       <c r="H346"/>
       <c r="I346"/>
       <c r="J346"/>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>1273</v>
+        <v>758</v>
       </c>
       <c r="B347" t="s">
-        <v>681</v>
+        <v>225</v>
       </c>
       <c r="C347" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D347" t="s">
-        <v>1274</v>
+        <v>759</v>
       </c>
       <c r="E347" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F347" t="s">
         <v>5</v>
       </c>
       <c r="G347"/>
       <c r="H347"/>
       <c r="I347"/>
       <c r="J347"/>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>1275</v>
+        <v>760</v>
       </c>
       <c r="B348" t="s">
-        <v>597</v>
+        <v>119</v>
       </c>
       <c r="C348" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D348" t="s">
-        <v>1276</v>
+        <v>761</v>
       </c>
       <c r="E348" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F348" t="s">
         <v>5</v>
       </c>
       <c r="G348"/>
       <c r="H348"/>
       <c r="I348"/>
       <c r="J348"/>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>1277</v>
+        <v>762</v>
       </c>
       <c r="B349" t="s">
-        <v>561</v>
+        <v>763</v>
       </c>
       <c r="C349" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D349" t="s">
-        <v>1278</v>
+        <v>764</v>
       </c>
       <c r="E349" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F349" t="s">
         <v>5</v>
       </c>
       <c r="G349"/>
       <c r="H349"/>
       <c r="I349"/>
       <c r="J349"/>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>1279</v>
+        <v>765</v>
       </c>
       <c r="B350" t="s">
-        <v>498</v>
+        <v>114</v>
       </c>
       <c r="C350" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D350" t="s">
-        <v>1280</v>
+        <v>766</v>
       </c>
       <c r="E350" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F350" t="s">
         <v>5</v>
       </c>
       <c r="G350"/>
       <c r="H350"/>
       <c r="I350"/>
       <c r="J350"/>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>1281</v>
+        <v>767</v>
       </c>
       <c r="B351" t="s">
-        <v>1282</v>
+        <v>238</v>
       </c>
       <c r="C351" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D351" t="s">
-        <v>1283</v>
+        <v>768</v>
       </c>
       <c r="E351" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F351" t="s">
         <v>5</v>
       </c>
       <c r="G351"/>
       <c r="H351"/>
       <c r="I351"/>
       <c r="J351"/>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>1284</v>
+        <v>769</v>
       </c>
       <c r="B352" t="s">
-        <v>504</v>
+        <v>18</v>
       </c>
       <c r="C352" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D352" t="s">
-        <v>1285</v>
+        <v>770</v>
       </c>
       <c r="E352" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F352" t="s">
         <v>5</v>
       </c>
       <c r="G352"/>
       <c r="H352"/>
       <c r="I352"/>
       <c r="J352"/>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>1286</v>
+        <v>771</v>
       </c>
       <c r="B353" t="s">
-        <v>432</v>
+        <v>44</v>
       </c>
       <c r="C353" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D353" t="s">
-        <v>1287</v>
+        <v>772</v>
       </c>
       <c r="E353" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F353" t="s">
         <v>5</v>
       </c>
       <c r="G353"/>
       <c r="H353"/>
       <c r="I353"/>
       <c r="J353"/>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>1288</v>
+        <v>773</v>
       </c>
       <c r="B354" t="s">
-        <v>440</v>
+        <v>25</v>
       </c>
       <c r="C354" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D354" t="s">
-        <v>1289</v>
+        <v>774</v>
       </c>
       <c r="E354" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F354" t="s">
         <v>5</v>
       </c>
       <c r="G354"/>
       <c r="H354"/>
       <c r="I354"/>
       <c r="J354"/>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>1290</v>
+        <v>775</v>
       </c>
       <c r="B355" t="s">
-        <v>736</v>
+        <v>128</v>
       </c>
       <c r="C355" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D355" t="s">
-        <v>1291</v>
+        <v>776</v>
       </c>
       <c r="E355" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F355" t="s">
         <v>5</v>
       </c>
       <c r="G355"/>
       <c r="H355"/>
       <c r="I355"/>
       <c r="J355"/>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>1292</v>
+        <v>777</v>
       </c>
       <c r="B356" t="s">
-        <v>725</v>
+        <v>193</v>
       </c>
       <c r="C356" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D356" t="s">
-        <v>1293</v>
+        <v>778</v>
       </c>
       <c r="E356" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F356" t="s">
         <v>5</v>
       </c>
       <c r="G356"/>
       <c r="H356"/>
       <c r="I356"/>
       <c r="J356"/>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>1294</v>
+        <v>779</v>
       </c>
       <c r="B357" t="s">
-        <v>631</v>
+        <v>92</v>
       </c>
       <c r="C357" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D357" t="s">
-        <v>1295</v>
+        <v>780</v>
       </c>
       <c r="E357" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F357" t="s">
         <v>5</v>
       </c>
       <c r="G357"/>
       <c r="H357"/>
       <c r="I357"/>
       <c r="J357"/>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>1296</v>
+        <v>781</v>
       </c>
       <c r="B358" t="s">
-        <v>483</v>
+        <v>196</v>
       </c>
       <c r="C358" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D358" t="s">
-        <v>1297</v>
+        <v>782</v>
       </c>
       <c r="E358" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F358" t="s">
         <v>5</v>
       </c>
       <c r="G358"/>
       <c r="H358"/>
       <c r="I358"/>
       <c r="J358"/>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>1298</v>
+        <v>783</v>
       </c>
       <c r="B359" t="s">
-        <v>523</v>
+        <v>784</v>
       </c>
       <c r="C359" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D359" t="s">
-        <v>1299</v>
+        <v>785</v>
       </c>
       <c r="E359" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F359" t="s">
         <v>5</v>
       </c>
       <c r="G359"/>
       <c r="H359"/>
       <c r="I359"/>
       <c r="J359"/>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>1300</v>
+        <v>786</v>
       </c>
       <c r="B360" t="s">
-        <v>509</v>
+        <v>185</v>
       </c>
       <c r="C360" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D360" t="s">
-        <v>1301</v>
+        <v>787</v>
       </c>
       <c r="E360" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F360" t="s">
         <v>5</v>
       </c>
       <c r="G360"/>
       <c r="H360"/>
       <c r="I360"/>
       <c r="J360"/>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>1302</v>
+        <v>788</v>
       </c>
       <c r="B361" t="s">
-        <v>961</v>
+        <v>109</v>
       </c>
       <c r="C361" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D361" t="s">
-        <v>1303</v>
+        <v>789</v>
       </c>
       <c r="E361" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F361" t="s">
         <v>5</v>
       </c>
       <c r="G361"/>
       <c r="H361"/>
       <c r="I361"/>
       <c r="J361"/>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>1304</v>
+        <v>790</v>
       </c>
       <c r="B362" t="s">
-        <v>755</v>
+        <v>168</v>
       </c>
       <c r="C362" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D362" t="s">
-        <v>1305</v>
+        <v>791</v>
       </c>
       <c r="E362" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F362" t="s">
         <v>5</v>
       </c>
       <c r="G362"/>
       <c r="H362"/>
       <c r="I362"/>
       <c r="J362"/>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>1306</v>
+        <v>792</v>
       </c>
       <c r="B363" t="s">
-        <v>642</v>
+        <v>86</v>
       </c>
       <c r="C363" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D363" t="s">
-        <v>1307</v>
+        <v>793</v>
       </c>
       <c r="E363" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F363" t="s">
         <v>5</v>
       </c>
       <c r="G363"/>
       <c r="H363"/>
       <c r="I363"/>
       <c r="J363"/>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>1308</v>
+        <v>794</v>
       </c>
       <c r="B364" t="s">
-        <v>1309</v>
+        <v>312</v>
       </c>
       <c r="C364" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D364" t="s">
-        <v>1310</v>
+        <v>795</v>
       </c>
       <c r="E364" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F364" t="s">
         <v>5</v>
       </c>
       <c r="G364"/>
       <c r="H364"/>
       <c r="I364"/>
       <c r="J364"/>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>1311</v>
+        <v>796</v>
       </c>
       <c r="B365" t="s">
-        <v>533</v>
+        <v>41</v>
       </c>
       <c r="C365" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D365" t="s">
-        <v>1312</v>
+        <v>797</v>
       </c>
       <c r="E365" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F365" t="s">
         <v>5</v>
       </c>
       <c r="G365"/>
       <c r="H365"/>
       <c r="I365"/>
       <c r="J365"/>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>1313</v>
+        <v>798</v>
       </c>
       <c r="B366" t="s">
-        <v>453</v>
+        <v>137</v>
       </c>
       <c r="C366" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D366" t="s">
-        <v>1314</v>
+        <v>799</v>
       </c>
       <c r="E366" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F366" t="s">
         <v>5</v>
       </c>
       <c r="G366"/>
       <c r="H366"/>
       <c r="I366"/>
       <c r="J366"/>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>1315</v>
+        <v>800</v>
       </c>
       <c r="B367" t="s">
-        <v>571</v>
+        <v>330</v>
       </c>
       <c r="C367" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D367" t="s">
-        <v>1316</v>
+        <v>801</v>
       </c>
       <c r="E367" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F367" t="s">
         <v>5</v>
       </c>
       <c r="G367"/>
       <c r="H367"/>
       <c r="I367"/>
       <c r="J367"/>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>1317</v>
+        <v>802</v>
       </c>
       <c r="B368" t="s">
-        <v>1318</v>
+        <v>32</v>
       </c>
       <c r="C368" t="s">
         <v>2</v>
       </c>
       <c r="D368" t="s">
-        <v>1319</v>
+        <v>803</v>
       </c>
       <c r="E368" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F368" t="s">
         <v>5</v>
       </c>
       <c r="G368"/>
       <c r="H368"/>
       <c r="I368"/>
       <c r="J368"/>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>1320</v>
+        <v>804</v>
       </c>
       <c r="B369" t="s">
-        <v>681</v>
+        <v>76</v>
       </c>
       <c r="C369" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D369" t="s">
-        <v>1321</v>
+        <v>805</v>
       </c>
       <c r="E369" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F369" t="s">
         <v>5</v>
       </c>
       <c r="G369"/>
       <c r="H369"/>
       <c r="I369"/>
       <c r="J369"/>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>1322</v>
+        <v>806</v>
       </c>
       <c r="B370" t="s">
-        <v>1007</v>
+        <v>238</v>
       </c>
       <c r="C370" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D370" t="s">
-        <v>1323</v>
+        <v>807</v>
       </c>
       <c r="E370" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F370" t="s">
         <v>5</v>
       </c>
       <c r="G370"/>
       <c r="H370"/>
       <c r="I370"/>
       <c r="J370"/>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>1324</v>
+        <v>808</v>
       </c>
       <c r="B371" t="s">
-        <v>708</v>
+        <v>509</v>
       </c>
       <c r="C371" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D371" t="s">
-        <v>1325</v>
+        <v>809</v>
       </c>
       <c r="E371" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F371" t="s">
         <v>5</v>
       </c>
       <c r="G371"/>
       <c r="H371"/>
       <c r="I371"/>
       <c r="J371"/>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>1326</v>
+        <v>810</v>
       </c>
       <c r="B372" t="s">
-        <v>576</v>
+        <v>142</v>
       </c>
       <c r="C372" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D372" t="s">
-        <v>1327</v>
+        <v>811</v>
       </c>
       <c r="E372" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F372" t="s">
         <v>5</v>
       </c>
       <c r="G372"/>
       <c r="H372"/>
       <c r="I372"/>
       <c r="J372"/>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>1328</v>
+        <v>812</v>
       </c>
       <c r="B373" t="s">
-        <v>576</v>
+        <v>114</v>
       </c>
       <c r="C373" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D373" t="s">
-        <v>1329</v>
+        <v>813</v>
       </c>
       <c r="E373" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F373" t="s">
         <v>5</v>
       </c>
       <c r="G373"/>
       <c r="H373"/>
       <c r="I373"/>
       <c r="J373"/>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>1330</v>
+        <v>814</v>
       </c>
       <c r="B374" t="s">
-        <v>1331</v>
+        <v>54</v>
       </c>
       <c r="C374" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D374" t="s">
-        <v>1332</v>
+        <v>815</v>
       </c>
       <c r="E374" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F374" t="s">
         <v>5</v>
       </c>
       <c r="G374"/>
       <c r="H374"/>
       <c r="I374"/>
       <c r="J374"/>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>1333</v>
+        <v>816</v>
       </c>
       <c r="B375" t="s">
-        <v>662</v>
+        <v>89</v>
       </c>
       <c r="C375" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D375" t="s">
-        <v>1334</v>
+        <v>817</v>
       </c>
       <c r="E375" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F375" t="s">
         <v>5</v>
       </c>
       <c r="G375"/>
       <c r="H375"/>
       <c r="I375"/>
       <c r="J375"/>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>1335</v>
+        <v>818</v>
       </c>
       <c r="B376" t="s">
-        <v>798</v>
+        <v>81</v>
       </c>
       <c r="C376" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D376" t="s">
-        <v>1336</v>
+        <v>819</v>
       </c>
       <c r="E376" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F376" t="s">
         <v>5</v>
       </c>
       <c r="G376"/>
       <c r="H376"/>
       <c r="I376"/>
       <c r="J376"/>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>1337</v>
+        <v>820</v>
       </c>
       <c r="B377" t="s">
-        <v>566</v>
+        <v>18</v>
       </c>
       <c r="C377" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D377" t="s">
-        <v>1338</v>
+        <v>821</v>
       </c>
       <c r="E377" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F377" t="s">
         <v>5</v>
       </c>
       <c r="G377"/>
       <c r="H377"/>
       <c r="I377"/>
       <c r="J377"/>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>1339</v>
+        <v>822</v>
       </c>
       <c r="B378" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="C378" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D378" t="s">
-        <v>1340</v>
+        <v>823</v>
       </c>
       <c r="E378" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F378" t="s">
         <v>5</v>
       </c>
       <c r="G378"/>
       <c r="H378"/>
       <c r="I378"/>
       <c r="J378"/>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>1341</v>
+        <v>824</v>
       </c>
       <c r="B379" t="s">
-        <v>518</v>
+        <v>98</v>
       </c>
       <c r="C379" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D379" t="s">
-        <v>1342</v>
+        <v>825</v>
       </c>
       <c r="E379" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F379" t="s">
         <v>5</v>
       </c>
       <c r="G379"/>
       <c r="H379"/>
       <c r="I379"/>
       <c r="J379"/>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>1343</v>
+        <v>826</v>
       </c>
       <c r="B380" t="s">
-        <v>498</v>
+        <v>162</v>
       </c>
       <c r="C380" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D380" t="s">
-        <v>1344</v>
+        <v>827</v>
       </c>
       <c r="E380" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F380" t="s">
         <v>5</v>
       </c>
       <c r="G380"/>
       <c r="H380"/>
       <c r="I380"/>
       <c r="J380"/>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>1345</v>
+        <v>828</v>
       </c>
       <c r="B381" t="s">
-        <v>791</v>
+        <v>1</v>
       </c>
       <c r="C381" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D381" t="s">
-        <v>1346</v>
+        <v>829</v>
       </c>
       <c r="E381" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F381" t="s">
         <v>5</v>
       </c>
       <c r="G381"/>
       <c r="H381"/>
       <c r="I381"/>
       <c r="J381"/>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>1347</v>
+        <v>830</v>
       </c>
       <c r="B382" t="s">
-        <v>504</v>
+        <v>190</v>
       </c>
       <c r="C382" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D382" t="s">
-        <v>1348</v>
+        <v>831</v>
       </c>
       <c r="E382" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F382" t="s">
         <v>5</v>
       </c>
       <c r="G382"/>
       <c r="H382"/>
       <c r="I382"/>
       <c r="J382"/>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>1349</v>
+        <v>832</v>
       </c>
       <c r="B383" t="s">
-        <v>478</v>
+        <v>38</v>
       </c>
       <c r="C383" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D383" t="s">
-        <v>1350</v>
+        <v>833</v>
       </c>
       <c r="E383" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F383" t="s">
         <v>5</v>
       </c>
       <c r="G383"/>
       <c r="H383"/>
       <c r="I383"/>
       <c r="J383"/>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>1351</v>
+        <v>834</v>
       </c>
       <c r="B384" t="s">
-        <v>631</v>
+        <v>44</v>
       </c>
       <c r="C384" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D384" t="s">
-        <v>1352</v>
+        <v>835</v>
       </c>
       <c r="E384" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F384" t="s">
         <v>5</v>
       </c>
       <c r="G384"/>
       <c r="H384"/>
       <c r="I384"/>
       <c r="J384"/>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>1353</v>
+        <v>836</v>
       </c>
       <c r="B385" t="s">
-        <v>947</v>
+        <v>168</v>
       </c>
       <c r="C385" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D385" t="s">
-        <v>1354</v>
+        <v>837</v>
       </c>
       <c r="E385" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F385" t="s">
         <v>5</v>
       </c>
       <c r="G385"/>
       <c r="H385"/>
       <c r="I385"/>
       <c r="J385"/>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>1355</v>
+        <v>838</v>
       </c>
       <c r="B386" t="s">
-        <v>725</v>
+        <v>330</v>
       </c>
       <c r="C386" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D386" t="s">
-        <v>1356</v>
+        <v>839</v>
       </c>
       <c r="E386" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F386" t="s">
         <v>5</v>
       </c>
       <c r="G386"/>
       <c r="H386"/>
       <c r="I386"/>
       <c r="J386"/>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>1357</v>
+        <v>840</v>
       </c>
       <c r="B387" t="s">
-        <v>922</v>
+        <v>72</v>
       </c>
       <c r="C387" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D387" t="s">
-        <v>1358</v>
+        <v>841</v>
       </c>
       <c r="E387" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F387" t="s">
         <v>5</v>
       </c>
       <c r="G387"/>
       <c r="H387"/>
       <c r="I387"/>
       <c r="J387"/>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>1359</v>
+        <v>842</v>
       </c>
       <c r="B388" t="s">
-        <v>483</v>
+        <v>1</v>
       </c>
       <c r="C388" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D388" t="s">
-        <v>1360</v>
+        <v>843</v>
       </c>
       <c r="E388" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F388" t="s">
         <v>5</v>
       </c>
       <c r="G388"/>
       <c r="H388"/>
       <c r="I388"/>
       <c r="J388"/>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>1361</v>
+        <v>844</v>
       </c>
       <c r="B389" t="s">
-        <v>509</v>
+        <v>32</v>
       </c>
       <c r="C389" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D389" t="s">
-        <v>1362</v>
+        <v>845</v>
       </c>
       <c r="E389" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F389" t="s">
         <v>5</v>
       </c>
       <c r="G389"/>
       <c r="H389"/>
       <c r="I389"/>
       <c r="J389"/>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>1363</v>
+        <v>846</v>
       </c>
       <c r="B390" t="s">
-        <v>432</v>
+        <v>142</v>
       </c>
       <c r="C390" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D390" t="s">
-        <v>1364</v>
+        <v>847</v>
       </c>
       <c r="E390" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F390" t="s">
         <v>5</v>
       </c>
       <c r="G390"/>
       <c r="H390"/>
       <c r="I390"/>
       <c r="J390"/>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>1365</v>
+        <v>848</v>
       </c>
       <c r="B391" t="s">
-        <v>561</v>
+        <v>76</v>
       </c>
       <c r="C391" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D391" t="s">
-        <v>1366</v>
+        <v>849</v>
       </c>
       <c r="E391" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F391" t="s">
         <v>5</v>
       </c>
       <c r="G391"/>
       <c r="H391"/>
       <c r="I391"/>
       <c r="J391"/>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>1367</v>
+        <v>850</v>
       </c>
       <c r="B392" t="s">
-        <v>815</v>
+        <v>25</v>
       </c>
       <c r="C392" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D392" t="s">
-        <v>1368</v>
+        <v>851</v>
       </c>
       <c r="E392" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F392" t="s">
         <v>5</v>
       </c>
       <c r="G392"/>
       <c r="H392"/>
       <c r="I392"/>
       <c r="J392"/>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>1369</v>
+        <v>852</v>
       </c>
       <c r="B393" t="s">
-        <v>592</v>
+        <v>196</v>
       </c>
       <c r="C393" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D393" t="s">
-        <v>1370</v>
+        <v>853</v>
       </c>
       <c r="E393" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F393" t="s">
         <v>5</v>
       </c>
       <c r="G393"/>
       <c r="H393"/>
       <c r="I393"/>
       <c r="J393"/>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>1371</v>
+        <v>854</v>
       </c>
       <c r="B394" t="s">
-        <v>587</v>
+        <v>182</v>
       </c>
       <c r="C394" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D394" t="s">
-        <v>1372</v>
+        <v>855</v>
       </c>
       <c r="E394" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F394" t="s">
         <v>5</v>
       </c>
       <c r="G394"/>
       <c r="H394"/>
       <c r="I394"/>
       <c r="J394"/>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>1373</v>
+        <v>856</v>
       </c>
       <c r="B395" t="s">
-        <v>528</v>
+        <v>128</v>
       </c>
       <c r="C395" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D395" t="s">
-        <v>1374</v>
+        <v>857</v>
       </c>
       <c r="E395" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F395" t="s">
         <v>5</v>
       </c>
       <c r="G395"/>
       <c r="H395"/>
       <c r="I395"/>
       <c r="J395"/>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>1375</v>
+        <v>858</v>
       </c>
       <c r="B396" t="s">
-        <v>462</v>
+        <v>193</v>
       </c>
       <c r="C396" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D396" t="s">
-        <v>1376</v>
+        <v>859</v>
       </c>
       <c r="E396" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F396" t="s">
         <v>5</v>
       </c>
       <c r="G396"/>
       <c r="H396"/>
       <c r="I396"/>
       <c r="J396"/>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>1377</v>
+        <v>860</v>
       </c>
       <c r="B397" t="s">
-        <v>551</v>
+        <v>509</v>
       </c>
       <c r="C397" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D397" t="s">
-        <v>1378</v>
+        <v>861</v>
       </c>
       <c r="E397" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F397" t="s">
         <v>5</v>
       </c>
       <c r="G397"/>
       <c r="H397"/>
       <c r="I397"/>
       <c r="J397"/>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>1379</v>
+        <v>862</v>
       </c>
       <c r="B398" t="s">
-        <v>493</v>
+        <v>18</v>
       </c>
       <c r="C398" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D398" t="s">
-        <v>1380</v>
+        <v>863</v>
       </c>
       <c r="E398" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F398" t="s">
         <v>5</v>
       </c>
       <c r="G398"/>
       <c r="H398"/>
       <c r="I398"/>
       <c r="J398"/>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>1381</v>
+        <v>864</v>
       </c>
       <c r="B399" t="s">
-        <v>467</v>
+        <v>312</v>
       </c>
       <c r="C399" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D399" t="s">
-        <v>1382</v>
+        <v>865</v>
       </c>
       <c r="E399" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F399" t="s">
         <v>5</v>
       </c>
       <c r="G399"/>
       <c r="H399"/>
       <c r="I399"/>
       <c r="J399"/>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>1383</v>
+        <v>866</v>
       </c>
       <c r="B400" t="s">
-        <v>473</v>
+        <v>867</v>
       </c>
       <c r="C400" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D400" t="s">
-        <v>1384</v>
+        <v>868</v>
       </c>
       <c r="E400" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F400" t="s">
         <v>5</v>
       </c>
       <c r="G400"/>
       <c r="H400"/>
       <c r="I400"/>
       <c r="J400"/>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>1385</v>
+        <v>869</v>
       </c>
       <c r="B401" t="s">
-        <v>1010</v>
+        <v>185</v>
       </c>
       <c r="C401" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D401" t="s">
-        <v>1386</v>
+        <v>870</v>
       </c>
       <c r="E401" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F401" t="s">
         <v>5</v>
       </c>
       <c r="G401"/>
       <c r="H401"/>
       <c r="I401"/>
       <c r="J401"/>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>1387</v>
+        <v>871</v>
       </c>
       <c r="B402" t="s">
-        <v>597</v>
+        <v>109</v>
       </c>
       <c r="C402" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D402" t="s">
-        <v>1388</v>
+        <v>872</v>
       </c>
       <c r="E402" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F402" t="s">
         <v>5</v>
       </c>
       <c r="G402"/>
       <c r="H402"/>
       <c r="I402"/>
       <c r="J402"/>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>1389</v>
+        <v>873</v>
       </c>
       <c r="B403" t="s">
-        <v>650</v>
+        <v>21</v>
       </c>
       <c r="C403" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D403" t="s">
-        <v>1390</v>
+        <v>874</v>
       </c>
       <c r="E403" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F403" t="s">
         <v>5</v>
       </c>
       <c r="G403"/>
       <c r="H403"/>
       <c r="I403"/>
       <c r="J403"/>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>1391</v>
+        <v>873</v>
       </c>
       <c r="B404" t="s">
-        <v>533</v>
+        <v>47</v>
       </c>
       <c r="C404" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D404" t="s">
-        <v>1392</v>
+        <v>875</v>
       </c>
       <c r="E404" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F404" t="s">
         <v>5</v>
       </c>
       <c r="G404"/>
       <c r="H404"/>
       <c r="I404"/>
       <c r="J404"/>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>1393</v>
+        <v>876</v>
       </c>
       <c r="B405" t="s">
-        <v>488</v>
+        <v>330</v>
       </c>
       <c r="C405" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D405" t="s">
-        <v>1394</v>
+        <v>877</v>
       </c>
       <c r="E405" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F405" t="s">
         <v>5</v>
       </c>
       <c r="G405"/>
       <c r="H405"/>
       <c r="I405"/>
       <c r="J405"/>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>1395</v>
+        <v>878</v>
       </c>
       <c r="B406" t="s">
-        <v>478</v>
+        <v>72</v>
       </c>
       <c r="C406" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D406" t="s">
-        <v>1396</v>
+        <v>879</v>
       </c>
       <c r="E406" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F406" t="s">
         <v>5</v>
       </c>
       <c r="G406"/>
       <c r="H406"/>
       <c r="I406"/>
       <c r="J406"/>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>1397</v>
+        <v>880</v>
       </c>
       <c r="B407" t="s">
-        <v>556</v>
+        <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D407" t="s">
-        <v>1398</v>
+        <v>881</v>
       </c>
       <c r="E407" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="F407" t="s">
         <v>5</v>
       </c>
       <c r="G407"/>
       <c r="H407"/>
       <c r="I407"/>
       <c r="J407"/>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>1399</v>
+        <v>882</v>
       </c>
       <c r="B408" t="s">
-        <v>791</v>
+        <v>168</v>
       </c>
       <c r="C408" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D408" t="s">
-        <v>1400</v>
+        <v>883</v>
       </c>
       <c r="E408" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F408" t="s">
         <v>5</v>
       </c>
       <c r="G408"/>
       <c r="H408"/>
       <c r="I408"/>
       <c r="J408"/>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>1401</v>
+        <v>884</v>
       </c>
       <c r="B409" t="s">
-        <v>631</v>
+        <v>142</v>
       </c>
       <c r="C409" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D409" t="s">
-        <v>1402</v>
+        <v>885</v>
       </c>
       <c r="E409" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F409" t="s">
         <v>5</v>
       </c>
       <c r="G409"/>
       <c r="H409"/>
       <c r="I409"/>
       <c r="J409"/>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>1403</v>
+        <v>886</v>
       </c>
       <c r="B410" t="s">
-        <v>462</v>
+        <v>54</v>
       </c>
       <c r="C410" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D410" t="s">
-        <v>1404</v>
+        <v>887</v>
       </c>
       <c r="E410" t="s">
-        <v>985</v>
+        <v>27</v>
       </c>
       <c r="F410" t="s">
         <v>5</v>
       </c>
       <c r="G410"/>
       <c r="H410"/>
       <c r="I410"/>
       <c r="J410"/>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>1405</v>
+        <v>888</v>
       </c>
       <c r="B411" t="s">
-        <v>736</v>
+        <v>89</v>
       </c>
       <c r="C411" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D411" t="s">
-        <v>1406</v>
+        <v>889</v>
       </c>
       <c r="E411" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F411" t="s">
         <v>5</v>
       </c>
       <c r="G411"/>
       <c r="H411"/>
       <c r="I411"/>
       <c r="J411"/>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>1407</v>
+        <v>890</v>
       </c>
       <c r="B412" t="s">
-        <v>725</v>
+        <v>1</v>
       </c>
       <c r="C412" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D412" t="s">
-        <v>1408</v>
+        <v>891</v>
       </c>
       <c r="E412" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F412" t="s">
         <v>5</v>
       </c>
       <c r="G412"/>
       <c r="H412"/>
       <c r="I412"/>
       <c r="J412"/>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>1409</v>
+        <v>892</v>
       </c>
       <c r="B413" t="s">
-        <v>446</v>
+        <v>81</v>
       </c>
       <c r="C413" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D413" t="s">
-        <v>1410</v>
+        <v>893</v>
       </c>
       <c r="E413" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F413" t="s">
         <v>5</v>
       </c>
       <c r="G413"/>
       <c r="H413"/>
       <c r="I413"/>
       <c r="J413"/>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>1411</v>
+        <v>894</v>
       </c>
       <c r="B414" t="s">
-        <v>453</v>
+        <v>101</v>
       </c>
       <c r="C414" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D414" t="s">
-        <v>1412</v>
+        <v>895</v>
       </c>
       <c r="E414" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F414" t="s">
         <v>5</v>
       </c>
       <c r="G414"/>
       <c r="H414"/>
       <c r="I414"/>
       <c r="J414"/>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>1413</v>
+        <v>894</v>
       </c>
       <c r="B415" t="s">
-        <v>961</v>
+        <v>18</v>
       </c>
       <c r="C415" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D415" t="s">
-        <v>1414</v>
+        <v>896</v>
       </c>
       <c r="E415" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F415" t="s">
         <v>5</v>
       </c>
       <c r="G415"/>
       <c r="H415"/>
       <c r="I415"/>
       <c r="J415"/>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>1415</v>
+        <v>897</v>
       </c>
       <c r="B416" t="s">
-        <v>1331</v>
+        <v>59</v>
       </c>
       <c r="C416" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D416" t="s">
-        <v>1416</v>
+        <v>898</v>
       </c>
       <c r="E416" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F416" t="s">
         <v>5</v>
       </c>
       <c r="G416"/>
       <c r="H416"/>
       <c r="I416"/>
       <c r="J416"/>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>1417</v>
+        <v>899</v>
       </c>
       <c r="B417" t="s">
-        <v>657</v>
+        <v>269</v>
       </c>
       <c r="C417" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D417" t="s">
-        <v>1418</v>
+        <v>900</v>
       </c>
       <c r="E417" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="F417" t="s">
         <v>5</v>
       </c>
       <c r="G417"/>
       <c r="H417"/>
       <c r="I417"/>
       <c r="J417"/>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>1419</v>
+        <v>901</v>
       </c>
       <c r="B418" t="s">
-        <v>509</v>
+        <v>190</v>
       </c>
       <c r="C418" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D418" t="s">
-        <v>1420</v>
+        <v>902</v>
       </c>
       <c r="E418" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F418" t="s">
         <v>5</v>
       </c>
       <c r="G418"/>
       <c r="H418"/>
       <c r="I418"/>
       <c r="J418"/>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>1421</v>
+        <v>903</v>
       </c>
       <c r="B419" t="s">
-        <v>1309</v>
+        <v>904</v>
       </c>
       <c r="C419" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D419" t="s">
-        <v>1422</v>
+        <v>905</v>
       </c>
       <c r="E419" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F419" t="s">
         <v>5</v>
       </c>
       <c r="G419"/>
       <c r="H419"/>
       <c r="I419"/>
       <c r="J419"/>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>1423</v>
+        <v>906</v>
       </c>
       <c r="B420" t="s">
-        <v>566</v>
+        <v>98</v>
       </c>
       <c r="C420" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D420" t="s">
-        <v>1424</v>
+        <v>907</v>
       </c>
       <c r="E420" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F420" t="s">
         <v>5</v>
       </c>
       <c r="G420"/>
       <c r="H420"/>
       <c r="I420"/>
       <c r="J420"/>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>1425</v>
+        <v>908</v>
       </c>
       <c r="B421" t="s">
-        <v>1007</v>
+        <v>162</v>
       </c>
       <c r="C421" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D421" t="s">
-        <v>1426</v>
+        <v>909</v>
       </c>
       <c r="E421" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F421" t="s">
         <v>5</v>
       </c>
       <c r="G421"/>
       <c r="H421"/>
       <c r="I421"/>
       <c r="J421"/>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>1427</v>
+        <v>910</v>
       </c>
       <c r="B422" t="s">
-        <v>708</v>
+        <v>358</v>
       </c>
       <c r="C422" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D422" t="s">
-        <v>1428</v>
+        <v>911</v>
       </c>
       <c r="E422" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F422" t="s">
         <v>5</v>
       </c>
       <c r="G422"/>
       <c r="H422"/>
       <c r="I422"/>
       <c r="J422"/>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>1429</v>
+        <v>912</v>
       </c>
       <c r="B423" t="s">
-        <v>571</v>
+        <v>38</v>
       </c>
       <c r="C423" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D423" t="s">
-        <v>1430</v>
+        <v>913</v>
       </c>
       <c r="E423" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F423" t="s">
         <v>5</v>
       </c>
       <c r="G423"/>
       <c r="H423"/>
       <c r="I423"/>
       <c r="J423"/>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>1431</v>
+        <v>914</v>
       </c>
       <c r="B424" t="s">
-        <v>576</v>
+        <v>168</v>
       </c>
       <c r="C424" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D424" t="s">
-        <v>1432</v>
+        <v>915</v>
       </c>
       <c r="E424" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F424" t="s">
         <v>5</v>
       </c>
       <c r="G424"/>
       <c r="H424"/>
       <c r="I424"/>
       <c r="J424"/>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>1433</v>
+        <v>916</v>
       </c>
       <c r="B425" t="s">
-        <v>798</v>
+        <v>86</v>
       </c>
       <c r="C425" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D425" t="s">
-        <v>1434</v>
+        <v>917</v>
       </c>
       <c r="E425" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F425" t="s">
         <v>5</v>
       </c>
       <c r="G425"/>
       <c r="H425"/>
       <c r="I425"/>
       <c r="J425"/>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>1435</v>
+        <v>918</v>
       </c>
       <c r="B426" t="s">
-        <v>493</v>
+        <v>693</v>
       </c>
       <c r="C426" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D426" t="s">
-        <v>1436</v>
+        <v>919</v>
       </c>
       <c r="E426" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F426" t="s">
         <v>5</v>
       </c>
       <c r="G426"/>
       <c r="H426"/>
       <c r="I426"/>
       <c r="J426"/>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>1437</v>
+        <v>920</v>
       </c>
       <c r="B427" t="s">
-        <v>755</v>
+        <v>114</v>
       </c>
       <c r="C427" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D427" t="s">
-        <v>1438</v>
+        <v>921</v>
       </c>
       <c r="E427" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F427" t="s">
         <v>5</v>
       </c>
       <c r="G427"/>
       <c r="H427"/>
       <c r="I427"/>
       <c r="J427"/>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>1439</v>
+        <v>922</v>
       </c>
       <c r="B428" t="s">
-        <v>597</v>
+        <v>101</v>
       </c>
       <c r="C428" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D428" t="s">
-        <v>1440</v>
+        <v>923</v>
       </c>
       <c r="E428" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F428" t="s">
         <v>5</v>
       </c>
       <c r="G428"/>
       <c r="H428"/>
       <c r="I428"/>
       <c r="J428"/>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>1441</v>
+        <v>924</v>
       </c>
       <c r="B429" t="s">
-        <v>556</v>
+        <v>1</v>
       </c>
       <c r="C429" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D429" t="s">
-        <v>1442</v>
+        <v>925</v>
       </c>
       <c r="E429" t="s">
-        <v>989</v>
+        <v>4</v>
       </c>
       <c r="F429" t="s">
         <v>5</v>
       </c>
       <c r="G429"/>
       <c r="H429"/>
       <c r="I429"/>
       <c r="J429"/>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>1441</v>
+        <v>926</v>
       </c>
       <c r="B430" t="s">
-        <v>947</v>
+        <v>95</v>
       </c>
       <c r="C430" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D430" t="s">
-        <v>1443</v>
+        <v>927</v>
       </c>
       <c r="E430" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="F430" t="s">
         <v>5</v>
       </c>
       <c r="G430"/>
       <c r="H430"/>
       <c r="I430"/>
       <c r="J430"/>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>1444</v>
+        <v>928</v>
       </c>
       <c r="B431" t="s">
-        <v>543</v>
+        <v>330</v>
       </c>
       <c r="C431" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D431" t="s">
-        <v>1445</v>
+        <v>929</v>
       </c>
       <c r="E431" t="s">
-        <v>989</v>
+        <v>27</v>
       </c>
       <c r="F431" t="s">
         <v>5</v>
       </c>
       <c r="G431"/>
       <c r="H431"/>
       <c r="I431"/>
       <c r="J431"/>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>1446</v>
+        <v>930</v>
       </c>
       <c r="B432" t="s">
-        <v>462</v>
+        <v>109</v>
       </c>
       <c r="C432" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D432" t="s">
-        <v>1447</v>
+        <v>931</v>
       </c>
       <c r="E432" t="s">
-        <v>985</v>
+        <v>27</v>
       </c>
       <c r="F432" t="s">
         <v>5</v>
       </c>
       <c r="G432"/>
       <c r="H432"/>
       <c r="I432"/>
       <c r="J432"/>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>1448</v>
+        <v>932</v>
       </c>
       <c r="B433" t="s">
-        <v>791</v>
+        <v>18</v>
       </c>
       <c r="C433" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D433" t="s">
-        <v>1449</v>
+        <v>933</v>
       </c>
       <c r="E433" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F433" t="s">
         <v>5</v>
       </c>
       <c r="G433"/>
       <c r="H433"/>
       <c r="I433"/>
       <c r="J433"/>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>1450</v>
+        <v>934</v>
       </c>
       <c r="B434" t="s">
-        <v>791</v>
+        <v>157</v>
       </c>
       <c r="C434" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D434" t="s">
-        <v>1451</v>
+        <v>935</v>
       </c>
       <c r="E434" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F434" t="s">
         <v>5</v>
       </c>
       <c r="G434"/>
       <c r="H434"/>
       <c r="I434"/>
       <c r="J434"/>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>1452</v>
+        <v>936</v>
       </c>
       <c r="B435" t="s">
-        <v>657</v>
+        <v>269</v>
       </c>
       <c r="C435" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D435" t="s">
-        <v>1453</v>
+        <v>937</v>
       </c>
       <c r="E435" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="F435" t="s">
         <v>5</v>
       </c>
       <c r="G435"/>
       <c r="H435"/>
       <c r="I435"/>
       <c r="J435"/>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>1454</v>
+        <v>938</v>
       </c>
       <c r="B436" t="s">
-        <v>642</v>
+        <v>25</v>
       </c>
       <c r="C436" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D436" t="s">
-        <v>1455</v>
+        <v>939</v>
       </c>
       <c r="E436" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F436" t="s">
         <v>5</v>
       </c>
       <c r="G436"/>
       <c r="H436"/>
       <c r="I436"/>
       <c r="J436"/>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>1456</v>
+        <v>940</v>
       </c>
       <c r="B437" t="s">
-        <v>551</v>
+        <v>509</v>
       </c>
       <c r="C437" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D437" t="s">
-        <v>1457</v>
+        <v>941</v>
       </c>
       <c r="E437" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F437" t="s">
         <v>5</v>
       </c>
       <c r="G437"/>
       <c r="H437"/>
       <c r="I437"/>
       <c r="J437"/>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>1458</v>
+        <v>942</v>
       </c>
       <c r="B438" t="s">
-        <v>533</v>
+        <v>47</v>
       </c>
       <c r="C438" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D438" t="s">
-        <v>1459</v>
+        <v>943</v>
       </c>
       <c r="E438" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F438" t="s">
         <v>5</v>
       </c>
       <c r="G438"/>
       <c r="H438"/>
       <c r="I438"/>
       <c r="J438"/>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>1460</v>
+        <v>944</v>
       </c>
       <c r="B439" t="s">
-        <v>561</v>
+        <v>128</v>
       </c>
       <c r="C439" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D439" t="s">
-        <v>1461</v>
+        <v>945</v>
       </c>
       <c r="E439" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F439" t="s">
         <v>5</v>
       </c>
       <c r="G439"/>
       <c r="H439"/>
       <c r="I439"/>
       <c r="J439"/>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>1462</v>
+        <v>946</v>
       </c>
       <c r="B440" t="s">
-        <v>1010</v>
+        <v>193</v>
       </c>
       <c r="C440" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D440" t="s">
-        <v>1463</v>
+        <v>947</v>
       </c>
       <c r="E440" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F440" t="s">
         <v>5</v>
       </c>
       <c r="G440"/>
       <c r="H440"/>
       <c r="I440"/>
       <c r="J440"/>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>1464</v>
+        <v>948</v>
       </c>
       <c r="B441" t="s">
-        <v>922</v>
+        <v>165</v>
       </c>
       <c r="C441" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D441" t="s">
-        <v>1465</v>
+        <v>949</v>
       </c>
       <c r="E441" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F441" t="s">
         <v>5</v>
       </c>
       <c r="G441"/>
       <c r="H441"/>
       <c r="I441"/>
       <c r="J441"/>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>1466</v>
+        <v>950</v>
       </c>
       <c r="B442" t="s">
-        <v>815</v>
+        <v>345</v>
       </c>
       <c r="C442" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D442" t="s">
-        <v>1467</v>
+        <v>951</v>
       </c>
       <c r="E442" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F442" t="s">
         <v>5</v>
       </c>
       <c r="G442"/>
       <c r="H442"/>
       <c r="I442"/>
       <c r="J442"/>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>1468</v>
+        <v>952</v>
       </c>
       <c r="B443" t="s">
-        <v>592</v>
+        <v>92</v>
       </c>
       <c r="C443" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D443" t="s">
-        <v>1469</v>
+        <v>953</v>
       </c>
       <c r="E443" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F443" t="s">
         <v>5</v>
       </c>
       <c r="G443"/>
       <c r="H443"/>
       <c r="I443"/>
       <c r="J443"/>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>1470</v>
+        <v>954</v>
       </c>
       <c r="B444" t="s">
-        <v>587</v>
+        <v>312</v>
       </c>
       <c r="C444" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D444" t="s">
-        <v>1471</v>
+        <v>955</v>
       </c>
       <c r="E444" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F444" t="s">
         <v>5</v>
       </c>
       <c r="G444"/>
       <c r="H444"/>
       <c r="I444"/>
       <c r="J444"/>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>1472</v>
+        <v>956</v>
       </c>
       <c r="B445" t="s">
-        <v>528</v>
+        <v>153</v>
       </c>
       <c r="C445" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D445" t="s">
-        <v>1473</v>
+        <v>957</v>
       </c>
       <c r="E445" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F445" t="s">
         <v>5</v>
       </c>
       <c r="G445"/>
       <c r="H445"/>
       <c r="I445"/>
       <c r="J445"/>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>1474</v>
+        <v>958</v>
       </c>
       <c r="B446" t="s">
-        <v>538</v>
+        <v>131</v>
       </c>
       <c r="C446" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D446" t="s">
-        <v>1475</v>
+        <v>959</v>
       </c>
       <c r="E446" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F446" t="s">
         <v>5</v>
       </c>
       <c r="G446"/>
       <c r="H446"/>
       <c r="I446"/>
       <c r="J446"/>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>1476</v>
+        <v>960</v>
       </c>
       <c r="B447" t="s">
-        <v>493</v>
+        <v>21</v>
       </c>
       <c r="C447" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D447" t="s">
-        <v>1477</v>
+        <v>961</v>
       </c>
       <c r="E447" t="s">
-        <v>1016</v>
+        <v>23</v>
       </c>
       <c r="F447" t="s">
         <v>5</v>
       </c>
       <c r="G447"/>
       <c r="H447"/>
       <c r="I447"/>
       <c r="J447"/>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>1478</v>
+        <v>962</v>
       </c>
       <c r="B448" t="s">
-        <v>650</v>
+        <v>44</v>
       </c>
       <c r="C448" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D448" t="s">
-        <v>1479</v>
+        <v>963</v>
       </c>
       <c r="E448" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F448" t="s">
         <v>5</v>
       </c>
       <c r="G448"/>
       <c r="H448"/>
       <c r="I448"/>
       <c r="J448"/>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>1480</v>
+        <v>964</v>
       </c>
       <c r="B449" t="s">
-        <v>467</v>
+        <v>86</v>
       </c>
       <c r="C449" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D449" t="s">
-        <v>1481</v>
+        <v>965</v>
       </c>
       <c r="E449" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F449" t="s">
         <v>5</v>
       </c>
       <c r="G449"/>
       <c r="H449"/>
       <c r="I449"/>
       <c r="J449"/>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>1482</v>
+        <v>966</v>
       </c>
       <c r="B450" t="s">
-        <v>473</v>
+        <v>12</v>
       </c>
       <c r="C450" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D450" t="s">
-        <v>1483</v>
+        <v>967</v>
       </c>
       <c r="E450" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F450" t="s">
         <v>5</v>
       </c>
       <c r="G450"/>
       <c r="H450"/>
       <c r="I450"/>
       <c r="J450"/>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>1484</v>
+        <v>968</v>
       </c>
       <c r="B451" t="s">
-        <v>681</v>
+        <v>693</v>
       </c>
       <c r="C451" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D451" t="s">
-        <v>1485</v>
+        <v>969</v>
       </c>
       <c r="E451" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F451" t="s">
         <v>5</v>
       </c>
       <c r="G451"/>
       <c r="H451"/>
       <c r="I451"/>
       <c r="J451"/>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>1486</v>
+        <v>970</v>
       </c>
       <c r="B452" t="s">
-        <v>725</v>
+        <v>358</v>
       </c>
       <c r="C452" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D452" t="s">
-        <v>1487</v>
+        <v>971</v>
       </c>
       <c r="E452" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F452" t="s">
         <v>5</v>
       </c>
       <c r="G452"/>
       <c r="H452"/>
       <c r="I452"/>
       <c r="J452"/>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>1488</v>
+        <v>972</v>
       </c>
       <c r="B453" t="s">
-        <v>453</v>
+        <v>95</v>
       </c>
       <c r="C453" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D453" t="s">
-        <v>1489</v>
+        <v>973</v>
       </c>
       <c r="E453" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F453" t="s">
         <v>5</v>
       </c>
       <c r="G453"/>
       <c r="H453"/>
       <c r="I453"/>
       <c r="J453"/>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>1490</v>
+        <v>974</v>
       </c>
       <c r="B454" t="s">
-        <v>518</v>
+        <v>1</v>
       </c>
       <c r="C454" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D454" t="s">
-        <v>1491</v>
+        <v>975</v>
       </c>
       <c r="E454" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F454" t="s">
         <v>5</v>
       </c>
       <c r="G454"/>
       <c r="H454"/>
       <c r="I454"/>
       <c r="J454"/>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>1492</v>
+        <v>976</v>
       </c>
       <c r="B455" t="s">
-        <v>597</v>
+        <v>67</v>
       </c>
       <c r="C455" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D455" t="s">
-        <v>1493</v>
+        <v>977</v>
       </c>
       <c r="E455" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F455" t="s">
         <v>5</v>
       </c>
       <c r="G455"/>
       <c r="H455"/>
       <c r="I455"/>
       <c r="J455"/>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>1494</v>
+        <v>978</v>
       </c>
       <c r="B456" t="s">
-        <v>488</v>
+        <v>54</v>
       </c>
       <c r="C456" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D456" t="s">
-        <v>1495</v>
+        <v>979</v>
       </c>
       <c r="E456" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F456" t="s">
         <v>5</v>
       </c>
       <c r="G456"/>
       <c r="H456"/>
       <c r="I456"/>
       <c r="J456"/>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>1496</v>
+        <v>980</v>
       </c>
       <c r="B457" t="s">
-        <v>513</v>
+        <v>196</v>
       </c>
       <c r="C457" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D457" t="s">
-        <v>1497</v>
+        <v>981</v>
       </c>
       <c r="E457" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F457" t="s">
         <v>5</v>
       </c>
       <c r="G457"/>
       <c r="H457"/>
       <c r="I457"/>
       <c r="J457"/>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>1496</v>
+        <v>982</v>
       </c>
       <c r="B458" t="s">
-        <v>561</v>
+        <v>32</v>
       </c>
       <c r="C458" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D458" t="s">
-        <v>1498</v>
+        <v>983</v>
       </c>
       <c r="E458" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F458" t="s">
         <v>5</v>
       </c>
       <c r="G458"/>
       <c r="H458"/>
       <c r="I458"/>
       <c r="J458"/>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>1499</v>
+        <v>984</v>
       </c>
       <c r="B459" t="s">
-        <v>1010</v>
+        <v>330</v>
       </c>
       <c r="C459" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D459" t="s">
-        <v>1500</v>
+        <v>985</v>
       </c>
       <c r="E459" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F459" t="s">
         <v>5</v>
       </c>
       <c r="G459"/>
       <c r="H459"/>
       <c r="I459"/>
       <c r="J459"/>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>1501</v>
+        <v>986</v>
       </c>
       <c r="B460" t="s">
-        <v>620</v>
+        <v>64</v>
       </c>
       <c r="C460" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D460" t="s">
-        <v>1502</v>
+        <v>987</v>
       </c>
       <c r="E460" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F460" t="s">
         <v>5</v>
       </c>
       <c r="G460"/>
       <c r="H460"/>
       <c r="I460"/>
       <c r="J460"/>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>1503</v>
+        <v>988</v>
       </c>
       <c r="B461" t="s">
-        <v>592</v>
+        <v>190</v>
       </c>
       <c r="C461" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D461" t="s">
-        <v>1504</v>
+        <v>989</v>
       </c>
       <c r="E461" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F461" t="s">
         <v>5</v>
       </c>
       <c r="G461"/>
       <c r="H461"/>
       <c r="I461"/>
       <c r="J461"/>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>1503</v>
+        <v>990</v>
       </c>
       <c r="B462" t="s">
-        <v>922</v>
+        <v>162</v>
       </c>
       <c r="C462" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D462" t="s">
-        <v>1505</v>
+        <v>991</v>
       </c>
       <c r="E462" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F462" t="s">
         <v>5</v>
       </c>
       <c r="G462"/>
       <c r="H462"/>
       <c r="I462"/>
       <c r="J462"/>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>1506</v>
+        <v>992</v>
       </c>
       <c r="B463" t="s">
-        <v>473</v>
+        <v>38</v>
       </c>
       <c r="C463" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D463" t="s">
-        <v>1507</v>
+        <v>993</v>
       </c>
       <c r="E463" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F463" t="s">
         <v>5</v>
       </c>
       <c r="G463"/>
       <c r="H463"/>
       <c r="I463"/>
       <c r="J463"/>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>1508</v>
+        <v>994</v>
       </c>
       <c r="B464" t="s">
-        <v>483</v>
+        <v>41</v>
       </c>
       <c r="C464" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D464" t="s">
-        <v>1509</v>
+        <v>995</v>
       </c>
       <c r="E464" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F464" t="s">
         <v>5</v>
       </c>
       <c r="G464"/>
       <c r="H464"/>
       <c r="I464"/>
       <c r="J464"/>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>1510</v>
+        <v>996</v>
       </c>
       <c r="B465" t="s">
-        <v>518</v>
+        <v>12</v>
       </c>
       <c r="C465" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D465" t="s">
-        <v>1511</v>
+        <v>997</v>
       </c>
       <c r="E465" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F465" t="s">
         <v>5</v>
       </c>
       <c r="G465"/>
       <c r="H465"/>
       <c r="I465"/>
       <c r="J465"/>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>1512</v>
+        <v>998</v>
       </c>
       <c r="B466" t="s">
-        <v>488</v>
+        <v>95</v>
       </c>
       <c r="C466" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D466" t="s">
-        <v>1513</v>
+        <v>999</v>
       </c>
       <c r="E466" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F466" t="s">
         <v>5</v>
       </c>
       <c r="G466"/>
       <c r="H466"/>
       <c r="I466"/>
       <c r="J466"/>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>1514</v>
+        <v>1000</v>
       </c>
       <c r="B467" t="s">
-        <v>498</v>
+        <v>153</v>
       </c>
       <c r="C467" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D467" t="s">
-        <v>1515</v>
+        <v>1001</v>
       </c>
       <c r="E467" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F467" t="s">
         <v>5</v>
       </c>
       <c r="G467"/>
       <c r="H467"/>
       <c r="I467"/>
       <c r="J467"/>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>1516</v>
+        <v>1002</v>
       </c>
       <c r="B468" t="s">
-        <v>798</v>
+        <v>177</v>
       </c>
       <c r="C468" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D468" t="s">
-        <v>1517</v>
+        <v>1003</v>
       </c>
       <c r="E468" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F468" t="s">
         <v>5</v>
       </c>
       <c r="G468"/>
       <c r="H468"/>
       <c r="I468"/>
       <c r="J468"/>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>1518</v>
+        <v>1004</v>
       </c>
       <c r="B469" t="s">
-        <v>467</v>
+        <v>358</v>
       </c>
       <c r="C469" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D469" t="s">
-        <v>1519</v>
+        <v>1005</v>
       </c>
       <c r="E469" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F469" t="s">
         <v>5</v>
       </c>
       <c r="G469"/>
       <c r="H469"/>
       <c r="I469"/>
       <c r="J469"/>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>1520</v>
+        <v>1006</v>
       </c>
       <c r="B470" t="s">
-        <v>509</v>
+        <v>1</v>
       </c>
       <c r="C470" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D470" t="s">
-        <v>1521</v>
+        <v>1007</v>
       </c>
       <c r="E470" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F470" t="s">
         <v>5</v>
       </c>
       <c r="G470"/>
       <c r="H470"/>
       <c r="I470"/>
       <c r="J470"/>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>1522</v>
+        <v>1008</v>
       </c>
       <c r="B471" t="s">
-        <v>681</v>
+        <v>25</v>
       </c>
       <c r="C471" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D471" t="s">
-        <v>1523</v>
+        <v>1009</v>
       </c>
       <c r="E471" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F471" t="s">
         <v>5</v>
       </c>
       <c r="G471"/>
       <c r="H471"/>
       <c r="I471"/>
       <c r="J471"/>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>1524</v>
+        <v>1010</v>
       </c>
       <c r="B472" t="s">
-        <v>815</v>
+        <v>509</v>
       </c>
       <c r="C472" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D472" t="s">
-        <v>1525</v>
+        <v>1011</v>
       </c>
       <c r="E472" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F472" t="s">
         <v>5</v>
       </c>
       <c r="G472"/>
       <c r="H472"/>
       <c r="I472"/>
       <c r="J472"/>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>1526</v>
+        <v>1012</v>
       </c>
       <c r="B473" t="s">
-        <v>1527</v>
+        <v>182</v>
       </c>
       <c r="C473" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D473" t="s">
-        <v>1528</v>
+        <v>1013</v>
       </c>
       <c r="E473" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F473" t="s">
         <v>5</v>
       </c>
       <c r="G473"/>
       <c r="H473"/>
       <c r="I473"/>
       <c r="J473"/>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>1529</v>
+        <v>1014</v>
       </c>
       <c r="B474" t="s">
-        <v>606</v>
+        <v>763</v>
       </c>
       <c r="C474" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D474" t="s">
-        <v>1530</v>
+        <v>1015</v>
       </c>
       <c r="E474" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F474" t="s">
         <v>5</v>
       </c>
       <c r="G474"/>
       <c r="H474"/>
       <c r="I474"/>
       <c r="J474"/>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>1531</v>
+        <v>1016</v>
       </c>
       <c r="B475" t="s">
-        <v>478</v>
+        <v>18</v>
       </c>
       <c r="C475" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D475" t="s">
-        <v>1532</v>
+        <v>1017</v>
       </c>
       <c r="E475" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F475" t="s">
         <v>5</v>
       </c>
       <c r="G475"/>
       <c r="H475"/>
       <c r="I475"/>
       <c r="J475"/>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>1533</v>
+        <v>1018</v>
       </c>
       <c r="B476" t="s">
-        <v>1534</v>
+        <v>784</v>
       </c>
       <c r="C476" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D476" t="s">
-        <v>1535</v>
+        <v>1019</v>
       </c>
       <c r="E476" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F476" t="s">
         <v>5</v>
       </c>
       <c r="G476"/>
       <c r="H476"/>
       <c r="I476"/>
       <c r="J476"/>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>1536</v>
+        <v>1020</v>
       </c>
       <c r="B477" t="s">
-        <v>493</v>
+        <v>193</v>
       </c>
       <c r="C477" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D477" t="s">
-        <v>1537</v>
+        <v>1021</v>
       </c>
       <c r="E477" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F477" t="s">
         <v>5</v>
       </c>
       <c r="G477"/>
       <c r="H477"/>
       <c r="I477"/>
       <c r="J477"/>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>1538</v>
+        <v>1022</v>
       </c>
       <c r="B478" t="s">
-        <v>1539</v>
+        <v>345</v>
       </c>
       <c r="C478" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D478" t="s">
-        <v>1540</v>
+        <v>1023</v>
       </c>
       <c r="E478" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F478" t="s">
         <v>5</v>
       </c>
       <c r="G478"/>
       <c r="H478"/>
       <c r="I478"/>
       <c r="J478"/>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>1541</v>
+        <v>1024</v>
       </c>
       <c r="B479" t="s">
-        <v>533</v>
+        <v>38</v>
       </c>
       <c r="C479" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D479" t="s">
-        <v>1542</v>
+        <v>1025</v>
       </c>
       <c r="E479" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F479" t="s">
         <v>5</v>
       </c>
       <c r="G479"/>
       <c r="H479"/>
       <c r="I479"/>
       <c r="J479"/>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>1543</v>
+        <v>1026</v>
       </c>
       <c r="B480" t="s">
-        <v>513</v>
+        <v>92</v>
       </c>
       <c r="C480" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D480" t="s">
-        <v>1544</v>
+        <v>1027</v>
       </c>
       <c r="E480" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F480" t="s">
         <v>5</v>
       </c>
       <c r="G480"/>
       <c r="H480"/>
       <c r="I480"/>
       <c r="J480"/>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>1545</v>
+        <v>1028</v>
       </c>
       <c r="B481" t="s">
-        <v>513</v>
+        <v>312</v>
       </c>
       <c r="C481" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D481" t="s">
-        <v>1546</v>
+        <v>1029</v>
       </c>
       <c r="E481" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F481" t="s">
         <v>5</v>
       </c>
       <c r="G481"/>
       <c r="H481"/>
       <c r="I481"/>
       <c r="J481"/>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>1547</v>
+        <v>1030</v>
       </c>
       <c r="B482" t="s">
-        <v>561</v>
+        <v>47</v>
       </c>
       <c r="C482" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D482" t="s">
-        <v>1548</v>
+        <v>1031</v>
       </c>
       <c r="E482" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F482" t="s">
         <v>5</v>
       </c>
       <c r="G482"/>
       <c r="H482"/>
       <c r="I482"/>
       <c r="J482"/>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>1549</v>
+        <v>1032</v>
       </c>
       <c r="B483" t="s">
-        <v>798</v>
+        <v>165</v>
       </c>
       <c r="C483" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D483" t="s">
-        <v>1550</v>
+        <v>1033</v>
       </c>
       <c r="E483" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F483" t="s">
         <v>5</v>
       </c>
       <c r="G483"/>
       <c r="H483"/>
       <c r="I483"/>
       <c r="J483"/>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>1551</v>
+        <v>1034</v>
       </c>
       <c r="B484" t="s">
-        <v>650</v>
+        <v>21</v>
       </c>
       <c r="C484" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D484" t="s">
-        <v>1552</v>
+        <v>1035</v>
       </c>
       <c r="E484" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F484" t="s">
         <v>5</v>
       </c>
       <c r="G484"/>
       <c r="H484"/>
       <c r="I484"/>
       <c r="J484"/>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>1553</v>
+        <v>1036</v>
       </c>
       <c r="B485" t="s">
-        <v>922</v>
+        <v>41</v>
       </c>
       <c r="C485" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D485" t="s">
-        <v>1554</v>
+        <v>1037</v>
       </c>
       <c r="E485" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F485" t="s">
         <v>5</v>
       </c>
       <c r="G485"/>
       <c r="H485"/>
       <c r="I485"/>
       <c r="J485"/>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>1555</v>
+        <v>1038</v>
       </c>
       <c r="B486" t="s">
-        <v>1556</v>
+        <v>114</v>
       </c>
       <c r="C486" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D486" t="s">
-        <v>1557</v>
+        <v>1039</v>
       </c>
       <c r="E486" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F486" t="s">
         <v>5</v>
       </c>
       <c r="G486"/>
       <c r="H486"/>
       <c r="I486"/>
       <c r="J486"/>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>1558</v>
+        <v>1038</v>
       </c>
       <c r="B487" t="s">
-        <v>581</v>
+        <v>44</v>
       </c>
       <c r="C487" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D487" t="s">
-        <v>1559</v>
+        <v>1040</v>
       </c>
       <c r="E487" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F487" t="s">
         <v>5</v>
       </c>
       <c r="G487"/>
       <c r="H487"/>
       <c r="I487"/>
       <c r="J487"/>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>1560</v>
+        <v>1041</v>
       </c>
       <c r="B488" t="s">
-        <v>597</v>
+        <v>72</v>
       </c>
       <c r="C488" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D488" t="s">
-        <v>1561</v>
+        <v>1042</v>
       </c>
       <c r="E488" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F488" t="s">
         <v>5</v>
       </c>
       <c r="G488"/>
       <c r="H488"/>
       <c r="I488"/>
       <c r="J488"/>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>1562</v>
+        <v>1043</v>
       </c>
       <c r="B489" t="s">
-        <v>462</v>
+        <v>95</v>
       </c>
       <c r="C489" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D489" t="s">
-        <v>1563</v>
+        <v>1044</v>
       </c>
       <c r="E489" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F489" t="s">
         <v>5</v>
       </c>
       <c r="G489"/>
       <c r="H489"/>
       <c r="I489"/>
       <c r="J489"/>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>1564</v>
+        <v>1045</v>
       </c>
       <c r="B490" t="s">
-        <v>681</v>
+        <v>7</v>
       </c>
       <c r="C490" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D490" t="s">
-        <v>1565</v>
+        <v>1046</v>
       </c>
       <c r="E490" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F490" t="s">
         <v>5</v>
       </c>
       <c r="G490"/>
       <c r="H490"/>
       <c r="I490"/>
       <c r="J490"/>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>1566</v>
+        <v>1047</v>
       </c>
       <c r="B491" t="s">
-        <v>791</v>
+        <v>358</v>
       </c>
       <c r="C491" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D491" t="s">
-        <v>1567</v>
+        <v>1048</v>
       </c>
       <c r="E491" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F491" t="s">
         <v>5</v>
       </c>
       <c r="G491"/>
       <c r="H491"/>
       <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>1568</v>
+        <v>1049</v>
       </c>
       <c r="B492" t="s">
-        <v>1569</v>
+        <v>131</v>
       </c>
       <c r="C492" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D492" t="s">
-        <v>1570</v>
+        <v>1050</v>
       </c>
       <c r="E492" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F492" t="s">
         <v>5</v>
       </c>
       <c r="G492"/>
       <c r="H492"/>
       <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>1571</v>
+        <v>1051</v>
       </c>
       <c r="B493" t="s">
-        <v>1572</v>
+        <v>177</v>
       </c>
       <c r="C493" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D493" t="s">
-        <v>1573</v>
+        <v>1052</v>
       </c>
       <c r="E493" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F493" t="s">
         <v>5</v>
       </c>
       <c r="G493"/>
       <c r="H493"/>
       <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>1574</v>
+        <v>1053</v>
       </c>
       <c r="B494" t="s">
-        <v>1575</v>
+        <v>168</v>
       </c>
       <c r="C494" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D494" t="s">
-        <v>1576</v>
+        <v>1054</v>
       </c>
       <c r="E494" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F494" t="s">
         <v>5</v>
       </c>
       <c r="G494"/>
       <c r="H494"/>
       <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>1577</v>
+        <v>1055</v>
       </c>
       <c r="B495" t="s">
-        <v>493</v>
+        <v>54</v>
       </c>
       <c r="C495" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D495" t="s">
-        <v>1578</v>
+        <v>1056</v>
       </c>
       <c r="E495" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F495" t="s">
         <v>5</v>
       </c>
       <c r="G495"/>
       <c r="H495"/>
       <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>1579</v>
+        <v>1057</v>
       </c>
       <c r="B496" t="s">
-        <v>708</v>
+        <v>86</v>
       </c>
       <c r="C496" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D496" t="s">
-        <v>1580</v>
+        <v>1058</v>
       </c>
       <c r="E496" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F496" t="s">
         <v>5</v>
       </c>
       <c r="G496"/>
       <c r="H496"/>
       <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>1581</v>
+        <v>1059</v>
       </c>
       <c r="B497" t="s">
-        <v>533</v>
+        <v>18</v>
       </c>
       <c r="C497" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D497" t="s">
-        <v>1582</v>
+        <v>1060</v>
       </c>
       <c r="E497" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F497" t="s">
         <v>5</v>
       </c>
       <c r="G497"/>
       <c r="H497"/>
       <c r="I497"/>
       <c r="J497"/>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>1583</v>
+        <v>1061</v>
       </c>
       <c r="B498" t="s">
-        <v>561</v>
+        <v>693</v>
       </c>
       <c r="C498" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D498" t="s">
-        <v>1584</v>
+        <v>1062</v>
       </c>
       <c r="E498" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F498" t="s">
         <v>5</v>
       </c>
       <c r="G498"/>
       <c r="H498"/>
       <c r="I498"/>
       <c r="J498"/>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>1585</v>
+        <v>1063</v>
       </c>
       <c r="B499" t="s">
-        <v>620</v>
+        <v>89</v>
       </c>
       <c r="C499" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D499" t="s">
-        <v>1586</v>
+        <v>1064</v>
       </c>
       <c r="E499" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F499" t="s">
         <v>5</v>
       </c>
       <c r="G499"/>
       <c r="H499"/>
       <c r="I499"/>
       <c r="J499"/>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>1587</v>
+        <v>1065</v>
       </c>
       <c r="B500" t="s">
-        <v>467</v>
+        <v>81</v>
       </c>
       <c r="C500" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D500" t="s">
-        <v>1588</v>
+        <v>1066</v>
       </c>
       <c r="E500" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F500" t="s">
         <v>5</v>
       </c>
       <c r="G500"/>
       <c r="H500"/>
       <c r="I500"/>
       <c r="J500"/>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>1589</v>
+        <v>1067</v>
       </c>
       <c r="B501" t="s">
-        <v>473</v>
+        <v>21</v>
       </c>
       <c r="C501" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D501" t="s">
-        <v>1590</v>
+        <v>1068</v>
       </c>
       <c r="E501" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F501" t="s">
         <v>5</v>
       </c>
       <c r="G501"/>
       <c r="H501"/>
       <c r="I501"/>
       <c r="J501"/>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>1591</v>
+        <v>1069</v>
       </c>
       <c r="B502" t="s">
-        <v>478</v>
+        <v>64</v>
       </c>
       <c r="C502" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D502" t="s">
-        <v>1592</v>
+        <v>1070</v>
       </c>
       <c r="E502" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F502" t="s">
         <v>5</v>
       </c>
       <c r="G502"/>
       <c r="H502"/>
       <c r="I502"/>
       <c r="J502"/>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>1593</v>
+        <v>1071</v>
       </c>
       <c r="B503" t="s">
-        <v>483</v>
+        <v>190</v>
       </c>
       <c r="C503" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D503" t="s">
-        <v>1594</v>
+        <v>1072</v>
       </c>
       <c r="E503" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F503" t="s">
         <v>5</v>
       </c>
       <c r="G503"/>
       <c r="H503"/>
       <c r="I503"/>
       <c r="J503"/>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>1595</v>
+        <v>1073</v>
       </c>
       <c r="B504" t="s">
-        <v>518</v>
+        <v>32</v>
       </c>
       <c r="C504" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D504" t="s">
-        <v>1596</v>
+        <v>1074</v>
       </c>
       <c r="E504" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F504" t="s">
         <v>5</v>
       </c>
       <c r="G504"/>
       <c r="H504"/>
       <c r="I504"/>
       <c r="J504"/>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>1595</v>
+        <v>1075</v>
       </c>
       <c r="B505" t="s">
-        <v>488</v>
+        <v>38</v>
       </c>
       <c r="C505" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D505" t="s">
-        <v>1597</v>
+        <v>1076</v>
       </c>
       <c r="E505" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F505" t="s">
         <v>5</v>
       </c>
       <c r="G505"/>
       <c r="H505"/>
       <c r="I505"/>
       <c r="J505"/>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>1598</v>
+        <v>1077</v>
       </c>
       <c r="B506" t="s">
-        <v>1309</v>
+        <v>345</v>
       </c>
       <c r="C506" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D506" t="s">
-        <v>1599</v>
+        <v>1078</v>
       </c>
       <c r="E506" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F506" t="s">
         <v>5</v>
       </c>
       <c r="G506"/>
       <c r="H506"/>
       <c r="I506"/>
       <c r="J506"/>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>1600</v>
+        <v>1079</v>
       </c>
       <c r="B507" t="s">
-        <v>1534</v>
+        <v>44</v>
       </c>
       <c r="C507" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D507" t="s">
-        <v>1601</v>
+        <v>1080</v>
       </c>
       <c r="E507" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F507" t="s">
         <v>5</v>
       </c>
       <c r="G507"/>
       <c r="H507"/>
       <c r="I507"/>
       <c r="J507"/>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>1602</v>
+        <v>1081</v>
       </c>
       <c r="B508" t="s">
-        <v>493</v>
+        <v>18</v>
       </c>
       <c r="C508" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D508" t="s">
-        <v>1603</v>
+        <v>1082</v>
       </c>
       <c r="E508" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F508" t="s">
         <v>5</v>
       </c>
       <c r="G508"/>
       <c r="H508"/>
       <c r="I508"/>
       <c r="J508"/>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>1604</v>
+        <v>1083</v>
       </c>
       <c r="B509" t="s">
-        <v>509</v>
+        <v>72</v>
       </c>
       <c r="C509" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D509" t="s">
-        <v>1605</v>
+        <v>1084</v>
       </c>
       <c r="E509" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F509" t="s">
         <v>5</v>
       </c>
       <c r="G509"/>
       <c r="H509"/>
       <c r="I509"/>
       <c r="J509"/>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>1606</v>
+        <v>1085</v>
       </c>
       <c r="B510" t="s">
-        <v>961</v>
+        <v>1</v>
       </c>
       <c r="C510" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D510" t="s">
-        <v>1607</v>
+        <v>1086</v>
       </c>
       <c r="E510" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F510" t="s">
         <v>5</v>
       </c>
       <c r="G510"/>
       <c r="H510"/>
       <c r="I510"/>
       <c r="J510"/>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>1608</v>
+        <v>1085</v>
       </c>
       <c r="B511" t="s">
-        <v>1527</v>
+        <v>177</v>
       </c>
       <c r="C511" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D511" t="s">
-        <v>1609</v>
+        <v>1087</v>
       </c>
       <c r="E511" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F511" t="s">
         <v>5</v>
       </c>
       <c r="G511"/>
       <c r="H511"/>
       <c r="I511"/>
       <c r="J511"/>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>1610</v>
+        <v>1088</v>
       </c>
       <c r="B512" t="s">
-        <v>1539</v>
+        <v>47</v>
       </c>
       <c r="C512" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D512" t="s">
-        <v>1611</v>
+        <v>1089</v>
       </c>
       <c r="E512" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F512" t="s">
         <v>5</v>
       </c>
       <c r="G512"/>
       <c r="H512"/>
       <c r="I512"/>
       <c r="J512"/>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>1612</v>
+        <v>1090</v>
       </c>
       <c r="B513" t="s">
-        <v>498</v>
+        <v>137</v>
       </c>
       <c r="C513" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D513" t="s">
-        <v>1613</v>
+        <v>1091</v>
       </c>
       <c r="E513" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F513" t="s">
         <v>5</v>
       </c>
       <c r="G513"/>
       <c r="H513"/>
       <c r="I513"/>
       <c r="J513"/>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>1614</v>
+        <v>1092</v>
       </c>
       <c r="B514" t="s">
-        <v>681</v>
+        <v>25</v>
       </c>
       <c r="C514" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D514" t="s">
-        <v>1615</v>
+        <v>1093</v>
       </c>
       <c r="E514" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F514" t="s">
         <v>5</v>
       </c>
       <c r="G514"/>
       <c r="H514"/>
       <c r="I514"/>
       <c r="J514"/>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>1616</v>
+        <v>1094</v>
       </c>
       <c r="B515" t="s">
-        <v>1617</v>
+        <v>509</v>
       </c>
       <c r="C515" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D515" t="s">
-        <v>1618</v>
+        <v>1095</v>
       </c>
       <c r="E515" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F515" t="s">
         <v>5</v>
       </c>
       <c r="G515"/>
       <c r="H515"/>
       <c r="I515"/>
       <c r="J515"/>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>1619</v>
+        <v>1096</v>
       </c>
       <c r="B516" t="s">
-        <v>1010</v>
+        <v>182</v>
       </c>
       <c r="C516" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D516" t="s">
-        <v>1620</v>
+        <v>1097</v>
       </c>
       <c r="E516" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F516" t="s">
         <v>5</v>
       </c>
       <c r="G516"/>
       <c r="H516"/>
       <c r="I516"/>
       <c r="J516"/>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>1621</v>
+        <v>1098</v>
       </c>
       <c r="B517" t="s">
-        <v>922</v>
+        <v>76</v>
       </c>
       <c r="C517" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D517" t="s">
-        <v>1622</v>
+        <v>1099</v>
       </c>
       <c r="E517" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F517" t="s">
         <v>5</v>
       </c>
       <c r="G517"/>
       <c r="H517"/>
       <c r="I517"/>
       <c r="J517"/>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>1623</v>
+        <v>1100</v>
       </c>
       <c r="B518" t="s">
-        <v>533</v>
+        <v>128</v>
       </c>
       <c r="C518" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D518" t="s">
-        <v>1624</v>
+        <v>1101</v>
       </c>
       <c r="E518" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F518" t="s">
         <v>5</v>
       </c>
       <c r="G518"/>
       <c r="H518"/>
       <c r="I518"/>
       <c r="J518"/>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>1625</v>
+        <v>1102</v>
       </c>
       <c r="B519" t="s">
-        <v>1575</v>
+        <v>193</v>
       </c>
       <c r="C519" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D519" t="s">
-        <v>1626</v>
+        <v>1103</v>
       </c>
       <c r="E519" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F519" t="s">
         <v>5</v>
       </c>
       <c r="G519"/>
       <c r="H519"/>
       <c r="I519"/>
       <c r="J519"/>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>1627</v>
+        <v>1104</v>
       </c>
       <c r="B520" t="s">
-        <v>513</v>
+        <v>165</v>
       </c>
       <c r="C520" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D520" t="s">
-        <v>1628</v>
+        <v>1105</v>
       </c>
       <c r="E520" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F520" t="s">
         <v>5</v>
       </c>
       <c r="G520"/>
       <c r="H520"/>
       <c r="I520"/>
       <c r="J520"/>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>1629</v>
+        <v>1106</v>
       </c>
       <c r="B521" t="s">
-        <v>606</v>
+        <v>92</v>
       </c>
       <c r="C521" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D521" t="s">
-        <v>1630</v>
+        <v>1107</v>
       </c>
       <c r="E521" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F521" t="s">
         <v>5</v>
       </c>
       <c r="G521"/>
       <c r="H521"/>
       <c r="I521"/>
       <c r="J521"/>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>1631</v>
+        <v>1108</v>
       </c>
       <c r="B522" t="s">
-        <v>755</v>
+        <v>312</v>
       </c>
       <c r="C522" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D522" t="s">
-        <v>1632</v>
+        <v>1109</v>
       </c>
       <c r="E522" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F522" t="s">
         <v>5</v>
       </c>
       <c r="G522"/>
       <c r="H522"/>
       <c r="I522"/>
       <c r="J522"/>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>1633</v>
+        <v>1110</v>
       </c>
       <c r="B523" t="s">
-        <v>1007</v>
+        <v>358</v>
       </c>
       <c r="C523" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D523" t="s">
-        <v>1634</v>
+        <v>1111</v>
       </c>
       <c r="E523" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F523" t="s">
         <v>5</v>
       </c>
       <c r="G523"/>
       <c r="H523"/>
       <c r="I523"/>
       <c r="J523"/>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>1635</v>
+        <v>1112</v>
       </c>
       <c r="B524" t="s">
-        <v>708</v>
+        <v>142</v>
       </c>
       <c r="C524" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D524" t="s">
-        <v>1636</v>
+        <v>1113</v>
       </c>
       <c r="E524" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F524" t="s">
         <v>5</v>
       </c>
       <c r="G524"/>
       <c r="H524"/>
       <c r="I524"/>
       <c r="J524"/>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>1637</v>
+        <v>1114</v>
       </c>
       <c r="B525" t="s">
-        <v>576</v>
+        <v>114</v>
       </c>
       <c r="C525" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D525" t="s">
-        <v>1638</v>
+        <v>1115</v>
       </c>
       <c r="E525" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F525" t="s">
         <v>5</v>
       </c>
       <c r="G525"/>
       <c r="H525"/>
       <c r="I525"/>
       <c r="J525"/>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>1639</v>
+        <v>1116</v>
       </c>
       <c r="B526" t="s">
-        <v>581</v>
+        <v>95</v>
       </c>
       <c r="C526" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D526" t="s">
-        <v>1640</v>
+        <v>1117</v>
       </c>
       <c r="E526" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F526" t="s">
         <v>5</v>
       </c>
       <c r="G526"/>
       <c r="H526"/>
       <c r="I526"/>
       <c r="J526"/>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>1641</v>
+        <v>1118</v>
       </c>
       <c r="B527" t="s">
-        <v>725</v>
+        <v>18</v>
       </c>
       <c r="C527" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D527" t="s">
-        <v>1642</v>
+        <v>1119</v>
       </c>
       <c r="E527" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F527" t="s">
         <v>5</v>
       </c>
       <c r="G527"/>
       <c r="H527"/>
       <c r="I527"/>
       <c r="J527"/>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>1643</v>
+        <v>1120</v>
       </c>
       <c r="B528" t="s">
-        <v>597</v>
+        <v>1</v>
       </c>
       <c r="C528" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D528" t="s">
-        <v>1644</v>
+        <v>1121</v>
       </c>
       <c r="E528" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F528" t="s">
         <v>5</v>
       </c>
       <c r="G528"/>
       <c r="H528"/>
       <c r="I528"/>
       <c r="J528"/>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>1645</v>
+        <v>1122</v>
       </c>
       <c r="B529" t="s">
-        <v>528</v>
+        <v>162</v>
       </c>
       <c r="C529" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D529" t="s">
-        <v>1646</v>
+        <v>1123</v>
       </c>
       <c r="E529" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F529" t="s">
         <v>5</v>
       </c>
       <c r="G529"/>
       <c r="H529"/>
       <c r="I529"/>
       <c r="J529"/>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>1647</v>
+        <v>1124</v>
       </c>
       <c r="B530" t="s">
-        <v>1282</v>
+        <v>157</v>
       </c>
       <c r="C530" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D530" t="s">
-        <v>1648</v>
+        <v>1125</v>
       </c>
       <c r="E530" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F530" t="s">
         <v>5</v>
       </c>
       <c r="G530"/>
       <c r="H530"/>
       <c r="I530"/>
       <c r="J530"/>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>1649</v>
+        <v>1126</v>
       </c>
       <c r="B531" t="s">
-        <v>681</v>
+        <v>185</v>
       </c>
       <c r="C531" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D531" t="s">
-        <v>1650</v>
+        <v>1127</v>
       </c>
       <c r="E531" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F531" t="s">
         <v>5</v>
       </c>
       <c r="G531"/>
       <c r="H531"/>
       <c r="I531"/>
       <c r="J531"/>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>1651</v>
+        <v>1128</v>
       </c>
       <c r="B532" t="s">
-        <v>791</v>
+        <v>196</v>
       </c>
       <c r="C532" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D532" t="s">
-        <v>1652</v>
+        <v>1129</v>
       </c>
       <c r="E532" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F532" t="s">
         <v>5</v>
       </c>
       <c r="G532"/>
       <c r="H532"/>
       <c r="I532"/>
       <c r="J532"/>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>1653</v>
+        <v>1130</v>
       </c>
       <c r="B533" t="s">
-        <v>1569</v>
+        <v>168</v>
       </c>
       <c r="C533" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D533" t="s">
-        <v>1654</v>
+        <v>1131</v>
       </c>
       <c r="E533" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F533" t="s">
         <v>5</v>
       </c>
       <c r="G533"/>
       <c r="H533"/>
       <c r="I533"/>
       <c r="J533"/>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>1655</v>
+        <v>1132</v>
       </c>
       <c r="B534" t="s">
-        <v>1572</v>
+        <v>76</v>
       </c>
       <c r="C534" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D534" t="s">
-        <v>1656</v>
+        <v>1133</v>
       </c>
       <c r="E534" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F534" t="s">
         <v>5</v>
       </c>
       <c r="G534"/>
       <c r="H534"/>
       <c r="I534"/>
       <c r="J534"/>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>1657</v>
+        <v>1134</v>
       </c>
       <c r="B535" t="s">
-        <v>493</v>
+        <v>54</v>
       </c>
       <c r="C535" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D535" t="s">
-        <v>1658</v>
+        <v>1135</v>
       </c>
       <c r="E535" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F535" t="s">
         <v>5</v>
       </c>
       <c r="G535"/>
       <c r="H535"/>
       <c r="I535"/>
       <c r="J535"/>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>1659</v>
+        <v>1136</v>
       </c>
       <c r="B536" t="s">
-        <v>493</v>
+        <v>345</v>
       </c>
       <c r="C536" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D536" t="s">
-        <v>1660</v>
+        <v>1137</v>
       </c>
       <c r="E536" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F536" t="s">
         <v>5</v>
       </c>
       <c r="G536"/>
       <c r="H536"/>
       <c r="I536"/>
       <c r="J536"/>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>1661</v>
+        <v>1138</v>
       </c>
       <c r="B537" t="s">
-        <v>620</v>
+        <v>81</v>
       </c>
       <c r="C537" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D537" t="s">
-        <v>1662</v>
+        <v>1139</v>
       </c>
       <c r="E537" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F537" t="s">
         <v>5</v>
       </c>
       <c r="G537"/>
       <c r="H537"/>
       <c r="I537"/>
       <c r="J537"/>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>1663</v>
+        <v>1140</v>
       </c>
       <c r="B538" t="s">
-        <v>798</v>
+        <v>86</v>
       </c>
       <c r="C538" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D538" t="s">
-        <v>1664</v>
+        <v>1141</v>
       </c>
       <c r="E538" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F538" t="s">
         <v>5</v>
       </c>
       <c r="G538"/>
       <c r="H538"/>
       <c r="I538"/>
       <c r="J538"/>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>1665</v>
+        <v>1142</v>
       </c>
       <c r="B539" t="s">
-        <v>1539</v>
+        <v>64</v>
       </c>
       <c r="C539" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D539" t="s">
-        <v>1666</v>
+        <v>1143</v>
       </c>
       <c r="E539" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F539" t="s">
         <v>5</v>
       </c>
       <c r="G539"/>
       <c r="H539"/>
       <c r="I539"/>
       <c r="J539"/>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>1667</v>
+        <v>1144</v>
       </c>
       <c r="B540" t="s">
-        <v>961</v>
+        <v>190</v>
       </c>
       <c r="C540" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D540" t="s">
-        <v>1668</v>
+        <v>1145</v>
       </c>
       <c r="E540" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F540" t="s">
         <v>5</v>
       </c>
       <c r="G540"/>
       <c r="H540"/>
       <c r="I540"/>
       <c r="J540"/>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>1669</v>
+        <v>1146</v>
       </c>
       <c r="B541" t="s">
-        <v>606</v>
+        <v>98</v>
       </c>
       <c r="C541" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D541" t="s">
-        <v>1670</v>
+        <v>1147</v>
       </c>
       <c r="E541" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F541" t="s">
         <v>5</v>
       </c>
       <c r="G541"/>
       <c r="H541"/>
       <c r="I541"/>
       <c r="J541"/>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>1671</v>
+        <v>1148</v>
       </c>
       <c r="B542" t="s">
-        <v>533</v>
+        <v>89</v>
       </c>
       <c r="C542" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D542" t="s">
-        <v>1672</v>
+        <v>1149</v>
       </c>
       <c r="E542" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F542" t="s">
         <v>5</v>
       </c>
       <c r="G542"/>
       <c r="H542"/>
       <c r="I542"/>
       <c r="J542"/>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>1673</v>
+        <v>1150</v>
       </c>
       <c r="B543" t="s">
-        <v>815</v>
+        <v>38</v>
       </c>
       <c r="C543" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D543" t="s">
-        <v>1674</v>
+        <v>1151</v>
       </c>
       <c r="E543" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F543" t="s">
         <v>5</v>
       </c>
       <c r="G543"/>
       <c r="H543"/>
       <c r="I543"/>
       <c r="J543"/>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>1675</v>
+        <v>1152</v>
       </c>
       <c r="B544" t="s">
-        <v>1309</v>
+        <v>330</v>
       </c>
       <c r="C544" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D544" t="s">
-        <v>1676</v>
+        <v>1153</v>
       </c>
       <c r="E544" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F544" t="s">
         <v>5</v>
       </c>
       <c r="G544"/>
       <c r="H544"/>
       <c r="I544"/>
       <c r="J544"/>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>1677</v>
+        <v>1154</v>
       </c>
       <c r="B545" t="s">
-        <v>650</v>
+        <v>41</v>
       </c>
       <c r="C545" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D545" t="s">
-        <v>1678</v>
+        <v>1155</v>
       </c>
       <c r="E545" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F545" t="s">
         <v>5</v>
       </c>
       <c r="G545"/>
       <c r="H545"/>
       <c r="I545"/>
       <c r="J545"/>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>1679</v>
+        <v>1156</v>
       </c>
       <c r="B546" t="s">
-        <v>467</v>
+        <v>203</v>
       </c>
       <c r="C546" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D546" t="s">
-        <v>1680</v>
+        <v>1157</v>
       </c>
       <c r="E546" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F546" t="s">
         <v>5</v>
       </c>
       <c r="G546"/>
       <c r="H546"/>
       <c r="I546"/>
       <c r="J546"/>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>1681</v>
+        <v>1158</v>
       </c>
       <c r="B547" t="s">
-        <v>467</v>
+        <v>1</v>
       </c>
       <c r="C547" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D547" t="s">
-        <v>1682</v>
+        <v>1159</v>
       </c>
       <c r="E547" t="s">
-        <v>994</v>
+        <v>4</v>
       </c>
       <c r="F547" t="s">
         <v>5</v>
       </c>
       <c r="G547"/>
       <c r="H547"/>
       <c r="I547"/>
       <c r="J547"/>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>1683</v>
+        <v>1160</v>
       </c>
       <c r="B548" t="s">
-        <v>483</v>
+        <v>238</v>
       </c>
       <c r="C548" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D548" t="s">
-        <v>1684</v>
+        <v>1161</v>
       </c>
       <c r="E548" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F548" t="s">
         <v>5</v>
       </c>
       <c r="G548"/>
       <c r="H548"/>
       <c r="I548"/>
       <c r="J548"/>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>1685</v>
+        <v>1162</v>
       </c>
       <c r="B549" t="s">
-        <v>518</v>
+        <v>162</v>
       </c>
       <c r="C549" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D549" t="s">
-        <v>1686</v>
+        <v>1163</v>
       </c>
       <c r="E549" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F549" t="s">
         <v>5</v>
       </c>
       <c r="G549"/>
       <c r="H549"/>
       <c r="I549"/>
       <c r="J549"/>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>1687</v>
+        <v>1164</v>
       </c>
       <c r="B550" t="s">
-        <v>498</v>
+        <v>114</v>
       </c>
       <c r="C550" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D550" t="s">
-        <v>1688</v>
+        <v>1165</v>
       </c>
       <c r="E550" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F550" t="s">
         <v>5</v>
       </c>
       <c r="G550"/>
       <c r="H550"/>
       <c r="I550"/>
       <c r="J550"/>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>1689</v>
+        <v>1166</v>
       </c>
       <c r="B551" t="s">
-        <v>493</v>
+        <v>177</v>
       </c>
       <c r="C551" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D551" t="s">
-        <v>1690</v>
+        <v>1167</v>
       </c>
       <c r="E551" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F551" t="s">
         <v>5</v>
       </c>
       <c r="G551"/>
       <c r="H551"/>
       <c r="I551"/>
       <c r="J551"/>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>1691</v>
+        <v>1168</v>
       </c>
       <c r="B552" t="s">
-        <v>1534</v>
+        <v>157</v>
       </c>
       <c r="C552" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D552" t="s">
-        <v>1692</v>
+        <v>1169</v>
       </c>
       <c r="E552" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F552" t="s">
         <v>5</v>
       </c>
       <c r="G552"/>
       <c r="H552"/>
       <c r="I552"/>
       <c r="J552"/>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>1693</v>
+        <v>1170</v>
       </c>
       <c r="B553" t="s">
-        <v>509</v>
+        <v>76</v>
       </c>
       <c r="C553" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D553" t="s">
-        <v>1694</v>
+        <v>1171</v>
       </c>
       <c r="E553" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F553" t="s">
         <v>5</v>
       </c>
       <c r="G553"/>
       <c r="H553"/>
       <c r="I553"/>
       <c r="J553"/>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>1695</v>
+        <v>1172</v>
       </c>
       <c r="B554" t="s">
-        <v>561</v>
+        <v>185</v>
       </c>
       <c r="C554" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D554" t="s">
-        <v>1696</v>
+        <v>1173</v>
       </c>
       <c r="E554" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F554" t="s">
         <v>5</v>
       </c>
       <c r="G554"/>
       <c r="H554"/>
       <c r="I554"/>
       <c r="J554"/>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>1697</v>
+        <v>1174</v>
       </c>
       <c r="B555" t="s">
-        <v>1527</v>
+        <v>32</v>
       </c>
       <c r="C555" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D555" t="s">
-        <v>1698</v>
+        <v>1175</v>
       </c>
       <c r="E555" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F555" t="s">
         <v>5</v>
       </c>
       <c r="G555"/>
       <c r="H555"/>
       <c r="I555"/>
       <c r="J555"/>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>1699</v>
+        <v>1176</v>
       </c>
       <c r="B556" t="s">
-        <v>1617</v>
+        <v>59</v>
       </c>
       <c r="C556" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D556" t="s">
-        <v>1700</v>
+        <v>1177</v>
       </c>
       <c r="E556" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F556" t="s">
         <v>5</v>
       </c>
       <c r="G556"/>
       <c r="H556"/>
       <c r="I556"/>
       <c r="J556"/>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>1701</v>
+        <v>1178</v>
       </c>
       <c r="B557" t="s">
-        <v>488</v>
+        <v>47</v>
       </c>
       <c r="C557" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D557" t="s">
-        <v>1702</v>
+        <v>1179</v>
       </c>
       <c r="E557" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F557" t="s">
         <v>5</v>
       </c>
       <c r="G557"/>
       <c r="H557"/>
       <c r="I557"/>
       <c r="J557"/>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>1703</v>
+        <v>1180</v>
       </c>
       <c r="B558" t="s">
-        <v>681</v>
+        <v>25</v>
       </c>
       <c r="C558" t="s">
-        <v>434</v>
+        <v>2</v>
       </c>
       <c r="D558" t="s">
-        <v>1704</v>
+        <v>1181</v>
       </c>
       <c r="E558" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="F558" t="s">
         <v>5</v>
       </c>
       <c r="G558"/>
       <c r="H558"/>
       <c r="I558"/>
       <c r="J558"/>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>1705</v>
+        <v>1182</v>
       </c>
       <c r="B559" t="s">
-        <v>462</v>
+        <v>509</v>
       </c>
       <c r="C559" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D559" t="s">
-        <v>1706</v>
+        <v>1183</v>
       </c>
       <c r="E559" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F559" t="s">
         <v>5</v>
       </c>
       <c r="G559"/>
       <c r="H559"/>
       <c r="I559"/>
       <c r="J559"/>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>1707</v>
+        <v>1184</v>
       </c>
       <c r="B560" t="s">
-        <v>615</v>
+        <v>72</v>
       </c>
       <c r="C560" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="D560" t="s">
-        <v>1708</v>
+        <v>1185</v>
       </c>
       <c r="E560" t="s">
-        <v>994</v>
+        <v>10</v>
       </c>
       <c r="F560" t="s">
         <v>5</v>
       </c>
       <c r="G560"/>
       <c r="H560"/>
       <c r="I560"/>
       <c r="J560"/>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>1709</v>
+        <v>1186</v>
       </c>
       <c r="B561" t="s">
-        <v>1539</v>
+        <v>182</v>
       </c>
       <c r="C561" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D561" t="s">
-        <v>1710</v>
+        <v>1187</v>
       </c>
       <c r="E561" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F561" t="s">
         <v>5</v>
       </c>
       <c r="G561"/>
       <c r="H561"/>
       <c r="I561"/>
       <c r="J561"/>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>1711</v>
+        <v>1188</v>
       </c>
       <c r="B562" t="s">
-        <v>453</v>
+        <v>128</v>
       </c>
       <c r="C562" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D562" t="s">
-        <v>1712</v>
+        <v>1189</v>
       </c>
       <c r="E562" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F562" t="s">
         <v>5</v>
       </c>
       <c r="G562"/>
       <c r="H562"/>
       <c r="I562"/>
       <c r="J562"/>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>1713</v>
+        <v>1190</v>
       </c>
       <c r="B563" t="s">
-        <v>798</v>
+        <v>150</v>
       </c>
       <c r="C563" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D563" t="s">
-        <v>1714</v>
+        <v>1191</v>
       </c>
       <c r="E563" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F563" t="s">
         <v>5</v>
       </c>
       <c r="G563"/>
       <c r="H563"/>
       <c r="I563"/>
       <c r="J563"/>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>1713</v>
+        <v>1192</v>
       </c>
       <c r="B564" t="s">
-        <v>798</v>
+        <v>165</v>
       </c>
       <c r="C564" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D564" t="s">
-        <v>1715</v>
+        <v>1193</v>
       </c>
       <c r="E564" t="s">
-        <v>1716</v>
+        <v>27</v>
       </c>
       <c r="F564" t="s">
         <v>5</v>
       </c>
       <c r="G564"/>
       <c r="H564"/>
       <c r="I564"/>
       <c r="J564"/>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>1717</v>
+        <v>1194</v>
       </c>
       <c r="B565" t="s">
-        <v>1718</v>
+        <v>12</v>
       </c>
       <c r="C565" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D565" t="s">
-        <v>1719</v>
+        <v>1195</v>
       </c>
       <c r="E565" t="s">
-        <v>1720</v>
+        <v>10</v>
       </c>
       <c r="F565" t="s">
         <v>5</v>
       </c>
       <c r="G565"/>
       <c r="H565"/>
       <c r="I565"/>
       <c r="J565"/>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>1721</v>
+        <v>1196</v>
       </c>
       <c r="B566" t="s">
-        <v>1718</v>
+        <v>312</v>
       </c>
       <c r="C566" t="s">
         <v>2</v>
       </c>
       <c r="D566" t="s">
-        <v>1722</v>
+        <v>1197</v>
       </c>
       <c r="E566" t="s">
-        <v>207</v>
+        <v>27</v>
       </c>
       <c r="F566" t="s">
         <v>5</v>
       </c>
       <c r="G566"/>
       <c r="H566"/>
       <c r="I566"/>
       <c r="J566"/>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>1723</v>
+        <v>1198</v>
       </c>
       <c r="B567" t="s">
-        <v>1569</v>
+        <v>358</v>
       </c>
       <c r="C567" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D567" t="s">
-        <v>1724</v>
+        <v>1199</v>
       </c>
       <c r="E567" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F567" t="s">
         <v>5</v>
       </c>
       <c r="G567"/>
       <c r="H567"/>
       <c r="I567"/>
       <c r="J567"/>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>1725</v>
+        <v>1200</v>
       </c>
       <c r="B568" t="s">
-        <v>615</v>
+        <v>193</v>
       </c>
       <c r="C568" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D568" t="s">
-        <v>1726</v>
+        <v>1201</v>
       </c>
       <c r="E568" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F568" t="s">
         <v>5</v>
       </c>
       <c r="G568"/>
       <c r="H568"/>
       <c r="I568"/>
       <c r="J568"/>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>1727</v>
+        <v>1202</v>
       </c>
       <c r="B569" t="s">
-        <v>528</v>
+        <v>21</v>
       </c>
       <c r="C569" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D569" t="s">
-        <v>1728</v>
+        <v>1203</v>
       </c>
       <c r="E569" t="s">
-        <v>994</v>
+        <v>23</v>
       </c>
       <c r="F569" t="s">
         <v>5</v>
       </c>
       <c r="G569"/>
       <c r="H569"/>
       <c r="I569"/>
       <c r="J569"/>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>1729</v>
+        <v>1204</v>
       </c>
       <c r="B570" t="s">
-        <v>1010</v>
+        <v>1205</v>
       </c>
       <c r="C570" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D570" t="s">
-        <v>1730</v>
+        <v>1206</v>
       </c>
       <c r="E570" t="s">
-        <v>994</v>
+        <v>27</v>
       </c>
       <c r="F570" t="s">
         <v>5</v>
       </c>
       <c r="G570"/>
       <c r="H570"/>
       <c r="I570"/>
       <c r="J570"/>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>1731</v>
+        <v>1207</v>
       </c>
       <c r="B571" t="s">
-        <v>815</v>
+        <v>142</v>
       </c>
       <c r="C571" t="s">
-        <v>447</v>
+        <v>2</v>
       </c>
       <c r="D571" t="s">
-        <v>1732</v>
+        <v>1208</v>
       </c>
       <c r="E571" t="s">
-        <v>1733</v>
+        <v>27</v>
       </c>
       <c r="F571" t="s">
         <v>5</v>
       </c>
       <c r="G571"/>
       <c r="H571"/>
       <c r="I571"/>
       <c r="J571"/>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>1734</v>
+        <v>1209</v>
       </c>
       <c r="B572" t="s">
-        <v>681</v>
+        <v>177</v>
       </c>
       <c r="C572" t="s">
-        <v>434</v>
+        <v>8</v>
       </c>
       <c r="D572" t="s">
-        <v>1735</v>
+        <v>1210</v>
       </c>
       <c r="E572" t="s">
-        <v>1016</v>
+        <v>10</v>
       </c>
       <c r="F572" t="s">
         <v>5</v>
       </c>
       <c r="G572"/>
       <c r="H572"/>
       <c r="I572"/>
       <c r="J572"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B573" t="s">
+        <v>203</v>
+      </c>
+      <c r="C573" t="s">
+        <v>8</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E573" t="s">
+        <v>10</v>
+      </c>
+      <c r="F573" t="s">
+        <v>5</v>
+      </c>
+      <c r="G573"/>
+      <c r="H573"/>
+      <c r="I573"/>
+      <c r="J573"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B574" t="s">
+        <v>157</v>
+      </c>
+      <c r="C574" t="s">
+        <v>8</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E574" t="s">
+        <v>10</v>
+      </c>
+      <c r="F574" t="s">
+        <v>5</v>
+      </c>
+      <c r="G574"/>
+      <c r="H574"/>
+      <c r="I574"/>
+      <c r="J574"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B575" t="s">
+        <v>51</v>
+      </c>
+      <c r="C575" t="s">
+        <v>8</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E575" t="s">
+        <v>10</v>
+      </c>
+      <c r="F575" t="s">
+        <v>5</v>
+      </c>
+      <c r="G575"/>
+      <c r="H575"/>
+      <c r="I575"/>
+      <c r="J575"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B576" t="s">
+        <v>345</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E576" t="s">
+        <v>27</v>
+      </c>
+      <c r="F576" t="s">
+        <v>5</v>
+      </c>
+      <c r="G576"/>
+      <c r="H576"/>
+      <c r="I576"/>
+      <c r="J576"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B577" t="s">
+        <v>131</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E577" t="s">
+        <v>27</v>
+      </c>
+      <c r="F577" t="s">
+        <v>5</v>
+      </c>
+      <c r="G577"/>
+      <c r="H577"/>
+      <c r="I577"/>
+      <c r="J577"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B578" t="s">
+        <v>168</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E578" t="s">
+        <v>27</v>
+      </c>
+      <c r="F578" t="s">
+        <v>5</v>
+      </c>
+      <c r="G578"/>
+      <c r="H578"/>
+      <c r="I578"/>
+      <c r="J578"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B579" t="s">
+        <v>54</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E579" t="s">
+        <v>27</v>
+      </c>
+      <c r="F579" t="s">
+        <v>5</v>
+      </c>
+      <c r="G579"/>
+      <c r="H579"/>
+      <c r="I579"/>
+      <c r="J579"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C580" t="s">
+        <v>73</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E580" t="s">
+        <v>10</v>
+      </c>
+      <c r="F580" t="s">
+        <v>5</v>
+      </c>
+      <c r="G580"/>
+      <c r="H580"/>
+      <c r="I580"/>
+      <c r="J580"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B581" t="s">
+        <v>371</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E581" t="s">
+        <v>27</v>
+      </c>
+      <c r="F581" t="s">
+        <v>5</v>
+      </c>
+      <c r="G581"/>
+      <c r="H581"/>
+      <c r="I581"/>
+      <c r="J581"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B582" t="s">
+        <v>89</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E582" t="s">
+        <v>27</v>
+      </c>
+      <c r="F582" t="s">
+        <v>5</v>
+      </c>
+      <c r="G582"/>
+      <c r="H582"/>
+      <c r="I582"/>
+      <c r="J582"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B583" t="s">
+        <v>44</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E583" t="s">
+        <v>27</v>
+      </c>
+      <c r="F583" t="s">
+        <v>5</v>
+      </c>
+      <c r="G583"/>
+      <c r="H583"/>
+      <c r="I583"/>
+      <c r="J583"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B584" t="s">
+        <v>81</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E584" t="s">
+        <v>27</v>
+      </c>
+      <c r="F584" t="s">
+        <v>5</v>
+      </c>
+      <c r="G584"/>
+      <c r="H584"/>
+      <c r="I584"/>
+      <c r="J584"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B585" t="s">
+        <v>190</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E585" t="s">
+        <v>27</v>
+      </c>
+      <c r="F585" t="s">
+        <v>5</v>
+      </c>
+      <c r="G585"/>
+      <c r="H585"/>
+      <c r="I585"/>
+      <c r="J585"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B586" t="s">
+        <v>38</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E586" t="s">
+        <v>23</v>
+      </c>
+      <c r="F586" t="s">
+        <v>5</v>
+      </c>
+      <c r="G586"/>
+      <c r="H586"/>
+      <c r="I586"/>
+      <c r="J586"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B587" t="s">
+        <v>185</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E587" t="s">
+        <v>27</v>
+      </c>
+      <c r="F587" t="s">
+        <v>5</v>
+      </c>
+      <c r="G587"/>
+      <c r="H587"/>
+      <c r="I587"/>
+      <c r="J587"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B588" t="s">
+        <v>358</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E588" t="s">
+        <v>27</v>
+      </c>
+      <c r="F588" t="s">
+        <v>5</v>
+      </c>
+      <c r="G588"/>
+      <c r="H588"/>
+      <c r="I588"/>
+      <c r="J588"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B589" t="s">
+        <v>101</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E589" t="s">
+        <v>4</v>
+      </c>
+      <c r="F589" t="s">
+        <v>5</v>
+      </c>
+      <c r="G589"/>
+      <c r="H589"/>
+      <c r="I589"/>
+      <c r="J589"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E590" t="s">
+        <v>27</v>
+      </c>
+      <c r="F590" t="s">
+        <v>5</v>
+      </c>
+      <c r="G590"/>
+      <c r="H590"/>
+      <c r="I590"/>
+      <c r="J590"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B591" t="s">
+        <v>312</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F591" t="s">
+        <v>5</v>
+      </c>
+      <c r="G591"/>
+      <c r="H591"/>
+      <c r="I591"/>
+      <c r="J591"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B592" t="s">
+        <v>177</v>
+      </c>
+      <c r="C592" t="s">
+        <v>8</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E592" t="s">
+        <v>10</v>
+      </c>
+      <c r="F592" t="s">
+        <v>5</v>
+      </c>
+      <c r="G592"/>
+      <c r="H592"/>
+      <c r="I592"/>
+      <c r="J592"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B593" t="s">
+        <v>157</v>
+      </c>
+      <c r="C593" t="s">
+        <v>8</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E593" t="s">
+        <v>10</v>
+      </c>
+      <c r="F593" t="s">
+        <v>5</v>
+      </c>
+      <c r="G593"/>
+      <c r="H593"/>
+      <c r="I593"/>
+      <c r="J593"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B594" t="s">
+        <v>137</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E594" t="s">
+        <v>27</v>
+      </c>
+      <c r="F594" t="s">
+        <v>5</v>
+      </c>
+      <c r="G594"/>
+      <c r="H594"/>
+      <c r="I594"/>
+      <c r="J594"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B595" t="s">
+        <v>25</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E595" t="s">
+        <v>27</v>
+      </c>
+      <c r="F595" t="s">
+        <v>5</v>
+      </c>
+      <c r="G595"/>
+      <c r="H595"/>
+      <c r="I595"/>
+      <c r="J595"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B596" t="s">
+        <v>509</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E596" t="s">
+        <v>27</v>
+      </c>
+      <c r="F596" t="s">
+        <v>5</v>
+      </c>
+      <c r="G596"/>
+      <c r="H596"/>
+      <c r="I596"/>
+      <c r="J596"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B597" t="s">
+        <v>67</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E597" t="s">
+        <v>27</v>
+      </c>
+      <c r="F597" t="s">
+        <v>5</v>
+      </c>
+      <c r="G597"/>
+      <c r="H597"/>
+      <c r="I597"/>
+      <c r="J597"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B598" t="s">
+        <v>193</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E598" t="s">
+        <v>27</v>
+      </c>
+      <c r="F598" t="s">
+        <v>5</v>
+      </c>
+      <c r="G598"/>
+      <c r="H598"/>
+      <c r="I598"/>
+      <c r="J598"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B599" t="s">
+        <v>165</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E599" t="s">
+        <v>27</v>
+      </c>
+      <c r="F599" t="s">
+        <v>5</v>
+      </c>
+      <c r="G599"/>
+      <c r="H599"/>
+      <c r="I599"/>
+      <c r="J599"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B600" t="s">
+        <v>92</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E600" t="s">
+        <v>27</v>
+      </c>
+      <c r="F600" t="s">
+        <v>5</v>
+      </c>
+      <c r="G600"/>
+      <c r="H600"/>
+      <c r="I600"/>
+      <c r="J600"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B601" t="s">
+        <v>21</v>
+      </c>
+      <c r="C601" t="s">
+        <v>8</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E601" t="s">
+        <v>23</v>
+      </c>
+      <c r="F601" t="s">
+        <v>5</v>
+      </c>
+      <c r="G601"/>
+      <c r="H601"/>
+      <c r="I601"/>
+      <c r="J601"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B602" t="s">
+        <v>153</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E602" t="s">
+        <v>27</v>
+      </c>
+      <c r="F602" t="s">
+        <v>5</v>
+      </c>
+      <c r="G602"/>
+      <c r="H602"/>
+      <c r="I602"/>
+      <c r="J602"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B603" t="s">
+        <v>358</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E603" t="s">
+        <v>27</v>
+      </c>
+      <c r="F603" t="s">
+        <v>5</v>
+      </c>
+      <c r="G603"/>
+      <c r="H603"/>
+      <c r="I603"/>
+      <c r="J603"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B604" t="s">
+        <v>114</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E604" t="s">
+        <v>27</v>
+      </c>
+      <c r="F604" t="s">
+        <v>5</v>
+      </c>
+      <c r="G604"/>
+      <c r="H604"/>
+      <c r="I604"/>
+      <c r="J604"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B605" t="s">
+        <v>203</v>
+      </c>
+      <c r="C605" t="s">
+        <v>8</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E605" t="s">
+        <v>10</v>
+      </c>
+      <c r="F605" t="s">
+        <v>5</v>
+      </c>
+      <c r="G605"/>
+      <c r="H605"/>
+      <c r="I605"/>
+      <c r="J605"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B606" t="s">
+        <v>177</v>
+      </c>
+      <c r="C606" t="s">
+        <v>8</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E606" t="s">
+        <v>10</v>
+      </c>
+      <c r="F606" t="s">
+        <v>5</v>
+      </c>
+      <c r="G606"/>
+      <c r="H606"/>
+      <c r="I606"/>
+      <c r="J606"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B607" t="s">
+        <v>12</v>
+      </c>
+      <c r="C607" t="s">
+        <v>8</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E607" t="s">
+        <v>10</v>
+      </c>
+      <c r="F607" t="s">
+        <v>5</v>
+      </c>
+      <c r="G607"/>
+      <c r="H607"/>
+      <c r="I607"/>
+      <c r="J607"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B608" t="s">
+        <v>312</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E608" t="s">
+        <v>27</v>
+      </c>
+      <c r="F608" t="s">
+        <v>5</v>
+      </c>
+      <c r="G608"/>
+      <c r="H608"/>
+      <c r="I608"/>
+      <c r="J608"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B609" t="s">
+        <v>86</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E609" t="s">
+        <v>27</v>
+      </c>
+      <c r="F609" t="s">
+        <v>5</v>
+      </c>
+      <c r="G609"/>
+      <c r="H609"/>
+      <c r="I609"/>
+      <c r="J609"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B610" t="s">
+        <v>76</v>
+      </c>
+      <c r="C610" t="s">
+        <v>8</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E610" t="s">
+        <v>10</v>
+      </c>
+      <c r="F610" t="s">
+        <v>5</v>
+      </c>
+      <c r="G610"/>
+      <c r="H610"/>
+      <c r="I610"/>
+      <c r="J610"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B611" t="s">
+        <v>345</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E611" t="s">
+        <v>27</v>
+      </c>
+      <c r="F611" t="s">
+        <v>5</v>
+      </c>
+      <c r="G611"/>
+      <c r="H611"/>
+      <c r="I611"/>
+      <c r="J611"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B612" t="s">
+        <v>168</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E612" t="s">
+        <v>27</v>
+      </c>
+      <c r="F612" t="s">
+        <v>5</v>
+      </c>
+      <c r="G612"/>
+      <c r="H612"/>
+      <c r="I612"/>
+      <c r="J612"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E613" t="s">
+        <v>27</v>
+      </c>
+      <c r="F613" t="s">
+        <v>5</v>
+      </c>
+      <c r="G613"/>
+      <c r="H613"/>
+      <c r="I613"/>
+      <c r="J613"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B614" t="s">
+        <v>54</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2</v>
+      </c>
+      <c r="D614" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E614" t="s">
+        <v>27</v>
+      </c>
+      <c r="F614" t="s">
+        <v>5</v>
+      </c>
+      <c r="G614"/>
+      <c r="H614"/>
+      <c r="I614"/>
+      <c r="J614"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E615" t="s">
+        <v>27</v>
+      </c>
+      <c r="F615" t="s">
+        <v>5</v>
+      </c>
+      <c r="G615"/>
+      <c r="H615"/>
+      <c r="I615"/>
+      <c r="J615"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B616" t="s">
+        <v>89</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E616" t="s">
+        <v>27</v>
+      </c>
+      <c r="F616" t="s">
+        <v>5</v>
+      </c>
+      <c r="G616"/>
+      <c r="H616"/>
+      <c r="I616"/>
+      <c r="J616"/>
+    </row>
+    <row r="617">
+      <c r="A617" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B617" t="s">
+        <v>44</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E617" t="s">
+        <v>27</v>
+      </c>
+      <c r="F617" t="s">
+        <v>5</v>
+      </c>
+      <c r="G617"/>
+      <c r="H617"/>
+      <c r="I617"/>
+      <c r="J617"/>
+    </row>
+    <row r="618">
+      <c r="A618" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B618" t="s">
+        <v>81</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E618" t="s">
+        <v>27</v>
+      </c>
+      <c r="F618" t="s">
+        <v>5</v>
+      </c>
+      <c r="G618"/>
+      <c r="H618"/>
+      <c r="I618"/>
+      <c r="J618"/>
+    </row>
+    <row r="619">
+      <c r="A619" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B619" t="s">
+        <v>64</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E619" t="s">
+        <v>27</v>
+      </c>
+      <c r="F619" t="s">
+        <v>5</v>
+      </c>
+      <c r="G619"/>
+      <c r="H619"/>
+      <c r="I619"/>
+      <c r="J619"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B620" t="s">
+        <v>185</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E620" t="s">
+        <v>27</v>
+      </c>
+      <c r="F620" t="s">
+        <v>5</v>
+      </c>
+      <c r="G620"/>
+      <c r="H620"/>
+      <c r="I620"/>
+      <c r="J620"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B621" t="s">
+        <v>142</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E621" t="s">
+        <v>27</v>
+      </c>
+      <c r="F621" t="s">
+        <v>5</v>
+      </c>
+      <c r="G621"/>
+      <c r="H621"/>
+      <c r="I621"/>
+      <c r="J621"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B622" t="s">
+        <v>38</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E622" t="s">
+        <v>23</v>
+      </c>
+      <c r="F622" t="s">
+        <v>5</v>
+      </c>
+      <c r="G622"/>
+      <c r="H622"/>
+      <c r="I622"/>
+      <c r="J622"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B623" t="s">
+        <v>358</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E623" t="s">
+        <v>27</v>
+      </c>
+      <c r="F623" t="s">
+        <v>5</v>
+      </c>
+      <c r="G623"/>
+      <c r="H623"/>
+      <c r="I623"/>
+      <c r="J623"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B624" t="s">
+        <v>216</v>
+      </c>
+      <c r="C624" t="s">
+        <v>8</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E624" t="s">
+        <v>10</v>
+      </c>
+      <c r="F624" t="s">
+        <v>5</v>
+      </c>
+      <c r="G624"/>
+      <c r="H624"/>
+      <c r="I624"/>
+      <c r="J624"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B625" t="s">
+        <v>203</v>
+      </c>
+      <c r="C625" t="s">
+        <v>8</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E625" t="s">
+        <v>10</v>
+      </c>
+      <c r="F625" t="s">
+        <v>5</v>
+      </c>
+      <c r="G625"/>
+      <c r="H625"/>
+      <c r="I625"/>
+      <c r="J625"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E626" t="s">
+        <v>4</v>
+      </c>
+      <c r="F626" t="s">
+        <v>5</v>
+      </c>
+      <c r="G626"/>
+      <c r="H626"/>
+      <c r="I626"/>
+      <c r="J626"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B627" t="s">
+        <v>190</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E627" t="s">
+        <v>27</v>
+      </c>
+      <c r="F627" t="s">
+        <v>5</v>
+      </c>
+      <c r="G627"/>
+      <c r="H627"/>
+      <c r="I627"/>
+      <c r="J627"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B628" t="s">
+        <v>114</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E628" t="s">
+        <v>27</v>
+      </c>
+      <c r="F628" t="s">
+        <v>5</v>
+      </c>
+      <c r="G628"/>
+      <c r="H628"/>
+      <c r="I628"/>
+      <c r="J628"/>
+    </row>
+    <row r="629">
+      <c r="A629" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C629" t="s">
+        <v>73</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E629" t="s">
+        <v>10</v>
+      </c>
+      <c r="F629" t="s">
+        <v>5</v>
+      </c>
+      <c r="G629"/>
+      <c r="H629"/>
+      <c r="I629"/>
+      <c r="J629"/>
+    </row>
+    <row r="630">
+      <c r="A630" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B630" t="s">
+        <v>59</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E630" t="s">
+        <v>27</v>
+      </c>
+      <c r="F630" t="s">
+        <v>5</v>
+      </c>
+      <c r="G630"/>
+      <c r="H630"/>
+      <c r="I630"/>
+      <c r="J630"/>
+    </row>
+    <row r="631">
+      <c r="A631" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B631" t="s">
+        <v>47</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E631" t="s">
+        <v>27</v>
+      </c>
+      <c r="F631" t="s">
+        <v>5</v>
+      </c>
+      <c r="G631"/>
+      <c r="H631"/>
+      <c r="I631"/>
+      <c r="J631"/>
+    </row>
+    <row r="632">
+      <c r="A632" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B632" t="s">
+        <v>137</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E632" t="s">
+        <v>27</v>
+      </c>
+      <c r="F632" t="s">
+        <v>5</v>
+      </c>
+      <c r="G632"/>
+      <c r="H632"/>
+      <c r="I632"/>
+      <c r="J632"/>
+    </row>
+    <row r="633">
+      <c r="A633" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B633" t="s">
+        <v>25</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E633" t="s">
+        <v>27</v>
+      </c>
+      <c r="F633" t="s">
+        <v>5</v>
+      </c>
+      <c r="G633"/>
+      <c r="H633"/>
+      <c r="I633"/>
+      <c r="J633"/>
+    </row>
+    <row r="634">
+      <c r="A634" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B634" t="s">
+        <v>509</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E634" t="s">
+        <v>27</v>
+      </c>
+      <c r="F634" t="s">
+        <v>5</v>
+      </c>
+      <c r="G634"/>
+      <c r="H634"/>
+      <c r="I634"/>
+      <c r="J634"/>
+    </row>
+    <row r="635">
+      <c r="A635" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B635" t="s">
+        <v>76</v>
+      </c>
+      <c r="C635" t="s">
+        <v>8</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E635" t="s">
+        <v>10</v>
+      </c>
+      <c r="F635" t="s">
+        <v>5</v>
+      </c>
+      <c r="G635"/>
+      <c r="H635"/>
+      <c r="I635"/>
+      <c r="J635"/>
+    </row>
+    <row r="636">
+      <c r="A636" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B636" t="s">
+        <v>128</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E636" t="s">
+        <v>27</v>
+      </c>
+      <c r="F636" t="s">
+        <v>5</v>
+      </c>
+      <c r="G636"/>
+      <c r="H636"/>
+      <c r="I636"/>
+      <c r="J636"/>
+    </row>
+    <row r="637">
+      <c r="A637" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B637" t="s">
+        <v>193</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E637" t="s">
+        <v>27</v>
+      </c>
+      <c r="F637" t="s">
+        <v>5</v>
+      </c>
+      <c r="G637"/>
+      <c r="H637"/>
+      <c r="I637"/>
+      <c r="J637"/>
+    </row>
+    <row r="638">
+      <c r="A638" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B638" t="s">
+        <v>38</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E638" t="s">
+        <v>23</v>
+      </c>
+      <c r="F638" t="s">
+        <v>5</v>
+      </c>
+      <c r="G638"/>
+      <c r="H638"/>
+      <c r="I638"/>
+      <c r="J638"/>
+    </row>
+    <row r="639">
+      <c r="A639" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B639" t="s">
+        <v>165</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E639" t="s">
+        <v>27</v>
+      </c>
+      <c r="F639" t="s">
+        <v>5</v>
+      </c>
+      <c r="G639"/>
+      <c r="H639"/>
+      <c r="I639"/>
+      <c r="J639"/>
+    </row>
+    <row r="640">
+      <c r="A640" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B640" t="s">
+        <v>21</v>
+      </c>
+      <c r="C640" t="s">
+        <v>8</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E640" t="s">
+        <v>23</v>
+      </c>
+      <c r="F640" t="s">
+        <v>5</v>
+      </c>
+      <c r="G640"/>
+      <c r="H640"/>
+      <c r="I640"/>
+      <c r="J640"/>
+    </row>
+    <row r="641">
+      <c r="A641" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B641" t="s">
+        <v>371</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E641" t="s">
+        <v>27</v>
+      </c>
+      <c r="F641" t="s">
+        <v>5</v>
+      </c>
+      <c r="G641"/>
+      <c r="H641"/>
+      <c r="I641"/>
+      <c r="J641"/>
+    </row>
+    <row r="642">
+      <c r="A642" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B642" t="s">
+        <v>185</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E642" t="s">
+        <v>27</v>
+      </c>
+      <c r="F642" t="s">
+        <v>5</v>
+      </c>
+      <c r="G642"/>
+      <c r="H642"/>
+      <c r="I642"/>
+      <c r="J642"/>
+    </row>
+    <row r="643">
+      <c r="A643" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B643" t="s">
+        <v>153</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E643" t="s">
+        <v>27</v>
+      </c>
+      <c r="F643" t="s">
+        <v>5</v>
+      </c>
+      <c r="G643"/>
+      <c r="H643"/>
+      <c r="I643"/>
+      <c r="J643"/>
+    </row>
+    <row r="644">
+      <c r="A644" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B644" t="s">
+        <v>216</v>
+      </c>
+      <c r="C644" t="s">
+        <v>8</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E644" t="s">
+        <v>10</v>
+      </c>
+      <c r="F644" t="s">
+        <v>5</v>
+      </c>
+      <c r="G644"/>
+      <c r="H644"/>
+      <c r="I644"/>
+      <c r="J644"/>
+    </row>
+    <row r="645">
+      <c r="A645" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B645" t="s">
+        <v>358</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E645" t="s">
+        <v>27</v>
+      </c>
+      <c r="F645" t="s">
+        <v>5</v>
+      </c>
+      <c r="G645"/>
+      <c r="H645"/>
+      <c r="I645"/>
+      <c r="J645"/>
+    </row>
+    <row r="646">
+      <c r="A646" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B646" t="s">
+        <v>92</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E646" t="s">
+        <v>27</v>
+      </c>
+      <c r="F646" t="s">
+        <v>5</v>
+      </c>
+      <c r="G646"/>
+      <c r="H646"/>
+      <c r="I646"/>
+      <c r="J646"/>
+    </row>
+    <row r="647">
+      <c r="A647" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B647" t="s">
+        <v>150</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E647" t="s">
+        <v>27</v>
+      </c>
+      <c r="F647" t="s">
+        <v>5</v>
+      </c>
+      <c r="G647"/>
+      <c r="H647"/>
+      <c r="I647"/>
+      <c r="J647"/>
+    </row>
+    <row r="648">
+      <c r="A648" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E648" t="s">
+        <v>27</v>
+      </c>
+      <c r="F648" t="s">
+        <v>5</v>
+      </c>
+      <c r="G648"/>
+      <c r="H648"/>
+      <c r="I648"/>
+      <c r="J648"/>
+    </row>
+    <row r="649">
+      <c r="A649" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B649" t="s">
+        <v>345</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E649" t="s">
+        <v>27</v>
+      </c>
+      <c r="F649" t="s">
+        <v>5</v>
+      </c>
+      <c r="G649"/>
+      <c r="H649"/>
+      <c r="I649"/>
+      <c r="J649"/>
+    </row>
+    <row r="650">
+      <c r="A650" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E650" t="s">
+        <v>27</v>
+      </c>
+      <c r="F650" t="s">
+        <v>5</v>
+      </c>
+      <c r="G650"/>
+      <c r="H650"/>
+      <c r="I650"/>
+      <c r="J650"/>
+    </row>
+    <row r="651">
+      <c r="A651" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B651" t="s">
+        <v>196</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E651" t="s">
+        <v>27</v>
+      </c>
+      <c r="F651" t="s">
+        <v>5</v>
+      </c>
+      <c r="G651"/>
+      <c r="H651"/>
+      <c r="I651"/>
+      <c r="J651"/>
+    </row>
+    <row r="652">
+      <c r="A652" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B652" t="s">
+        <v>168</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2</v>
+      </c>
+      <c r="D652" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E652" t="s">
+        <v>27</v>
+      </c>
+      <c r="F652" t="s">
+        <v>5</v>
+      </c>
+      <c r="G652"/>
+      <c r="H652"/>
+      <c r="I652"/>
+      <c r="J652"/>
+    </row>
+    <row r="653">
+      <c r="A653" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B653" t="s">
+        <v>18</v>
+      </c>
+      <c r="C653" t="s">
+        <v>8</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E653" t="s">
+        <v>10</v>
+      </c>
+      <c r="F653" t="s">
+        <v>5</v>
+      </c>
+      <c r="G653"/>
+      <c r="H653"/>
+      <c r="I653"/>
+      <c r="J653"/>
+    </row>
+    <row r="654">
+      <c r="A654" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B654" t="s">
+        <v>225</v>
+      </c>
+      <c r="C654" t="s">
+        <v>8</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E654" t="s">
+        <v>10</v>
+      </c>
+      <c r="F654" t="s">
+        <v>5</v>
+      </c>
+      <c r="G654"/>
+      <c r="H654"/>
+      <c r="I654"/>
+      <c r="J654"/>
+    </row>
+    <row r="655">
+      <c r="A655" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B655" t="s">
+        <v>54</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E655" t="s">
+        <v>27</v>
+      </c>
+      <c r="F655" t="s">
+        <v>5</v>
+      </c>
+      <c r="G655"/>
+      <c r="H655"/>
+      <c r="I655"/>
+      <c r="J655"/>
+    </row>
+    <row r="656">
+      <c r="A656" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B656" t="s">
+        <v>119</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E656" t="s">
+        <v>27</v>
+      </c>
+      <c r="F656" t="s">
+        <v>5</v>
+      </c>
+      <c r="G656"/>
+      <c r="H656"/>
+      <c r="I656"/>
+      <c r="J656"/>
+    </row>
+    <row r="657">
+      <c r="A657" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B657" t="s">
+        <v>114</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E657" t="s">
+        <v>27</v>
+      </c>
+      <c r="F657" t="s">
+        <v>5</v>
+      </c>
+      <c r="G657"/>
+      <c r="H657"/>
+      <c r="I657"/>
+      <c r="J657"/>
+    </row>
+    <row r="658">
+      <c r="A658" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B658" t="s">
+        <v>142</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2</v>
+      </c>
+      <c r="D658" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E658" t="s">
+        <v>27</v>
+      </c>
+      <c r="F658" t="s">
+        <v>5</v>
+      </c>
+      <c r="G658"/>
+      <c r="H658"/>
+      <c r="I658"/>
+      <c r="J658"/>
+    </row>
+    <row r="659">
+      <c r="A659" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B659" t="s">
+        <v>81</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E659" t="s">
+        <v>27</v>
+      </c>
+      <c r="F659" t="s">
+        <v>5</v>
+      </c>
+      <c r="G659"/>
+      <c r="H659"/>
+      <c r="I659"/>
+      <c r="J659"/>
+    </row>
+    <row r="660">
+      <c r="A660" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B660" t="s">
+        <v>38</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E660" t="s">
+        <v>23</v>
+      </c>
+      <c r="F660" t="s">
+        <v>5</v>
+      </c>
+      <c r="G660"/>
+      <c r="H660"/>
+      <c r="I660"/>
+      <c r="J660"/>
+    </row>
+    <row r="661">
+      <c r="A661" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B661" t="s">
+        <v>109</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2</v>
+      </c>
+      <c r="D661" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E661" t="s">
+        <v>27</v>
+      </c>
+      <c r="F661" t="s">
+        <v>5</v>
+      </c>
+      <c r="G661"/>
+      <c r="H661"/>
+      <c r="I661"/>
+      <c r="J661"/>
+    </row>
+    <row r="662">
+      <c r="A662" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B662" t="s">
+        <v>185</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2</v>
+      </c>
+      <c r="D662" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E662" t="s">
+        <v>27</v>
+      </c>
+      <c r="F662" t="s">
+        <v>5</v>
+      </c>
+      <c r="G662"/>
+      <c r="H662"/>
+      <c r="I662"/>
+      <c r="J662"/>
+    </row>
+    <row r="663">
+      <c r="A663" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E663" t="s">
+        <v>4</v>
+      </c>
+      <c r="F663" t="s">
+        <v>5</v>
+      </c>
+      <c r="G663"/>
+      <c r="H663"/>
+      <c r="I663"/>
+      <c r="J663"/>
+    </row>
+    <row r="664">
+      <c r="A664" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B664" t="s">
+        <v>157</v>
+      </c>
+      <c r="C664" t="s">
+        <v>8</v>
+      </c>
+      <c r="D664" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E664" t="s">
+        <v>10</v>
+      </c>
+      <c r="F664" t="s">
+        <v>5</v>
+      </c>
+      <c r="G664"/>
+      <c r="H664"/>
+      <c r="I664"/>
+      <c r="J664"/>
+    </row>
+    <row r="665">
+      <c r="A665" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B665" t="s">
+        <v>153</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2</v>
+      </c>
+      <c r="D665" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E665" t="s">
+        <v>27</v>
+      </c>
+      <c r="F665" t="s">
+        <v>5</v>
+      </c>
+      <c r="G665"/>
+      <c r="H665"/>
+      <c r="I665"/>
+      <c r="J665"/>
+    </row>
+    <row r="666">
+      <c r="A666" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B666" t="s">
+        <v>203</v>
+      </c>
+      <c r="C666" t="s">
+        <v>8</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E666" t="s">
+        <v>10</v>
+      </c>
+      <c r="F666" t="s">
+        <v>5</v>
+      </c>
+      <c r="G666"/>
+      <c r="H666"/>
+      <c r="I666"/>
+      <c r="J666"/>
+    </row>
+    <row r="667">
+      <c r="A667" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B667" t="s">
+        <v>92</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E667" t="s">
+        <v>27</v>
+      </c>
+      <c r="F667" t="s">
+        <v>5</v>
+      </c>
+      <c r="G667"/>
+      <c r="H667"/>
+      <c r="I667"/>
+      <c r="J667"/>
+    </row>
+    <row r="668">
+      <c r="A668" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B668" t="s">
+        <v>72</v>
+      </c>
+      <c r="C668" t="s">
+        <v>73</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E668" t="s">
+        <v>10</v>
+      </c>
+      <c r="F668" t="s">
+        <v>5</v>
+      </c>
+      <c r="G668"/>
+      <c r="H668"/>
+      <c r="I668"/>
+      <c r="J668"/>
+    </row>
+    <row r="669">
+      <c r="A669" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B669" t="s">
+        <v>238</v>
+      </c>
+      <c r="C669" t="s">
+        <v>8</v>
+      </c>
+      <c r="D669" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E669" t="s">
+        <v>10</v>
+      </c>
+      <c r="F669" t="s">
+        <v>5</v>
+      </c>
+      <c r="G669"/>
+      <c r="H669"/>
+      <c r="I669"/>
+      <c r="J669"/>
+    </row>
+    <row r="670">
+      <c r="A670" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B670" t="s">
+        <v>59</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2</v>
+      </c>
+      <c r="D670" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E670" t="s">
+        <v>27</v>
+      </c>
+      <c r="F670" t="s">
+        <v>5</v>
+      </c>
+      <c r="G670"/>
+      <c r="H670"/>
+      <c r="I670"/>
+      <c r="J670"/>
+    </row>
+    <row r="671">
+      <c r="A671" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B671" t="s">
+        <v>47</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E671" t="s">
+        <v>27</v>
+      </c>
+      <c r="F671" t="s">
+        <v>5</v>
+      </c>
+      <c r="G671"/>
+      <c r="H671"/>
+      <c r="I671"/>
+      <c r="J671"/>
+    </row>
+    <row r="672">
+      <c r="A672" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C672" t="s">
+        <v>73</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E672" t="s">
+        <v>10</v>
+      </c>
+      <c r="F672" t="s">
+        <v>5</v>
+      </c>
+      <c r="G672"/>
+      <c r="H672"/>
+      <c r="I672"/>
+      <c r="J672"/>
+    </row>
+    <row r="673">
+      <c r="A673" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B673" t="s">
+        <v>177</v>
+      </c>
+      <c r="C673" t="s">
+        <v>8</v>
+      </c>
+      <c r="D673" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E673" t="s">
+        <v>10</v>
+      </c>
+      <c r="F673" t="s">
+        <v>5</v>
+      </c>
+      <c r="G673"/>
+      <c r="H673"/>
+      <c r="I673"/>
+      <c r="J673"/>
+    </row>
+    <row r="674">
+      <c r="A674" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B674" t="s">
+        <v>137</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2</v>
+      </c>
+      <c r="D674" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E674" t="s">
+        <v>27</v>
+      </c>
+      <c r="F674" t="s">
+        <v>5</v>
+      </c>
+      <c r="G674"/>
+      <c r="H674"/>
+      <c r="I674"/>
+      <c r="J674"/>
+    </row>
+    <row r="675">
+      <c r="A675" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B675" t="s">
+        <v>225</v>
+      </c>
+      <c r="C675" t="s">
+        <v>8</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E675" t="s">
+        <v>10</v>
+      </c>
+      <c r="F675" t="s">
+        <v>5</v>
+      </c>
+      <c r="G675"/>
+      <c r="H675"/>
+      <c r="I675"/>
+      <c r="J675"/>
+    </row>
+    <row r="676">
+      <c r="A676" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B676" t="s">
+        <v>25</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E676" t="s">
+        <v>27</v>
+      </c>
+      <c r="F676" t="s">
+        <v>5</v>
+      </c>
+      <c r="G676"/>
+      <c r="H676"/>
+      <c r="I676"/>
+      <c r="J676"/>
+    </row>
+    <row r="677">
+      <c r="A677" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B677" t="s">
+        <v>157</v>
+      </c>
+      <c r="C677" t="s">
+        <v>8</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E677" t="s">
+        <v>10</v>
+      </c>
+      <c r="F677" t="s">
+        <v>5</v>
+      </c>
+      <c r="G677"/>
+      <c r="H677"/>
+      <c r="I677"/>
+      <c r="J677"/>
+    </row>
+    <row r="678">
+      <c r="A678" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B678" t="s">
+        <v>371</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2</v>
+      </c>
+      <c r="D678" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E678" t="s">
+        <v>27</v>
+      </c>
+      <c r="F678" t="s">
+        <v>5</v>
+      </c>
+      <c r="G678"/>
+      <c r="H678"/>
+      <c r="I678"/>
+      <c r="J678"/>
+    </row>
+    <row r="679">
+      <c r="A679" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B679" t="s">
+        <v>128</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2</v>
+      </c>
+      <c r="D679" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E679" t="s">
+        <v>27</v>
+      </c>
+      <c r="F679" t="s">
+        <v>5</v>
+      </c>
+      <c r="G679"/>
+      <c r="H679"/>
+      <c r="I679"/>
+      <c r="J679"/>
+    </row>
+    <row r="680">
+      <c r="A680" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B680" t="s">
+        <v>193</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2</v>
+      </c>
+      <c r="D680" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E680" t="s">
+        <v>27</v>
+      </c>
+      <c r="F680" t="s">
+        <v>5</v>
+      </c>
+      <c r="G680"/>
+      <c r="H680"/>
+      <c r="I680"/>
+      <c r="J680"/>
+    </row>
+    <row r="681">
+      <c r="A681" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B681" t="s">
+        <v>18</v>
+      </c>
+      <c r="C681" t="s">
+        <v>8</v>
+      </c>
+      <c r="D681" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E681" t="s">
+        <v>10</v>
+      </c>
+      <c r="F681" t="s">
+        <v>5</v>
+      </c>
+      <c r="G681"/>
+      <c r="H681"/>
+      <c r="I681"/>
+      <c r="J681"/>
+    </row>
+    <row r="682">
+      <c r="A682" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B682" t="s">
+        <v>509</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2</v>
+      </c>
+      <c r="D682" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E682" t="s">
+        <v>27</v>
+      </c>
+      <c r="F682" t="s">
+        <v>5</v>
+      </c>
+      <c r="G682"/>
+      <c r="H682"/>
+      <c r="I682"/>
+      <c r="J682"/>
+    </row>
+    <row r="683">
+      <c r="A683" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B683" t="s">
+        <v>190</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2</v>
+      </c>
+      <c r="D683" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E683" t="s">
+        <v>27</v>
+      </c>
+      <c r="F683" t="s">
+        <v>5</v>
+      </c>
+      <c r="G683"/>
+      <c r="H683"/>
+      <c r="I683"/>
+      <c r="J683"/>
+    </row>
+    <row r="684">
+      <c r="A684" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B684" t="s">
+        <v>109</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2</v>
+      </c>
+      <c r="D684" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E684" t="s">
+        <v>27</v>
+      </c>
+      <c r="F684" t="s">
+        <v>5</v>
+      </c>
+      <c r="G684"/>
+      <c r="H684"/>
+      <c r="I684"/>
+      <c r="J684"/>
+    </row>
+    <row r="685">
+      <c r="A685" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B685" t="s">
+        <v>162</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2</v>
+      </c>
+      <c r="D685" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E685" t="s">
+        <v>27</v>
+      </c>
+      <c r="F685" t="s">
+        <v>5</v>
+      </c>
+      <c r="G685"/>
+      <c r="H685"/>
+      <c r="I685"/>
+      <c r="J685"/>
+    </row>
+    <row r="686">
+      <c r="A686" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B686" t="s">
+        <v>185</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2</v>
+      </c>
+      <c r="D686" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E686" t="s">
+        <v>27</v>
+      </c>
+      <c r="F686" t="s">
+        <v>5</v>
+      </c>
+      <c r="G686"/>
+      <c r="H686"/>
+      <c r="I686"/>
+      <c r="J686"/>
+    </row>
+    <row r="687">
+      <c r="A687" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B687" t="s">
+        <v>12</v>
+      </c>
+      <c r="C687" t="s">
+        <v>8</v>
+      </c>
+      <c r="D687" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E687" t="s">
+        <v>10</v>
+      </c>
+      <c r="F687" t="s">
+        <v>5</v>
+      </c>
+      <c r="G687"/>
+      <c r="H687"/>
+      <c r="I687"/>
+      <c r="J687"/>
+    </row>
+    <row r="688">
+      <c r="A688" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B688" t="s">
+        <v>67</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2</v>
+      </c>
+      <c r="D688" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E688" t="s">
+        <v>27</v>
+      </c>
+      <c r="F688" t="s">
+        <v>5</v>
+      </c>
+      <c r="G688"/>
+      <c r="H688"/>
+      <c r="I688"/>
+      <c r="J688"/>
+    </row>
+    <row r="689">
+      <c r="A689" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B689" t="s">
+        <v>150</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2</v>
+      </c>
+      <c r="D689" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E689" t="s">
+        <v>27</v>
+      </c>
+      <c r="F689" t="s">
+        <v>5</v>
+      </c>
+      <c r="G689"/>
+      <c r="H689"/>
+      <c r="I689"/>
+      <c r="J689"/>
+    </row>
+    <row r="690">
+      <c r="A690" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B690" t="s">
+        <v>225</v>
+      </c>
+      <c r="C690" t="s">
+        <v>8</v>
+      </c>
+      <c r="D690" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E690" t="s">
+        <v>10</v>
+      </c>
+      <c r="F690" t="s">
+        <v>5</v>
+      </c>
+      <c r="G690"/>
+      <c r="H690"/>
+      <c r="I690"/>
+      <c r="J690"/>
+    </row>
+    <row r="691">
+      <c r="A691" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2</v>
+      </c>
+      <c r="D691" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E691" t="s">
+        <v>27</v>
+      </c>
+      <c r="F691" t="s">
+        <v>5</v>
+      </c>
+      <c r="G691"/>
+      <c r="H691"/>
+      <c r="I691"/>
+      <c r="J691"/>
+    </row>
+    <row r="692">
+      <c r="A692" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B692" t="s">
+        <v>345</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2</v>
+      </c>
+      <c r="D692" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E692" t="s">
+        <v>27</v>
+      </c>
+      <c r="F692" t="s">
+        <v>5</v>
+      </c>
+      <c r="G692"/>
+      <c r="H692"/>
+      <c r="I692"/>
+      <c r="J692"/>
+    </row>
+    <row r="693">
+      <c r="A693" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B693" t="s">
+        <v>196</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2</v>
+      </c>
+      <c r="D693" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E693" t="s">
+        <v>27</v>
+      </c>
+      <c r="F693" t="s">
+        <v>5</v>
+      </c>
+      <c r="G693"/>
+      <c r="H693"/>
+      <c r="I693"/>
+      <c r="J693"/>
+    </row>
+    <row r="694">
+      <c r="A694" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B694" t="s">
+        <v>168</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E694" t="s">
+        <v>27</v>
+      </c>
+      <c r="F694" t="s">
+        <v>5</v>
+      </c>
+      <c r="G694"/>
+      <c r="H694"/>
+      <c r="I694"/>
+      <c r="J694"/>
+    </row>
+    <row r="695">
+      <c r="A695" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B695" t="s">
+        <v>32</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2</v>
+      </c>
+      <c r="D695" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E695" t="s">
+        <v>27</v>
+      </c>
+      <c r="F695" t="s">
+        <v>5</v>
+      </c>
+      <c r="G695"/>
+      <c r="H695"/>
+      <c r="I695"/>
+      <c r="J695"/>
+    </row>
+    <row r="696">
+      <c r="A696" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B696" t="s">
+        <v>358</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2</v>
+      </c>
+      <c r="D696" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E696" t="s">
+        <v>27</v>
+      </c>
+      <c r="F696" t="s">
+        <v>5</v>
+      </c>
+      <c r="G696"/>
+      <c r="H696"/>
+      <c r="I696"/>
+      <c r="J696"/>
+    </row>
+    <row r="697">
+      <c r="A697" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B697" t="s">
+        <v>18</v>
+      </c>
+      <c r="C697" t="s">
+        <v>8</v>
+      </c>
+      <c r="D697" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E697" t="s">
+        <v>10</v>
+      </c>
+      <c r="F697" t="s">
+        <v>5</v>
+      </c>
+      <c r="G697"/>
+      <c r="H697"/>
+      <c r="I697"/>
+      <c r="J697"/>
+    </row>
+    <row r="698">
+      <c r="A698" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B698" t="s">
+        <v>312</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2</v>
+      </c>
+      <c r="D698" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E698" t="s">
+        <v>27</v>
+      </c>
+      <c r="F698" t="s">
+        <v>5</v>
+      </c>
+      <c r="G698"/>
+      <c r="H698"/>
+      <c r="I698"/>
+      <c r="J698"/>
+    </row>
+    <row r="699">
+      <c r="A699" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B699" t="s">
+        <v>54</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2</v>
+      </c>
+      <c r="D699" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E699" t="s">
+        <v>27</v>
+      </c>
+      <c r="F699" t="s">
+        <v>5</v>
+      </c>
+      <c r="G699"/>
+      <c r="H699"/>
+      <c r="I699"/>
+      <c r="J699"/>
+    </row>
+    <row r="700">
+      <c r="A700" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B700" t="s">
+        <v>38</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2</v>
+      </c>
+      <c r="D700" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E700" t="s">
+        <v>23</v>
+      </c>
+      <c r="F700" t="s">
+        <v>5</v>
+      </c>
+      <c r="G700"/>
+      <c r="H700"/>
+      <c r="I700"/>
+      <c r="J700"/>
+    </row>
+    <row r="701">
+      <c r="A701" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B701" t="s">
+        <v>92</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2</v>
+      </c>
+      <c r="D701" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E701" t="s">
+        <v>27</v>
+      </c>
+      <c r="F701" t="s">
+        <v>5</v>
+      </c>
+      <c r="G701"/>
+      <c r="H701"/>
+      <c r="I701"/>
+      <c r="J701"/>
+    </row>
+    <row r="702">
+      <c r="A702" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B702" t="s">
+        <v>109</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E702" t="s">
+        <v>27</v>
+      </c>
+      <c r="F702" t="s">
+        <v>5</v>
+      </c>
+      <c r="G702"/>
+      <c r="H702"/>
+      <c r="I702"/>
+      <c r="J702"/>
+    </row>
+    <row r="703">
+      <c r="A703" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B703" t="s">
+        <v>98</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2</v>
+      </c>
+      <c r="D703" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E703" t="s">
+        <v>27</v>
+      </c>
+      <c r="F703" t="s">
+        <v>5</v>
+      </c>
+      <c r="G703"/>
+      <c r="H703"/>
+      <c r="I703"/>
+      <c r="J703"/>
+    </row>
+    <row r="704">
+      <c r="A704" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B704" t="s">
+        <v>162</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2</v>
+      </c>
+      <c r="D704" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E704" t="s">
+        <v>27</v>
+      </c>
+      <c r="F704" t="s">
+        <v>5</v>
+      </c>
+      <c r="G704"/>
+      <c r="H704"/>
+      <c r="I704"/>
+      <c r="J704"/>
+    </row>
+    <row r="705">
+      <c r="A705" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B705" t="s">
+        <v>76</v>
+      </c>
+      <c r="C705" t="s">
+        <v>8</v>
+      </c>
+      <c r="D705" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E705" t="s">
+        <v>10</v>
+      </c>
+      <c r="F705" t="s">
+        <v>5</v>
+      </c>
+      <c r="G705"/>
+      <c r="H705"/>
+      <c r="I705"/>
+      <c r="J705"/>
+    </row>
+    <row r="706">
+      <c r="A706" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B706" t="s">
+        <v>238</v>
+      </c>
+      <c r="C706" t="s">
+        <v>8</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E706" t="s">
+        <v>10</v>
+      </c>
+      <c r="F706" t="s">
+        <v>5</v>
+      </c>
+      <c r="G706"/>
+      <c r="H706"/>
+      <c r="I706"/>
+      <c r="J706"/>
+    </row>
+    <row r="707">
+      <c r="A707" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B707" t="s">
+        <v>81</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2</v>
+      </c>
+      <c r="D707" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E707" t="s">
+        <v>27</v>
+      </c>
+      <c r="F707" t="s">
+        <v>5</v>
+      </c>
+      <c r="G707"/>
+      <c r="H707"/>
+      <c r="I707"/>
+      <c r="J707"/>
+    </row>
+    <row r="708">
+      <c r="A708" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B708" t="s">
+        <v>185</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E708" t="s">
+        <v>27</v>
+      </c>
+      <c r="F708" t="s">
+        <v>5</v>
+      </c>
+      <c r="G708"/>
+      <c r="H708"/>
+      <c r="I708"/>
+      <c r="J708"/>
+    </row>
+    <row r="709">
+      <c r="A709" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B709" t="s">
+        <v>18</v>
+      </c>
+      <c r="C709" t="s">
+        <v>8</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E709" t="s">
+        <v>10</v>
+      </c>
+      <c r="F709" t="s">
+        <v>5</v>
+      </c>
+      <c r="G709"/>
+      <c r="H709"/>
+      <c r="I709"/>
+      <c r="J709"/>
+    </row>
+    <row r="710">
+      <c r="A710" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E710" t="s">
+        <v>27</v>
+      </c>
+      <c r="F710" t="s">
+        <v>5</v>
+      </c>
+      <c r="G710"/>
+      <c r="H710"/>
+      <c r="I710"/>
+      <c r="J710"/>
+    </row>
+    <row r="711">
+      <c r="A711" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B711" t="s">
+        <v>101</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E711" t="s">
+        <v>27</v>
+      </c>
+      <c r="F711" t="s">
+        <v>5</v>
+      </c>
+      <c r="G711"/>
+      <c r="H711"/>
+      <c r="I711"/>
+      <c r="J711"/>
+    </row>
+    <row r="712">
+      <c r="A712" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B712" t="s">
+        <v>59</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E712" t="s">
+        <v>27</v>
+      </c>
+      <c r="F712" t="s">
+        <v>5</v>
+      </c>
+      <c r="G712"/>
+      <c r="H712"/>
+      <c r="I712"/>
+      <c r="J712"/>
+    </row>
+    <row r="713">
+      <c r="A713" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B713" t="s">
+        <v>47</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E713" t="s">
+        <v>27</v>
+      </c>
+      <c r="F713" t="s">
+        <v>5</v>
+      </c>
+      <c r="G713"/>
+      <c r="H713"/>
+      <c r="I713"/>
+      <c r="J713"/>
+    </row>
+    <row r="714">
+      <c r="A714" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B714" t="s">
+        <v>137</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E714" t="s">
+        <v>27</v>
+      </c>
+      <c r="F714" t="s">
+        <v>5</v>
+      </c>
+      <c r="G714"/>
+      <c r="H714"/>
+      <c r="I714"/>
+      <c r="J714"/>
+    </row>
+    <row r="715">
+      <c r="A715" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B715" t="s">
+        <v>509</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2</v>
+      </c>
+      <c r="D715" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E715" t="s">
+        <v>27</v>
+      </c>
+      <c r="F715" t="s">
+        <v>5</v>
+      </c>
+      <c r="G715"/>
+      <c r="H715"/>
+      <c r="I715"/>
+      <c r="J715"/>
+    </row>
+    <row r="716">
+      <c r="A716" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B716" t="s">
+        <v>38</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E716" t="s">
+        <v>23</v>
+      </c>
+      <c r="F716" t="s">
+        <v>5</v>
+      </c>
+      <c r="G716"/>
+      <c r="H716"/>
+      <c r="I716"/>
+      <c r="J716"/>
+    </row>
+    <row r="717">
+      <c r="A717" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B717" t="s">
+        <v>182</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E717" t="s">
+        <v>27</v>
+      </c>
+      <c r="F717" t="s">
+        <v>5</v>
+      </c>
+      <c r="G717"/>
+      <c r="H717"/>
+      <c r="I717"/>
+      <c r="J717"/>
+    </row>
+    <row r="718">
+      <c r="A718" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B718" t="s">
+        <v>128</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E718" t="s">
+        <v>27</v>
+      </c>
+      <c r="F718" t="s">
+        <v>5</v>
+      </c>
+      <c r="G718"/>
+      <c r="H718"/>
+      <c r="I718"/>
+      <c r="J718"/>
+    </row>
+    <row r="719">
+      <c r="A719" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B719" t="s">
+        <v>193</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E719" t="s">
+        <v>27</v>
+      </c>
+      <c r="F719" t="s">
+        <v>5</v>
+      </c>
+      <c r="G719"/>
+      <c r="H719"/>
+      <c r="I719"/>
+      <c r="J719"/>
+    </row>
+    <row r="720">
+      <c r="A720" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B720" t="s">
+        <v>358</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E720" t="s">
+        <v>27</v>
+      </c>
+      <c r="F720" t="s">
+        <v>5</v>
+      </c>
+      <c r="G720"/>
+      <c r="H720"/>
+      <c r="I720"/>
+      <c r="J720"/>
+    </row>
+    <row r="721">
+      <c r="A721" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B721" t="s">
+        <v>25</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E721" t="s">
+        <v>27</v>
+      </c>
+      <c r="F721" t="s">
+        <v>5</v>
+      </c>
+      <c r="G721"/>
+      <c r="H721"/>
+      <c r="I721"/>
+      <c r="J721"/>
+    </row>
+    <row r="722">
+      <c r="A722" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B722" t="s">
+        <v>64</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E722" t="s">
+        <v>27</v>
+      </c>
+      <c r="F722" t="s">
+        <v>5</v>
+      </c>
+      <c r="G722"/>
+      <c r="H722"/>
+      <c r="I722"/>
+      <c r="J722"/>
+    </row>
+    <row r="723">
+      <c r="A723" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B723" t="s">
+        <v>119</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E723" t="s">
+        <v>27</v>
+      </c>
+      <c r="F723" t="s">
+        <v>5</v>
+      </c>
+      <c r="G723"/>
+      <c r="H723"/>
+      <c r="I723"/>
+      <c r="J723"/>
+    </row>
+    <row r="724">
+      <c r="A724" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B724" t="s">
+        <v>153</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E724" t="s">
+        <v>27</v>
+      </c>
+      <c r="F724" t="s">
+        <v>5</v>
+      </c>
+      <c r="G724"/>
+      <c r="H724"/>
+      <c r="I724"/>
+      <c r="J724"/>
+    </row>
+    <row r="725">
+      <c r="A725" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B725" t="s">
+        <v>98</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E725" t="s">
+        <v>27</v>
+      </c>
+      <c r="F725" t="s">
+        <v>5</v>
+      </c>
+      <c r="G725"/>
+      <c r="H725"/>
+      <c r="I725"/>
+      <c r="J725"/>
+    </row>
+    <row r="726">
+      <c r="A726" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B726" t="s">
+        <v>693</v>
+      </c>
+      <c r="C726" t="s">
+        <v>8</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E726" t="s">
+        <v>10</v>
+      </c>
+      <c r="F726" t="s">
+        <v>5</v>
+      </c>
+      <c r="G726"/>
+      <c r="H726"/>
+      <c r="I726"/>
+      <c r="J726"/>
+    </row>
+    <row r="727">
+      <c r="A727" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B727" t="s">
+        <v>76</v>
+      </c>
+      <c r="C727" t="s">
+        <v>8</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E727" t="s">
+        <v>10</v>
+      </c>
+      <c r="F727" t="s">
+        <v>5</v>
+      </c>
+      <c r="G727"/>
+      <c r="H727"/>
+      <c r="I727"/>
+      <c r="J727"/>
+    </row>
+    <row r="728">
+      <c r="A728" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B728" t="s">
+        <v>162</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E728" t="s">
+        <v>27</v>
+      </c>
+      <c r="F728" t="s">
+        <v>5</v>
+      </c>
+      <c r="G728"/>
+      <c r="H728"/>
+      <c r="I728"/>
+      <c r="J728"/>
+    </row>
+    <row r="729">
+      <c r="A729" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B729" t="s">
+        <v>157</v>
+      </c>
+      <c r="C729" t="s">
+        <v>8</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E729" t="s">
+        <v>10</v>
+      </c>
+      <c r="F729" t="s">
+        <v>5</v>
+      </c>
+      <c r="G729"/>
+      <c r="H729"/>
+      <c r="I729"/>
+      <c r="J729"/>
+    </row>
+    <row r="730">
+      <c r="A730" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B730" t="s">
+        <v>109</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E730" t="s">
+        <v>27</v>
+      </c>
+      <c r="F730" t="s">
+        <v>5</v>
+      </c>
+      <c r="G730"/>
+      <c r="H730"/>
+      <c r="I730"/>
+      <c r="J730"/>
+    </row>
+    <row r="731">
+      <c r="A731" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B731" t="s">
+        <v>150</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E731" t="s">
+        <v>27</v>
+      </c>
+      <c r="F731" t="s">
+        <v>5</v>
+      </c>
+      <c r="G731"/>
+      <c r="H731"/>
+      <c r="I731"/>
+      <c r="J731"/>
+    </row>
+    <row r="732">
+      <c r="A732" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B732" t="s">
+        <v>345</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E732" t="s">
+        <v>27</v>
+      </c>
+      <c r="F732" t="s">
+        <v>5</v>
+      </c>
+      <c r="G732"/>
+      <c r="H732"/>
+      <c r="I732"/>
+      <c r="J732"/>
+    </row>
+    <row r="733">
+      <c r="A733" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B733" t="s">
+        <v>131</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E733" t="s">
+        <v>27</v>
+      </c>
+      <c r="F733" t="s">
+        <v>5</v>
+      </c>
+      <c r="G733"/>
+      <c r="H733"/>
+      <c r="I733"/>
+      <c r="J733"/>
+    </row>
+    <row r="734">
+      <c r="A734" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B734" t="s">
+        <v>196</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E734" t="s">
+        <v>27</v>
+      </c>
+      <c r="F734" t="s">
+        <v>5</v>
+      </c>
+      <c r="G734"/>
+      <c r="H734"/>
+      <c r="I734"/>
+      <c r="J734"/>
+    </row>
+    <row r="735">
+      <c r="A735" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B735" t="s">
+        <v>32</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E735" t="s">
+        <v>27</v>
+      </c>
+      <c r="F735" t="s">
+        <v>5</v>
+      </c>
+      <c r="G735"/>
+      <c r="H735"/>
+      <c r="I735"/>
+      <c r="J735"/>
+    </row>
+    <row r="736">
+      <c r="A736" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B736" t="s">
+        <v>330</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2</v>
+      </c>
+      <c r="D736" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E736" t="s">
+        <v>27</v>
+      </c>
+      <c r="F736" t="s">
+        <v>5</v>
+      </c>
+      <c r="G736"/>
+      <c r="H736"/>
+      <c r="I736"/>
+      <c r="J736"/>
+    </row>
+    <row r="737">
+      <c r="A737" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B737" t="s">
+        <v>54</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E737" t="s">
+        <v>27</v>
+      </c>
+      <c r="F737" t="s">
+        <v>5</v>
+      </c>
+      <c r="G737"/>
+      <c r="H737"/>
+      <c r="I737"/>
+      <c r="J737"/>
+    </row>
+    <row r="738">
+      <c r="A738" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B738" t="s">
+        <v>185</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E738" t="s">
+        <v>27</v>
+      </c>
+      <c r="F738" t="s">
+        <v>5</v>
+      </c>
+      <c r="G738"/>
+      <c r="H738"/>
+      <c r="I738"/>
+      <c r="J738"/>
+    </row>
+    <row r="739">
+      <c r="A739" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B739" t="s">
+        <v>92</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E739" t="s">
+        <v>27</v>
+      </c>
+      <c r="F739" t="s">
+        <v>5</v>
+      </c>
+      <c r="G739"/>
+      <c r="H739"/>
+      <c r="I739"/>
+      <c r="J739"/>
+    </row>
+    <row r="740">
+      <c r="A740" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B740" t="s">
+        <v>38</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E740" t="s">
+        <v>23</v>
+      </c>
+      <c r="F740" t="s">
+        <v>5</v>
+      </c>
+      <c r="G740"/>
+      <c r="H740"/>
+      <c r="I740"/>
+      <c r="J740"/>
+    </row>
+    <row r="741">
+      <c r="A741" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B741" t="s">
+        <v>190</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2</v>
+      </c>
+      <c r="D741" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E741" t="s">
+        <v>27</v>
+      </c>
+      <c r="F741" t="s">
+        <v>5</v>
+      </c>
+      <c r="G741"/>
+      <c r="H741"/>
+      <c r="I741"/>
+      <c r="J741"/>
+    </row>
+    <row r="742">
+      <c r="A742" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B742" t="s">
+        <v>312</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2</v>
+      </c>
+      <c r="D742" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E742" t="s">
+        <v>27</v>
+      </c>
+      <c r="F742" t="s">
+        <v>5</v>
+      </c>
+      <c r="G742"/>
+      <c r="H742"/>
+      <c r="I742"/>
+      <c r="J742"/>
+    </row>
+    <row r="743">
+      <c r="A743" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B743" t="s">
+        <v>153</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E743" t="s">
+        <v>27</v>
+      </c>
+      <c r="F743" t="s">
+        <v>5</v>
+      </c>
+      <c r="G743"/>
+      <c r="H743"/>
+      <c r="I743"/>
+      <c r="J743"/>
+    </row>
+    <row r="744">
+      <c r="A744" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B744" t="s">
+        <v>15</v>
+      </c>
+      <c r="C744" t="s">
+        <v>8</v>
+      </c>
+      <c r="D744" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E744" t="s">
+        <v>10</v>
+      </c>
+      <c r="F744" t="s">
+        <v>5</v>
+      </c>
+      <c r="G744"/>
+      <c r="H744"/>
+      <c r="I744"/>
+      <c r="J744"/>
+    </row>
+    <row r="745">
+      <c r="A745" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C745" t="s">
+        <v>73</v>
+      </c>
+      <c r="D745" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E745" t="s">
+        <v>10</v>
+      </c>
+      <c r="F745" t="s">
+        <v>5</v>
+      </c>
+      <c r="G745"/>
+      <c r="H745"/>
+      <c r="I745"/>
+      <c r="J745"/>
+    </row>
+    <row r="746">
+      <c r="A746" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B746" t="s">
+        <v>165</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2</v>
+      </c>
+      <c r="D746" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E746" t="s">
+        <v>27</v>
+      </c>
+      <c r="F746" t="s">
+        <v>5</v>
+      </c>
+      <c r="G746"/>
+      <c r="H746"/>
+      <c r="I746"/>
+      <c r="J746"/>
+    </row>
+    <row r="747">
+      <c r="A747" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B747" t="s">
+        <v>119</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2</v>
+      </c>
+      <c r="D747" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E747" t="s">
+        <v>27</v>
+      </c>
+      <c r="F747" t="s">
+        <v>5</v>
+      </c>
+      <c r="G747"/>
+      <c r="H747"/>
+      <c r="I747"/>
+      <c r="J747"/>
+    </row>
+    <row r="748">
+      <c r="A748" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B748" t="s">
+        <v>358</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E748" t="s">
+        <v>27</v>
+      </c>
+      <c r="F748" t="s">
+        <v>5</v>
+      </c>
+      <c r="G748"/>
+      <c r="H748"/>
+      <c r="I748"/>
+      <c r="J748"/>
+    </row>
+    <row r="749">
+      <c r="A749" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B749" t="s">
+        <v>371</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2</v>
+      </c>
+      <c r="D749" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E749" t="s">
+        <v>27</v>
+      </c>
+      <c r="F749" t="s">
+        <v>5</v>
+      </c>
+      <c r="G749"/>
+      <c r="H749"/>
+      <c r="I749"/>
+      <c r="J749"/>
+    </row>
+    <row r="750">
+      <c r="A750" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B750" t="s">
+        <v>101</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2</v>
+      </c>
+      <c r="D750" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E750" t="s">
+        <v>27</v>
+      </c>
+      <c r="F750" t="s">
+        <v>5</v>
+      </c>
+      <c r="G750"/>
+      <c r="H750"/>
+      <c r="I750"/>
+      <c r="J750"/>
+    </row>
+    <row r="751">
+      <c r="A751" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B751" t="s">
+        <v>59</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2</v>
+      </c>
+      <c r="D751" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E751" t="s">
+        <v>27</v>
+      </c>
+      <c r="F751" t="s">
+        <v>5</v>
+      </c>
+      <c r="G751"/>
+      <c r="H751"/>
+      <c r="I751"/>
+      <c r="J751"/>
+    </row>
+    <row r="752">
+      <c r="A752" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B752" t="s">
+        <v>269</v>
+      </c>
+      <c r="C752" t="s">
+        <v>8</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E752" t="s">
+        <v>10</v>
+      </c>
+      <c r="F752" t="s">
+        <v>5</v>
+      </c>
+      <c r="G752"/>
+      <c r="H752"/>
+      <c r="I752"/>
+      <c r="J752"/>
+    </row>
+    <row r="753">
+      <c r="A753" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B753" t="s">
+        <v>47</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2</v>
+      </c>
+      <c r="D753" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E753" t="s">
+        <v>27</v>
+      </c>
+      <c r="F753" t="s">
+        <v>5</v>
+      </c>
+      <c r="G753"/>
+      <c r="H753"/>
+      <c r="I753"/>
+      <c r="J753"/>
+    </row>
+    <row r="754">
+      <c r="A754" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B754" t="s">
+        <v>86</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E754" t="s">
+        <v>27</v>
+      </c>
+      <c r="F754" t="s">
+        <v>5</v>
+      </c>
+      <c r="G754"/>
+      <c r="H754"/>
+      <c r="I754"/>
+      <c r="J754"/>
+    </row>
+    <row r="755">
+      <c r="A755" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B755" t="s">
+        <v>25</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E755" t="s">
+        <v>27</v>
+      </c>
+      <c r="F755" t="s">
+        <v>5</v>
+      </c>
+      <c r="G755"/>
+      <c r="H755"/>
+      <c r="I755"/>
+      <c r="J755"/>
+    </row>
+    <row r="756">
+      <c r="A756" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B756" t="s">
+        <v>38</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E756" t="s">
+        <v>23</v>
+      </c>
+      <c r="F756" t="s">
+        <v>5</v>
+      </c>
+      <c r="G756"/>
+      <c r="H756"/>
+      <c r="I756"/>
+      <c r="J756"/>
+    </row>
+    <row r="757">
+      <c r="A757" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B757" t="s">
+        <v>509</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2</v>
+      </c>
+      <c r="D757" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E757" t="s">
+        <v>27</v>
+      </c>
+      <c r="F757" t="s">
+        <v>5</v>
+      </c>
+      <c r="G757"/>
+      <c r="H757"/>
+      <c r="I757"/>
+      <c r="J757"/>
+    </row>
+    <row r="758">
+      <c r="A758" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B758" t="s">
+        <v>182</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2</v>
+      </c>
+      <c r="D758" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E758" t="s">
+        <v>27</v>
+      </c>
+      <c r="F758" t="s">
+        <v>5</v>
+      </c>
+      <c r="G758"/>
+      <c r="H758"/>
+      <c r="I758"/>
+      <c r="J758"/>
+    </row>
+    <row r="759">
+      <c r="A759" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B759" t="s">
+        <v>128</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2</v>
+      </c>
+      <c r="D759" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E759" t="s">
+        <v>27</v>
+      </c>
+      <c r="F759" t="s">
+        <v>5</v>
+      </c>
+      <c r="G759"/>
+      <c r="H759"/>
+      <c r="I759"/>
+      <c r="J759"/>
+    </row>
+    <row r="760">
+      <c r="A760" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B760" t="s">
+        <v>193</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E760" t="s">
+        <v>27</v>
+      </c>
+      <c r="F760" t="s">
+        <v>5</v>
+      </c>
+      <c r="G760"/>
+      <c r="H760"/>
+      <c r="I760"/>
+      <c r="J760"/>
+    </row>
+    <row r="761">
+      <c r="A761" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B761" t="s">
+        <v>64</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E761" t="s">
+        <v>27</v>
+      </c>
+      <c r="F761" t="s">
+        <v>5</v>
+      </c>
+      <c r="G761"/>
+      <c r="H761"/>
+      <c r="I761"/>
+      <c r="J761"/>
+    </row>
+    <row r="762">
+      <c r="A762" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B762" t="s">
+        <v>137</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2</v>
+      </c>
+      <c r="D762" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E762" t="s">
+        <v>27</v>
+      </c>
+      <c r="F762" t="s">
+        <v>5</v>
+      </c>
+      <c r="G762"/>
+      <c r="H762"/>
+      <c r="I762"/>
+      <c r="J762"/>
+    </row>
+    <row r="763">
+      <c r="A763" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B763" t="s">
+        <v>21</v>
+      </c>
+      <c r="C763" t="s">
+        <v>8</v>
+      </c>
+      <c r="D763" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E763" t="s">
+        <v>23</v>
+      </c>
+      <c r="F763" t="s">
+        <v>5</v>
+      </c>
+      <c r="G763"/>
+      <c r="H763"/>
+      <c r="I763"/>
+      <c r="J763"/>
+    </row>
+    <row r="764">
+      <c r="A764" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B764" t="s">
+        <v>81</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E764" t="s">
+        <v>27</v>
+      </c>
+      <c r="F764" t="s">
+        <v>5</v>
+      </c>
+      <c r="G764"/>
+      <c r="H764"/>
+      <c r="I764"/>
+      <c r="J764"/>
+    </row>
+    <row r="765">
+      <c r="A765" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B765" t="s">
+        <v>32</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2</v>
+      </c>
+      <c r="D765" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E765" t="s">
+        <v>27</v>
+      </c>
+      <c r="F765" t="s">
+        <v>5</v>
+      </c>
+      <c r="G765"/>
+      <c r="H765"/>
+      <c r="I765"/>
+      <c r="J765"/>
+    </row>
+    <row r="766">
+      <c r="A766" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B766" t="s">
+        <v>92</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E766" t="s">
+        <v>27</v>
+      </c>
+      <c r="F766" t="s">
+        <v>5</v>
+      </c>
+      <c r="G766"/>
+      <c r="H766"/>
+      <c r="I766"/>
+      <c r="J766"/>
+    </row>
+    <row r="767">
+      <c r="A767" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B767" t="s">
+        <v>190</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2</v>
+      </c>
+      <c r="D767" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E767" t="s">
+        <v>27</v>
+      </c>
+      <c r="F767" t="s">
+        <v>5</v>
+      </c>
+      <c r="G767"/>
+      <c r="H767"/>
+      <c r="I767"/>
+      <c r="J767"/>
+    </row>
+    <row r="768">
+      <c r="A768" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B768" t="s">
+        <v>312</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E768" t="s">
+        <v>27</v>
+      </c>
+      <c r="F768" t="s">
+        <v>5</v>
+      </c>
+      <c r="G768"/>
+      <c r="H768"/>
+      <c r="I768"/>
+      <c r="J768"/>
+    </row>
+    <row r="769">
+      <c r="A769" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B769" t="s">
+        <v>693</v>
+      </c>
+      <c r="C769" t="s">
+        <v>8</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E769" t="s">
+        <v>10</v>
+      </c>
+      <c r="F769" t="s">
+        <v>5</v>
+      </c>
+      <c r="G769"/>
+      <c r="H769"/>
+      <c r="I769"/>
+      <c r="J769"/>
+    </row>
+    <row r="770">
+      <c r="A770" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B770" t="s">
+        <v>98</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E770" t="s">
+        <v>27</v>
+      </c>
+      <c r="F770" t="s">
+        <v>5</v>
+      </c>
+      <c r="G770"/>
+      <c r="H770"/>
+      <c r="I770"/>
+      <c r="J770"/>
+    </row>
+    <row r="771">
+      <c r="A771" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B771" t="s">
+        <v>269</v>
+      </c>
+      <c r="C771" t="s">
+        <v>8</v>
+      </c>
+      <c r="D771" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E771" t="s">
+        <v>10</v>
+      </c>
+      <c r="F771" t="s">
+        <v>5</v>
+      </c>
+      <c r="G771"/>
+      <c r="H771"/>
+      <c r="I771"/>
+      <c r="J771"/>
+    </row>
+    <row r="772">
+      <c r="A772" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B772" t="s">
+        <v>153</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2</v>
+      </c>
+      <c r="D772" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E772" t="s">
+        <v>27</v>
+      </c>
+      <c r="F772" t="s">
+        <v>5</v>
+      </c>
+      <c r="G772"/>
+      <c r="H772"/>
+      <c r="I772"/>
+      <c r="J772"/>
+    </row>
+    <row r="773">
+      <c r="A773" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B773" t="s">
+        <v>150</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2</v>
+      </c>
+      <c r="D773" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E773" t="s">
+        <v>27</v>
+      </c>
+      <c r="F773" t="s">
+        <v>5</v>
+      </c>
+      <c r="G773"/>
+      <c r="H773"/>
+      <c r="I773"/>
+      <c r="J773"/>
+    </row>
+    <row r="774">
+      <c r="A774" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B774" t="s">
+        <v>330</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2</v>
+      </c>
+      <c r="D774" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E774" t="s">
+        <v>27</v>
+      </c>
+      <c r="F774" t="s">
+        <v>5</v>
+      </c>
+      <c r="G774"/>
+      <c r="H774"/>
+      <c r="I774"/>
+      <c r="J774"/>
+    </row>
+    <row r="775">
+      <c r="A775" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B775" t="s">
+        <v>157</v>
+      </c>
+      <c r="C775" t="s">
+        <v>8</v>
+      </c>
+      <c r="D775" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E775" t="s">
+        <v>10</v>
+      </c>
+      <c r="F775" t="s">
+        <v>5</v>
+      </c>
+      <c r="G775"/>
+      <c r="H775"/>
+      <c r="I775"/>
+      <c r="J775"/>
+    </row>
+    <row r="776">
+      <c r="A776" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B776" t="s">
+        <v>35</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2</v>
+      </c>
+      <c r="D776" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E776" t="s">
+        <v>27</v>
+      </c>
+      <c r="F776" t="s">
+        <v>5</v>
+      </c>
+      <c r="G776"/>
+      <c r="H776"/>
+      <c r="I776"/>
+      <c r="J776"/>
+    </row>
+    <row r="777">
+      <c r="A777" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B777" t="s">
+        <v>345</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2</v>
+      </c>
+      <c r="D777" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E777" t="s">
+        <v>27</v>
+      </c>
+      <c r="F777" t="s">
+        <v>5</v>
+      </c>
+      <c r="G777"/>
+      <c r="H777"/>
+      <c r="I777"/>
+      <c r="J777"/>
+    </row>
+    <row r="778">
+      <c r="A778" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B778" t="s">
+        <v>131</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2</v>
+      </c>
+      <c r="D778" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E778" t="s">
+        <v>27</v>
+      </c>
+      <c r="F778" t="s">
+        <v>5</v>
+      </c>
+      <c r="G778"/>
+      <c r="H778"/>
+      <c r="I778"/>
+      <c r="J778"/>
+    </row>
+    <row r="779">
+      <c r="A779" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B779" t="s">
+        <v>18</v>
+      </c>
+      <c r="C779" t="s">
+        <v>8</v>
+      </c>
+      <c r="D779" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E779" t="s">
+        <v>10</v>
+      </c>
+      <c r="F779" t="s">
+        <v>5</v>
+      </c>
+      <c r="G779"/>
+      <c r="H779"/>
+      <c r="I779"/>
+      <c r="J779"/>
+    </row>
+    <row r="780">
+      <c r="A780" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B780" t="s">
+        <v>196</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2</v>
+      </c>
+      <c r="D780" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E780" t="s">
+        <v>27</v>
+      </c>
+      <c r="F780" t="s">
+        <v>5</v>
+      </c>
+      <c r="G780"/>
+      <c r="H780"/>
+      <c r="I780"/>
+      <c r="J780"/>
+    </row>
+    <row r="781">
+      <c r="A781" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B781" t="s">
+        <v>21</v>
+      </c>
+      <c r="C781" t="s">
+        <v>8</v>
+      </c>
+      <c r="D781" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E781" t="s">
+        <v>23</v>
+      </c>
+      <c r="F781" t="s">
+        <v>5</v>
+      </c>
+      <c r="G781"/>
+      <c r="H781"/>
+      <c r="I781"/>
+      <c r="J781"/>
+    </row>
+    <row r="782">
+      <c r="A782" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B782" t="s">
+        <v>54</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2</v>
+      </c>
+      <c r="D782" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E782" t="s">
+        <v>27</v>
+      </c>
+      <c r="F782" t="s">
+        <v>5</v>
+      </c>
+      <c r="G782"/>
+      <c r="H782"/>
+      <c r="I782"/>
+      <c r="J782"/>
+    </row>
+    <row r="783">
+      <c r="A783" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B783" t="s">
+        <v>185</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2</v>
+      </c>
+      <c r="D783" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E783" t="s">
+        <v>27</v>
+      </c>
+      <c r="F783" t="s">
+        <v>5</v>
+      </c>
+      <c r="G783"/>
+      <c r="H783"/>
+      <c r="I783"/>
+      <c r="J783"/>
+    </row>
+    <row r="784">
+      <c r="A784" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B784" t="s">
+        <v>168</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2</v>
+      </c>
+      <c r="D784" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E784" t="s">
+        <v>27</v>
+      </c>
+      <c r="F784" t="s">
+        <v>5</v>
+      </c>
+      <c r="G784"/>
+      <c r="H784"/>
+      <c r="I784"/>
+      <c r="J784"/>
+    </row>
+    <row r="785">
+      <c r="A785" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B785" t="s">
+        <v>165</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2</v>
+      </c>
+      <c r="D785" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E785" t="s">
+        <v>27</v>
+      </c>
+      <c r="F785" t="s">
+        <v>5</v>
+      </c>
+      <c r="G785"/>
+      <c r="H785"/>
+      <c r="I785"/>
+      <c r="J785"/>
+    </row>
+    <row r="786">
+      <c r="A786" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B786" t="s">
+        <v>64</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2</v>
+      </c>
+      <c r="D786" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E786" t="s">
+        <v>27</v>
+      </c>
+      <c r="F786" t="s">
+        <v>5</v>
+      </c>
+      <c r="G786"/>
+      <c r="H786"/>
+      <c r="I786"/>
+      <c r="J786"/>
+    </row>
+    <row r="787">
+      <c r="A787" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B787" t="s">
+        <v>92</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2</v>
+      </c>
+      <c r="D787" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E787" t="s">
+        <v>27</v>
+      </c>
+      <c r="F787" t="s">
+        <v>5</v>
+      </c>
+      <c r="G787"/>
+      <c r="H787"/>
+      <c r="I787"/>
+      <c r="J787"/>
+    </row>
+    <row r="788">
+      <c r="A788" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B788" t="s">
+        <v>162</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2</v>
+      </c>
+      <c r="D788" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E788" t="s">
+        <v>27</v>
+      </c>
+      <c r="F788" t="s">
+        <v>5</v>
+      </c>
+      <c r="G788"/>
+      <c r="H788"/>
+      <c r="I788"/>
+      <c r="J788"/>
+    </row>
+    <row r="789">
+      <c r="A789" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B789" t="s">
+        <v>12</v>
+      </c>
+      <c r="C789" t="s">
+        <v>8</v>
+      </c>
+      <c r="D789" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E789" t="s">
+        <v>10</v>
+      </c>
+      <c r="F789" t="s">
+        <v>5</v>
+      </c>
+      <c r="G789"/>
+      <c r="H789"/>
+      <c r="I789"/>
+      <c r="J789"/>
+    </row>
+    <row r="790">
+      <c r="A790" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B790" t="s">
+        <v>693</v>
+      </c>
+      <c r="C790" t="s">
+        <v>8</v>
+      </c>
+      <c r="D790" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E790" t="s">
+        <v>10</v>
+      </c>
+      <c r="F790" t="s">
+        <v>5</v>
+      </c>
+      <c r="G790"/>
+      <c r="H790"/>
+      <c r="I790"/>
+      <c r="J790"/>
+    </row>
+    <row r="791">
+      <c r="A791" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B791" t="s">
+        <v>157</v>
+      </c>
+      <c r="C791" t="s">
+        <v>8</v>
+      </c>
+      <c r="D791" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E791" t="s">
+        <v>10</v>
+      </c>
+      <c r="F791" t="s">
+        <v>5</v>
+      </c>
+      <c r="G791"/>
+      <c r="H791"/>
+      <c r="I791"/>
+      <c r="J791"/>
+    </row>
+    <row r="792">
+      <c r="A792" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B792" t="s">
+        <v>312</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E792" t="s">
+        <v>27</v>
+      </c>
+      <c r="F792" t="s">
+        <v>5</v>
+      </c>
+      <c r="G792"/>
+      <c r="H792"/>
+      <c r="I792"/>
+      <c r="J792"/>
+    </row>
+    <row r="793">
+      <c r="A793" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B793" t="s">
+        <v>18</v>
+      </c>
+      <c r="C793" t="s">
+        <v>8</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E793" t="s">
+        <v>10</v>
+      </c>
+      <c r="F793" t="s">
+        <v>5</v>
+      </c>
+      <c r="G793"/>
+      <c r="H793"/>
+      <c r="I793"/>
+      <c r="J793"/>
+    </row>
+    <row r="794">
+      <c r="A794" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B794" t="s">
+        <v>81</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2</v>
+      </c>
+      <c r="D794" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E794" t="s">
+        <v>27</v>
+      </c>
+      <c r="F794" t="s">
+        <v>5</v>
+      </c>
+      <c r="G794"/>
+      <c r="H794"/>
+      <c r="I794"/>
+      <c r="J794"/>
+    </row>
+    <row r="795">
+      <c r="A795" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B795" t="s">
+        <v>1</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2</v>
+      </c>
+      <c r="D795" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E795" t="s">
+        <v>27</v>
+      </c>
+      <c r="F795" t="s">
+        <v>5</v>
+      </c>
+      <c r="G795"/>
+      <c r="H795"/>
+      <c r="I795"/>
+      <c r="J795"/>
+    </row>
+    <row r="796">
+      <c r="A796" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B796" t="s">
+        <v>371</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2</v>
+      </c>
+      <c r="D796" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E796" t="s">
+        <v>27</v>
+      </c>
+      <c r="F796" t="s">
+        <v>5</v>
+      </c>
+      <c r="G796"/>
+      <c r="H796"/>
+      <c r="I796"/>
+      <c r="J796"/>
+    </row>
+    <row r="797">
+      <c r="A797" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B797" t="s">
+        <v>59</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2</v>
+      </c>
+      <c r="D797" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E797" t="s">
+        <v>27</v>
+      </c>
+      <c r="F797" t="s">
+        <v>5</v>
+      </c>
+      <c r="G797"/>
+      <c r="H797"/>
+      <c r="I797"/>
+      <c r="J797"/>
+    </row>
+    <row r="798">
+      <c r="A798" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B798" t="s">
+        <v>41</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E798" t="s">
+        <v>27</v>
+      </c>
+      <c r="F798" t="s">
+        <v>5</v>
+      </c>
+      <c r="G798"/>
+      <c r="H798"/>
+      <c r="I798"/>
+      <c r="J798"/>
+    </row>
+    <row r="799">
+      <c r="A799" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B799" t="s">
+        <v>32</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E799" t="s">
+        <v>27</v>
+      </c>
+      <c r="F799" t="s">
+        <v>5</v>
+      </c>
+      <c r="G799"/>
+      <c r="H799"/>
+      <c r="I799"/>
+      <c r="J799"/>
+    </row>
+    <row r="800">
+      <c r="A800" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B800" t="s">
+        <v>38</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E800" t="s">
+        <v>23</v>
+      </c>
+      <c r="F800" t="s">
+        <v>5</v>
+      </c>
+      <c r="G800"/>
+      <c r="H800"/>
+      <c r="I800"/>
+      <c r="J800"/>
+    </row>
+    <row r="801">
+      <c r="A801" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B801" t="s">
+        <v>25</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2</v>
+      </c>
+      <c r="D801" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E801" t="s">
+        <v>27</v>
+      </c>
+      <c r="F801" t="s">
+        <v>5</v>
+      </c>
+      <c r="G801"/>
+      <c r="H801"/>
+      <c r="I801"/>
+      <c r="J801"/>
+    </row>
+    <row r="802">
+      <c r="A802" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B802" t="s">
+        <v>509</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2</v>
+      </c>
+      <c r="D802" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E802" t="s">
+        <v>27</v>
+      </c>
+      <c r="F802" t="s">
+        <v>5</v>
+      </c>
+      <c r="G802"/>
+      <c r="H802"/>
+      <c r="I802"/>
+      <c r="J802"/>
+    </row>
+    <row r="803">
+      <c r="A803" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B803" t="s">
+        <v>182</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2</v>
+      </c>
+      <c r="D803" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E803" t="s">
+        <v>27</v>
+      </c>
+      <c r="F803" t="s">
+        <v>5</v>
+      </c>
+      <c r="G803"/>
+      <c r="H803"/>
+      <c r="I803"/>
+      <c r="J803"/>
+    </row>
+    <row r="804">
+      <c r="A804" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B804" t="s">
+        <v>128</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E804" t="s">
+        <v>27</v>
+      </c>
+      <c r="F804" t="s">
+        <v>5</v>
+      </c>
+      <c r="G804"/>
+      <c r="H804"/>
+      <c r="I804"/>
+      <c r="J804"/>
+    </row>
+    <row r="805">
+      <c r="A805" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B805" t="s">
+        <v>119</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E805" t="s">
+        <v>27</v>
+      </c>
+      <c r="F805" t="s">
+        <v>5</v>
+      </c>
+      <c r="G805"/>
+      <c r="H805"/>
+      <c r="I805"/>
+      <c r="J805"/>
+    </row>
+    <row r="806">
+      <c r="A806" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B806" t="s">
+        <v>47</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2</v>
+      </c>
+      <c r="D806" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E806" t="s">
+        <v>27</v>
+      </c>
+      <c r="F806" t="s">
+        <v>5</v>
+      </c>
+      <c r="G806"/>
+      <c r="H806"/>
+      <c r="I806"/>
+      <c r="J806"/>
+    </row>
+    <row r="807">
+      <c r="A807" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B807" t="s">
+        <v>21</v>
+      </c>
+      <c r="C807" t="s">
+        <v>8</v>
+      </c>
+      <c r="D807" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E807" t="s">
+        <v>23</v>
+      </c>
+      <c r="F807" t="s">
+        <v>5</v>
+      </c>
+      <c r="G807"/>
+      <c r="H807"/>
+      <c r="I807"/>
+      <c r="J807"/>
+    </row>
+    <row r="808">
+      <c r="A808" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B808" t="s">
+        <v>185</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2</v>
+      </c>
+      <c r="D808" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E808" t="s">
+        <v>27</v>
+      </c>
+      <c r="F808" t="s">
+        <v>5</v>
+      </c>
+      <c r="G808"/>
+      <c r="H808"/>
+      <c r="I808"/>
+      <c r="J808"/>
+    </row>
+    <row r="809">
+      <c r="A809" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B809" t="s">
+        <v>330</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2</v>
+      </c>
+      <c r="D809" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E809" t="s">
+        <v>27</v>
+      </c>
+      <c r="F809" t="s">
+        <v>5</v>
+      </c>
+      <c r="G809"/>
+      <c r="H809"/>
+      <c r="I809"/>
+      <c r="J809"/>
+    </row>
+    <row r="810">
+      <c r="A810" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B810" t="s">
+        <v>64</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E810" t="s">
+        <v>27</v>
+      </c>
+      <c r="F810" t="s">
+        <v>5</v>
+      </c>
+      <c r="G810"/>
+      <c r="H810"/>
+      <c r="I810"/>
+      <c r="J810"/>
+    </row>
+    <row r="811">
+      <c r="A811" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B811" t="s">
+        <v>92</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2</v>
+      </c>
+      <c r="D811" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E811" t="s">
+        <v>27</v>
+      </c>
+      <c r="F811" t="s">
+        <v>5</v>
+      </c>
+      <c r="G811"/>
+      <c r="H811"/>
+      <c r="I811"/>
+      <c r="J811"/>
+    </row>
+    <row r="812">
+      <c r="A812" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B812" t="s">
+        <v>7</v>
+      </c>
+      <c r="C812" t="s">
+        <v>8</v>
+      </c>
+      <c r="D812" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E812" t="s">
+        <v>10</v>
+      </c>
+      <c r="F812" t="s">
+        <v>5</v>
+      </c>
+      <c r="G812"/>
+      <c r="H812"/>
+      <c r="I812"/>
+      <c r="J812"/>
+    </row>
+    <row r="813">
+      <c r="A813" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B813" t="s">
+        <v>1</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2</v>
+      </c>
+      <c r="D813" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E813" t="s">
+        <v>4</v>
+      </c>
+      <c r="F813" t="s">
+        <v>5</v>
+      </c>
+      <c r="G813"/>
+      <c r="H813"/>
+      <c r="I813"/>
+      <c r="J813"/>
+    </row>
+    <row r="814">
+      <c r="A814" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B814" t="s">
+        <v>190</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E814" t="s">
+        <v>27</v>
+      </c>
+      <c r="F814" t="s">
+        <v>5</v>
+      </c>
+      <c r="G814"/>
+      <c r="H814"/>
+      <c r="I814"/>
+      <c r="J814"/>
+    </row>
+    <row r="815">
+      <c r="A815" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B815" t="s">
+        <v>89</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2</v>
+      </c>
+      <c r="D815" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E815" t="s">
+        <v>10</v>
+      </c>
+      <c r="F815" t="s">
+        <v>5</v>
+      </c>
+      <c r="G815"/>
+      <c r="H815"/>
+      <c r="I815"/>
+      <c r="J815"/>
+    </row>
+    <row r="816">
+      <c r="A816" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B816" t="s">
+        <v>12</v>
+      </c>
+      <c r="C816" t="s">
+        <v>8</v>
+      </c>
+      <c r="D816" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E816" t="s">
+        <v>10</v>
+      </c>
+      <c r="F816" t="s">
+        <v>5</v>
+      </c>
+      <c r="G816"/>
+      <c r="H816"/>
+      <c r="I816"/>
+      <c r="J816"/>
+    </row>
+    <row r="817">
+      <c r="A817" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B817" t="s">
+        <v>89</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E817" t="s">
+        <v>27</v>
+      </c>
+      <c r="F817" t="s">
+        <v>5</v>
+      </c>
+      <c r="G817"/>
+      <c r="H817"/>
+      <c r="I817"/>
+      <c r="J817"/>
+    </row>
+    <row r="818">
+      <c r="A818" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B818" t="s">
+        <v>67</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2</v>
+      </c>
+      <c r="D818" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E818" t="s">
+        <v>27</v>
+      </c>
+      <c r="F818" t="s">
+        <v>5</v>
+      </c>
+      <c r="G818"/>
+      <c r="H818"/>
+      <c r="I818"/>
+      <c r="J818"/>
+    </row>
+    <row r="819">
+      <c r="A819" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B819" t="s">
+        <v>358</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2</v>
+      </c>
+      <c r="D819" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E819" t="s">
+        <v>27</v>
+      </c>
+      <c r="F819" t="s">
+        <v>5</v>
+      </c>
+      <c r="G819"/>
+      <c r="H819"/>
+      <c r="I819"/>
+      <c r="J819"/>
+    </row>
+    <row r="820">
+      <c r="A820" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B820" t="s">
+        <v>35</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E820" t="s">
+        <v>27</v>
+      </c>
+      <c r="F820" t="s">
+        <v>5</v>
+      </c>
+      <c r="G820"/>
+      <c r="H820"/>
+      <c r="I820"/>
+      <c r="J820"/>
+    </row>
+    <row r="821">
+      <c r="A821" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B821" t="s">
+        <v>345</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2</v>
+      </c>
+      <c r="D821" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E821" t="s">
+        <v>27</v>
+      </c>
+      <c r="F821" t="s">
+        <v>5</v>
+      </c>
+      <c r="G821"/>
+      <c r="H821"/>
+      <c r="I821"/>
+      <c r="J821"/>
+    </row>
+    <row r="822">
+      <c r="A822" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B822" t="s">
+        <v>131</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2</v>
+      </c>
+      <c r="D822" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E822" t="s">
+        <v>27</v>
+      </c>
+      <c r="F822" t="s">
+        <v>5</v>
+      </c>
+      <c r="G822"/>
+      <c r="H822"/>
+      <c r="I822"/>
+      <c r="J822"/>
+    </row>
+    <row r="823">
+      <c r="A823" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B823" t="s">
+        <v>763</v>
+      </c>
+      <c r="C823" t="s">
+        <v>73</v>
+      </c>
+      <c r="D823" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E823" t="s">
+        <v>10</v>
+      </c>
+      <c r="F823" t="s">
+        <v>5</v>
+      </c>
+      <c r="G823"/>
+      <c r="H823"/>
+      <c r="I823"/>
+      <c r="J823"/>
+    </row>
+    <row r="824">
+      <c r="A824" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C824" t="s">
+        <v>73</v>
+      </c>
+      <c r="D824" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E824" t="s">
+        <v>10</v>
+      </c>
+      <c r="F824" t="s">
+        <v>5</v>
+      </c>
+      <c r="G824"/>
+      <c r="H824"/>
+      <c r="I824"/>
+      <c r="J824"/>
+    </row>
+    <row r="825">
+      <c r="A825" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B825" t="s">
+        <v>44</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2</v>
+      </c>
+      <c r="D825" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E825" t="s">
+        <v>27</v>
+      </c>
+      <c r="F825" t="s">
+        <v>5</v>
+      </c>
+      <c r="G825"/>
+      <c r="H825"/>
+      <c r="I825"/>
+      <c r="J825"/>
+    </row>
+    <row r="826">
+      <c r="A826" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B826" t="s">
+        <v>168</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E826" t="s">
+        <v>27</v>
+      </c>
+      <c r="F826" t="s">
+        <v>5</v>
+      </c>
+      <c r="G826"/>
+      <c r="H826"/>
+      <c r="I826"/>
+      <c r="J826"/>
+    </row>
+    <row r="827">
+      <c r="A827" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B827" t="s">
+        <v>54</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2</v>
+      </c>
+      <c r="D827" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E827" t="s">
+        <v>27</v>
+      </c>
+      <c r="F827" t="s">
+        <v>5</v>
+      </c>
+      <c r="G827"/>
+      <c r="H827"/>
+      <c r="I827"/>
+      <c r="J827"/>
+    </row>
+    <row r="828">
+      <c r="A828" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B828" t="s">
+        <v>162</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2</v>
+      </c>
+      <c r="D828" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E828" t="s">
+        <v>27</v>
+      </c>
+      <c r="F828" t="s">
+        <v>5</v>
+      </c>
+      <c r="G828"/>
+      <c r="H828"/>
+      <c r="I828"/>
+      <c r="J828"/>
+    </row>
+    <row r="829">
+      <c r="A829" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B829" t="s">
+        <v>312</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2</v>
+      </c>
+      <c r="D829" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E829" t="s">
+        <v>27</v>
+      </c>
+      <c r="F829" t="s">
+        <v>5</v>
+      </c>
+      <c r="G829"/>
+      <c r="H829"/>
+      <c r="I829"/>
+      <c r="J829"/>
+    </row>
+    <row r="830">
+      <c r="A830" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B830" t="s">
+        <v>196</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E830" t="s">
+        <v>27</v>
+      </c>
+      <c r="F830" t="s">
+        <v>5</v>
+      </c>
+      <c r="G830"/>
+      <c r="H830"/>
+      <c r="I830"/>
+      <c r="J830"/>
+    </row>
+    <row r="831">
+      <c r="A831" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B831" t="s">
+        <v>38</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2</v>
+      </c>
+      <c r="D831" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E831" t="s">
+        <v>23</v>
+      </c>
+      <c r="F831" t="s">
+        <v>5</v>
+      </c>
+      <c r="G831"/>
+      <c r="H831"/>
+      <c r="I831"/>
+      <c r="J831"/>
+    </row>
+    <row r="832">
+      <c r="A832" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B832" t="s">
+        <v>86</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2</v>
+      </c>
+      <c r="D832" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E832" t="s">
+        <v>27</v>
+      </c>
+      <c r="F832" t="s">
+        <v>5</v>
+      </c>
+      <c r="G832"/>
+      <c r="H832"/>
+      <c r="I832"/>
+      <c r="J832"/>
+    </row>
+    <row r="833">
+      <c r="A833" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B833" t="s">
+        <v>193</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2</v>
+      </c>
+      <c r="D833" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E833" t="s">
+        <v>27</v>
+      </c>
+      <c r="F833" t="s">
+        <v>5</v>
+      </c>
+      <c r="G833"/>
+      <c r="H833"/>
+      <c r="I833"/>
+      <c r="J833"/>
+    </row>
+    <row r="834">
+      <c r="A834" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B834" t="s">
+        <v>7</v>
+      </c>
+      <c r="C834" t="s">
+        <v>8</v>
+      </c>
+      <c r="D834" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E834" t="s">
+        <v>10</v>
+      </c>
+      <c r="F834" t="s">
+        <v>5</v>
+      </c>
+      <c r="G834"/>
+      <c r="H834"/>
+      <c r="I834"/>
+      <c r="J834"/>
+    </row>
+    <row r="835">
+      <c r="A835" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B835" t="s">
+        <v>153</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2</v>
+      </c>
+      <c r="D835" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E835" t="s">
+        <v>27</v>
+      </c>
+      <c r="F835" t="s">
+        <v>5</v>
+      </c>
+      <c r="G835"/>
+      <c r="H835"/>
+      <c r="I835"/>
+      <c r="J835"/>
+    </row>
+    <row r="836">
+      <c r="A836" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B836" t="s">
+        <v>92</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2</v>
+      </c>
+      <c r="D836" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E836" t="s">
+        <v>27</v>
+      </c>
+      <c r="F836" t="s">
+        <v>5</v>
+      </c>
+      <c r="G836"/>
+      <c r="H836"/>
+      <c r="I836"/>
+      <c r="J836"/>
+    </row>
+    <row r="837">
+      <c r="A837" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B837" t="s">
+        <v>32</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2</v>
+      </c>
+      <c r="D837" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E837" t="s">
+        <v>27</v>
+      </c>
+      <c r="F837" t="s">
+        <v>5</v>
+      </c>
+      <c r="G837"/>
+      <c r="H837"/>
+      <c r="I837"/>
+      <c r="J837"/>
+    </row>
+    <row r="838">
+      <c r="A838" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B838" t="s">
+        <v>119</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2</v>
+      </c>
+      <c r="D838" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E838" t="s">
+        <v>27</v>
+      </c>
+      <c r="F838" t="s">
+        <v>5</v>
+      </c>
+      <c r="G838"/>
+      <c r="H838"/>
+      <c r="I838"/>
+      <c r="J838"/>
+    </row>
+    <row r="839">
+      <c r="A839" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B839" t="s">
+        <v>101</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2</v>
+      </c>
+      <c r="D839" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E839" t="s">
+        <v>27</v>
+      </c>
+      <c r="F839" t="s">
+        <v>5</v>
+      </c>
+      <c r="G839"/>
+      <c r="H839"/>
+      <c r="I839"/>
+      <c r="J839"/>
+    </row>
+    <row r="840">
+      <c r="A840" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2</v>
+      </c>
+      <c r="D840" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E840" t="s">
+        <v>4</v>
+      </c>
+      <c r="F840" t="s">
+        <v>5</v>
+      </c>
+      <c r="G840"/>
+      <c r="H840"/>
+      <c r="I840"/>
+      <c r="J840"/>
+    </row>
+    <row r="841">
+      <c r="A841" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B841" t="s">
+        <v>72</v>
+      </c>
+      <c r="C841" t="s">
+        <v>73</v>
+      </c>
+      <c r="D841" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E841" t="s">
+        <v>10</v>
+      </c>
+      <c r="F841" t="s">
+        <v>5</v>
+      </c>
+      <c r="G841"/>
+      <c r="H841"/>
+      <c r="I841"/>
+      <c r="J841"/>
+    </row>
+    <row r="842">
+      <c r="A842" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B842" t="s">
+        <v>41</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2</v>
+      </c>
+      <c r="D842" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E842" t="s">
+        <v>27</v>
+      </c>
+      <c r="F842" t="s">
+        <v>5</v>
+      </c>
+      <c r="G842"/>
+      <c r="H842"/>
+      <c r="I842"/>
+      <c r="J842"/>
+    </row>
+    <row r="843">
+      <c r="A843" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B843" t="s">
+        <v>18</v>
+      </c>
+      <c r="C843" t="s">
+        <v>8</v>
+      </c>
+      <c r="D843" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E843" t="s">
+        <v>10</v>
+      </c>
+      <c r="F843" t="s">
+        <v>5</v>
+      </c>
+      <c r="G843"/>
+      <c r="H843"/>
+      <c r="I843"/>
+      <c r="J843"/>
+    </row>
+    <row r="844">
+      <c r="A844" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B844" t="s">
+        <v>38</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2</v>
+      </c>
+      <c r="D844" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E844" t="s">
+        <v>23</v>
+      </c>
+      <c r="F844" t="s">
+        <v>5</v>
+      </c>
+      <c r="G844"/>
+      <c r="H844"/>
+      <c r="I844"/>
+      <c r="J844"/>
+    </row>
+    <row r="845">
+      <c r="A845" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B845" t="s">
+        <v>98</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2</v>
+      </c>
+      <c r="D845" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E845" t="s">
+        <v>27</v>
+      </c>
+      <c r="F845" t="s">
+        <v>5</v>
+      </c>
+      <c r="G845"/>
+      <c r="H845"/>
+      <c r="I845"/>
+      <c r="J845"/>
+    </row>
+    <row r="846">
+      <c r="A846" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B846" t="s">
+        <v>25</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2</v>
+      </c>
+      <c r="D846" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E846" t="s">
+        <v>27</v>
+      </c>
+      <c r="F846" t="s">
+        <v>5</v>
+      </c>
+      <c r="G846"/>
+      <c r="H846"/>
+      <c r="I846"/>
+      <c r="J846"/>
+    </row>
+    <row r="847">
+      <c r="A847" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B847" t="s">
+        <v>509</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E847" t="s">
+        <v>27</v>
+      </c>
+      <c r="F847" t="s">
+        <v>5</v>
+      </c>
+      <c r="G847"/>
+      <c r="H847"/>
+      <c r="I847"/>
+      <c r="J847"/>
+    </row>
+    <row r="848">
+      <c r="A848" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B848" t="s">
+        <v>182</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E848" t="s">
+        <v>27</v>
+      </c>
+      <c r="F848" t="s">
+        <v>5</v>
+      </c>
+      <c r="G848"/>
+      <c r="H848"/>
+      <c r="I848"/>
+      <c r="J848"/>
+    </row>
+    <row r="849">
+      <c r="A849" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B849" t="s">
+        <v>21</v>
+      </c>
+      <c r="C849" t="s">
+        <v>8</v>
+      </c>
+      <c r="D849" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E849" t="s">
+        <v>23</v>
+      </c>
+      <c r="F849" t="s">
+        <v>5</v>
+      </c>
+      <c r="G849"/>
+      <c r="H849"/>
+      <c r="I849"/>
+      <c r="J849"/>
+    </row>
+    <row r="850">
+      <c r="A850" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B850" t="s">
+        <v>89</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2</v>
+      </c>
+      <c r="D850" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E850" t="s">
+        <v>27</v>
+      </c>
+      <c r="F850" t="s">
+        <v>5</v>
+      </c>
+      <c r="G850"/>
+      <c r="H850"/>
+      <c r="I850"/>
+      <c r="J850"/>
+    </row>
+    <row r="851">
+      <c r="A851" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B851" t="s">
+        <v>165</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2</v>
+      </c>
+      <c r="D851" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E851" t="s">
+        <v>27</v>
+      </c>
+      <c r="F851" t="s">
+        <v>5</v>
+      </c>
+      <c r="G851"/>
+      <c r="H851"/>
+      <c r="I851"/>
+      <c r="J851"/>
+    </row>
+    <row r="852">
+      <c r="A852" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B852" t="s">
+        <v>18</v>
+      </c>
+      <c r="C852" t="s">
+        <v>8</v>
+      </c>
+      <c r="D852" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E852" t="s">
+        <v>10</v>
+      </c>
+      <c r="F852" t="s">
+        <v>5</v>
+      </c>
+      <c r="G852"/>
+      <c r="H852"/>
+      <c r="I852"/>
+      <c r="J852"/>
+    </row>
+    <row r="853">
+      <c r="A853" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B853" t="s">
+        <v>157</v>
+      </c>
+      <c r="C853" t="s">
+        <v>8</v>
+      </c>
+      <c r="D853" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E853" t="s">
+        <v>10</v>
+      </c>
+      <c r="F853" t="s">
+        <v>5</v>
+      </c>
+      <c r="G853"/>
+      <c r="H853"/>
+      <c r="I853"/>
+      <c r="J853"/>
+    </row>
+    <row r="854">
+      <c r="A854" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B854" t="s">
+        <v>44</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2</v>
+      </c>
+      <c r="D854" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E854" t="s">
+        <v>27</v>
+      </c>
+      <c r="F854" t="s">
+        <v>5</v>
+      </c>
+      <c r="G854"/>
+      <c r="H854"/>
+      <c r="I854"/>
+      <c r="J854"/>
+    </row>
+    <row r="855">
+      <c r="A855" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B855" t="s">
+        <v>72</v>
+      </c>
+      <c r="C855" t="s">
+        <v>73</v>
+      </c>
+      <c r="D855" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E855" t="s">
+        <v>10</v>
+      </c>
+      <c r="F855" t="s">
+        <v>5</v>
+      </c>
+      <c r="G855"/>
+      <c r="H855"/>
+      <c r="I855"/>
+      <c r="J855"/>
+    </row>
+    <row r="856">
+      <c r="A856" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B856" t="s">
+        <v>193</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2</v>
+      </c>
+      <c r="D856" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E856" t="s">
+        <v>27</v>
+      </c>
+      <c r="F856" t="s">
+        <v>5</v>
+      </c>
+      <c r="G856"/>
+      <c r="H856"/>
+      <c r="I856"/>
+      <c r="J856"/>
+    </row>
+    <row r="857">
+      <c r="A857" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B857" t="s">
+        <v>59</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2</v>
+      </c>
+      <c r="D857" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E857" t="s">
+        <v>27</v>
+      </c>
+      <c r="F857" t="s">
+        <v>5</v>
+      </c>
+      <c r="G857"/>
+      <c r="H857"/>
+      <c r="I857"/>
+      <c r="J857"/>
+    </row>
+    <row r="858">
+      <c r="A858" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B858" t="s">
+        <v>101</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2</v>
+      </c>
+      <c r="D858" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E858" t="s">
+        <v>4</v>
+      </c>
+      <c r="F858" t="s">
+        <v>5</v>
+      </c>
+      <c r="G858"/>
+      <c r="H858"/>
+      <c r="I858"/>
+      <c r="J858"/>
+    </row>
+    <row r="859">
+      <c r="A859" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B859" t="s">
+        <v>1</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2</v>
+      </c>
+      <c r="D859" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E859" t="s">
+        <v>4</v>
+      </c>
+      <c r="F859" t="s">
+        <v>5</v>
+      </c>
+      <c r="G859"/>
+      <c r="H859"/>
+      <c r="I859"/>
+      <c r="J859"/>
+    </row>
+    <row r="860">
+      <c r="A860" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B860" t="s">
+        <v>21</v>
+      </c>
+      <c r="C860" t="s">
+        <v>8</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E860" t="s">
+        <v>23</v>
+      </c>
+      <c r="F860" t="s">
+        <v>5</v>
+      </c>
+      <c r="G860"/>
+      <c r="H860"/>
+      <c r="I860"/>
+      <c r="J860"/>
+    </row>
+    <row r="861">
+      <c r="A861" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B861" t="s">
+        <v>21</v>
+      </c>
+      <c r="C861" t="s">
+        <v>8</v>
+      </c>
+      <c r="D861" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E861" t="s">
+        <v>27</v>
+      </c>
+      <c r="F861" t="s">
+        <v>5</v>
+      </c>
+      <c r="G861"/>
+      <c r="H861"/>
+      <c r="I861"/>
+      <c r="J861"/>
+    </row>
+    <row r="862">
+      <c r="A862" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B862" t="s">
+        <v>330</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2</v>
+      </c>
+      <c r="D862" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E862" t="s">
+        <v>27</v>
+      </c>
+      <c r="F862" t="s">
+        <v>5</v>
+      </c>
+      <c r="G862"/>
+      <c r="H862"/>
+      <c r="I862"/>
+      <c r="J862"/>
+    </row>
+    <row r="863">
+      <c r="A863" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B863" t="s">
+        <v>35</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2</v>
+      </c>
+      <c r="D863" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E863" t="s">
+        <v>27</v>
+      </c>
+      <c r="F863" t="s">
+        <v>5</v>
+      </c>
+      <c r="G863"/>
+      <c r="H863"/>
+      <c r="I863"/>
+      <c r="J863"/>
+    </row>
+    <row r="864">
+      <c r="A864" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B864" t="s">
+        <v>81</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E864" t="s">
+        <v>27</v>
+      </c>
+      <c r="F864" t="s">
+        <v>5</v>
+      </c>
+      <c r="G864"/>
+      <c r="H864"/>
+      <c r="I864"/>
+      <c r="J864"/>
+    </row>
+    <row r="865">
+      <c r="A865" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B865" t="s">
+        <v>38</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E865" t="s">
+        <v>23</v>
+      </c>
+      <c r="F865" t="s">
+        <v>5</v>
+      </c>
+      <c r="G865"/>
+      <c r="H865"/>
+      <c r="I865"/>
+      <c r="J865"/>
+    </row>
+    <row r="866">
+      <c r="A866" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B866" t="s">
+        <v>177</v>
+      </c>
+      <c r="C866" t="s">
+        <v>8</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E866" t="s">
+        <v>10</v>
+      </c>
+      <c r="F866" t="s">
+        <v>5</v>
+      </c>
+      <c r="G866"/>
+      <c r="H866"/>
+      <c r="I866"/>
+      <c r="J866"/>
+    </row>
+    <row r="867">
+      <c r="A867" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B867" t="s">
+        <v>64</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E867" t="s">
+        <v>27</v>
+      </c>
+      <c r="F867" t="s">
+        <v>5</v>
+      </c>
+      <c r="G867"/>
+      <c r="H867"/>
+      <c r="I867"/>
+      <c r="J867"/>
+    </row>
+    <row r="868">
+      <c r="A868" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B868" t="s">
+        <v>18</v>
+      </c>
+      <c r="C868" t="s">
+        <v>8</v>
+      </c>
+      <c r="D868" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E868" t="s">
+        <v>10</v>
+      </c>
+      <c r="F868" t="s">
+        <v>5</v>
+      </c>
+      <c r="G868"/>
+      <c r="H868"/>
+      <c r="I868"/>
+      <c r="J868"/>
+    </row>
+    <row r="869">
+      <c r="A869" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B869" t="s">
+        <v>1</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2</v>
+      </c>
+      <c r="D869" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E869" t="s">
+        <v>4</v>
+      </c>
+      <c r="F869" t="s">
+        <v>5</v>
+      </c>
+      <c r="G869"/>
+      <c r="H869"/>
+      <c r="I869"/>
+      <c r="J869"/>
+    </row>
+    <row r="870">
+      <c r="A870" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B870" t="s">
+        <v>128</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2</v>
+      </c>
+      <c r="D870" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E870" t="s">
+        <v>27</v>
+      </c>
+      <c r="F870" t="s">
+        <v>5</v>
+      </c>
+      <c r="G870"/>
+      <c r="H870"/>
+      <c r="I870"/>
+      <c r="J870"/>
+    </row>
+    <row r="871">
+      <c r="A871" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B871" t="s">
+        <v>86</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2</v>
+      </c>
+      <c r="D871" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E871" t="s">
+        <v>27</v>
+      </c>
+      <c r="F871" t="s">
+        <v>5</v>
+      </c>
+      <c r="G871"/>
+      <c r="H871"/>
+      <c r="I871"/>
+      <c r="J871"/>
+    </row>
+    <row r="872">
+      <c r="A872" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B872" t="s">
+        <v>312</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2</v>
+      </c>
+      <c r="D872" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E872" t="s">
+        <v>27</v>
+      </c>
+      <c r="F872" t="s">
+        <v>5</v>
+      </c>
+      <c r="G872"/>
+      <c r="H872"/>
+      <c r="I872"/>
+      <c r="J872"/>
+    </row>
+    <row r="873">
+      <c r="A873" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B873" t="s">
+        <v>67</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E873" t="s">
+        <v>27</v>
+      </c>
+      <c r="F873" t="s">
+        <v>5</v>
+      </c>
+      <c r="G873"/>
+      <c r="H873"/>
+      <c r="I873"/>
+      <c r="J873"/>
+    </row>
+    <row r="874">
+      <c r="A874" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B874" t="s">
+        <v>150</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2</v>
+      </c>
+      <c r="D874" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E874" t="s">
+        <v>27</v>
+      </c>
+      <c r="F874" t="s">
+        <v>5</v>
+      </c>
+      <c r="G874"/>
+      <c r="H874"/>
+      <c r="I874"/>
+      <c r="J874"/>
+    </row>
+    <row r="875">
+      <c r="A875" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B875" t="s">
+        <v>44</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2</v>
+      </c>
+      <c r="D875" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E875" t="s">
+        <v>27</v>
+      </c>
+      <c r="F875" t="s">
+        <v>5</v>
+      </c>
+      <c r="G875"/>
+      <c r="H875"/>
+      <c r="I875"/>
+      <c r="J875"/>
+    </row>
+    <row r="876">
+      <c r="A876" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B876" t="s">
+        <v>345</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2</v>
+      </c>
+      <c r="D876" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E876" t="s">
+        <v>27</v>
+      </c>
+      <c r="F876" t="s">
+        <v>5</v>
+      </c>
+      <c r="G876"/>
+      <c r="H876"/>
+      <c r="I876"/>
+      <c r="J876"/>
+    </row>
+    <row r="877">
+      <c r="A877" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B877" t="s">
+        <v>114</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E877" t="s">
+        <v>27</v>
+      </c>
+      <c r="F877" t="s">
+        <v>5</v>
+      </c>
+      <c r="G877"/>
+      <c r="H877"/>
+      <c r="I877"/>
+      <c r="J877"/>
+    </row>
+    <row r="878">
+      <c r="A878" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B878" t="s">
+        <v>38</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E878" t="s">
+        <v>23</v>
+      </c>
+      <c r="F878" t="s">
+        <v>5</v>
+      </c>
+      <c r="G878"/>
+      <c r="H878"/>
+      <c r="I878"/>
+      <c r="J878"/>
+    </row>
+    <row r="879">
+      <c r="A879" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B879" t="s">
+        <v>196</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2</v>
+      </c>
+      <c r="D879" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E879" t="s">
+        <v>27</v>
+      </c>
+      <c r="F879" t="s">
+        <v>5</v>
+      </c>
+      <c r="G879"/>
+      <c r="H879"/>
+      <c r="I879"/>
+      <c r="J879"/>
+    </row>
+    <row r="880">
+      <c r="A880" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B880" t="s">
+        <v>168</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2</v>
+      </c>
+      <c r="D880" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E880" t="s">
+        <v>27</v>
+      </c>
+      <c r="F880" t="s">
+        <v>5</v>
+      </c>
+      <c r="G880"/>
+      <c r="H880"/>
+      <c r="I880"/>
+      <c r="J880"/>
+    </row>
+    <row r="881">
+      <c r="A881" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B881" t="s">
+        <v>54</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E881" t="s">
+        <v>27</v>
+      </c>
+      <c r="F881" t="s">
+        <v>5</v>
+      </c>
+      <c r="G881"/>
+      <c r="H881"/>
+      <c r="I881"/>
+      <c r="J881"/>
+    </row>
+    <row r="882">
+      <c r="A882" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B882" t="s">
+        <v>131</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2</v>
+      </c>
+      <c r="D882" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E882" t="s">
+        <v>27</v>
+      </c>
+      <c r="F882" t="s">
+        <v>5</v>
+      </c>
+      <c r="G882"/>
+      <c r="H882"/>
+      <c r="I882"/>
+      <c r="J882"/>
+    </row>
+    <row r="883">
+      <c r="A883" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B883" t="s">
+        <v>193</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E883" t="s">
+        <v>27</v>
+      </c>
+      <c r="F883" t="s">
+        <v>5</v>
+      </c>
+      <c r="G883"/>
+      <c r="H883"/>
+      <c r="I883"/>
+      <c r="J883"/>
+    </row>
+    <row r="884">
+      <c r="A884" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B884" t="s">
+        <v>41</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E884" t="s">
+        <v>27</v>
+      </c>
+      <c r="F884" t="s">
+        <v>5</v>
+      </c>
+      <c r="G884"/>
+      <c r="H884"/>
+      <c r="I884"/>
+      <c r="J884"/>
+    </row>
+    <row r="885">
+      <c r="A885" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B885" t="s">
+        <v>98</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2</v>
+      </c>
+      <c r="D885" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E885" t="s">
+        <v>27</v>
+      </c>
+      <c r="F885" t="s">
+        <v>5</v>
+      </c>
+      <c r="G885"/>
+      <c r="H885"/>
+      <c r="I885"/>
+      <c r="J885"/>
+    </row>
+    <row r="886">
+      <c r="A886" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B886" t="s">
+        <v>165</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2</v>
+      </c>
+      <c r="D886" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E886" t="s">
+        <v>27</v>
+      </c>
+      <c r="F886" t="s">
+        <v>5</v>
+      </c>
+      <c r="G886"/>
+      <c r="H886"/>
+      <c r="I886"/>
+      <c r="J886"/>
+    </row>
+    <row r="887">
+      <c r="A887" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B887" t="s">
+        <v>81</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E887" t="s">
+        <v>27</v>
+      </c>
+      <c r="F887" t="s">
+        <v>5</v>
+      </c>
+      <c r="G887"/>
+      <c r="H887"/>
+      <c r="I887"/>
+      <c r="J887"/>
+    </row>
+    <row r="888">
+      <c r="A888" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B888" t="s">
+        <v>1</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2</v>
+      </c>
+      <c r="D888" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E888" t="s">
+        <v>4</v>
+      </c>
+      <c r="F888" t="s">
+        <v>5</v>
+      </c>
+      <c r="G888"/>
+      <c r="H888"/>
+      <c r="I888"/>
+      <c r="J888"/>
+    </row>
+    <row r="889">
+      <c r="A889" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B889" t="s">
+        <v>95</v>
+      </c>
+      <c r="C889" t="s">
+        <v>8</v>
+      </c>
+      <c r="D889" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E889" t="s">
+        <v>10</v>
+      </c>
+      <c r="F889" t="s">
+        <v>5</v>
+      </c>
+      <c r="G889"/>
+      <c r="H889"/>
+      <c r="I889"/>
+      <c r="J889"/>
+    </row>
+    <row r="890">
+      <c r="A890" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B890" t="s">
+        <v>157</v>
+      </c>
+      <c r="C890" t="s">
+        <v>8</v>
+      </c>
+      <c r="D890" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E890" t="s">
+        <v>10</v>
+      </c>
+      <c r="F890" t="s">
+        <v>5</v>
+      </c>
+      <c r="G890"/>
+      <c r="H890"/>
+      <c r="I890"/>
+      <c r="J890"/>
+    </row>
+    <row r="891">
+      <c r="A891" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B891" t="s">
+        <v>185</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2</v>
+      </c>
+      <c r="D891" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E891" t="s">
+        <v>27</v>
+      </c>
+      <c r="F891" t="s">
+        <v>5</v>
+      </c>
+      <c r="G891"/>
+      <c r="H891"/>
+      <c r="I891"/>
+      <c r="J891"/>
+    </row>
+    <row r="892">
+      <c r="A892" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B892" t="s">
+        <v>32</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2</v>
+      </c>
+      <c r="D892" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E892" t="s">
+        <v>27</v>
+      </c>
+      <c r="F892" t="s">
+        <v>5</v>
+      </c>
+      <c r="G892"/>
+      <c r="H892"/>
+      <c r="I892"/>
+      <c r="J892"/>
+    </row>
+    <row r="893">
+      <c r="A893" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B893" t="s">
+        <v>119</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2</v>
+      </c>
+      <c r="D893" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E893" t="s">
+        <v>27</v>
+      </c>
+      <c r="F893" t="s">
+        <v>5</v>
+      </c>
+      <c r="G893"/>
+      <c r="H893"/>
+      <c r="I893"/>
+      <c r="J893"/>
+    </row>
+    <row r="894">
+      <c r="A894" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B894" t="s">
+        <v>190</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2</v>
+      </c>
+      <c r="D894" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E894" t="s">
+        <v>27</v>
+      </c>
+      <c r="F894" t="s">
+        <v>5</v>
+      </c>
+      <c r="G894"/>
+      <c r="H894"/>
+      <c r="I894"/>
+      <c r="J894"/>
+    </row>
+    <row r="895">
+      <c r="A895" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B895" t="s">
+        <v>101</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2</v>
+      </c>
+      <c r="D895" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E895" t="s">
+        <v>27</v>
+      </c>
+      <c r="F895" t="s">
+        <v>5</v>
+      </c>
+      <c r="G895"/>
+      <c r="H895"/>
+      <c r="I895"/>
+      <c r="J895"/>
+    </row>
+    <row r="896">
+      <c r="A896" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B896" t="s">
+        <v>142</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2</v>
+      </c>
+      <c r="D896" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E896" t="s">
+        <v>27</v>
+      </c>
+      <c r="F896" t="s">
+        <v>5</v>
+      </c>
+      <c r="G896"/>
+      <c r="H896"/>
+      <c r="I896"/>
+      <c r="J896"/>
+    </row>
+    <row r="897">
+      <c r="A897" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B897" t="s">
+        <v>47</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2</v>
+      </c>
+      <c r="D897" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E897" t="s">
+        <v>27</v>
+      </c>
+      <c r="F897" t="s">
+        <v>5</v>
+      </c>
+      <c r="G897"/>
+      <c r="H897"/>
+      <c r="I897"/>
+      <c r="J897"/>
+    </row>
+    <row r="898">
+      <c r="A898" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B898" t="s">
+        <v>137</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2</v>
+      </c>
+      <c r="D898" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E898" t="s">
+        <v>27</v>
+      </c>
+      <c r="F898" t="s">
+        <v>5</v>
+      </c>
+      <c r="G898"/>
+      <c r="H898"/>
+      <c r="I898"/>
+      <c r="J898"/>
+    </row>
+    <row r="899">
+      <c r="A899" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B899" t="s">
+        <v>25</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2</v>
+      </c>
+      <c r="D899" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E899" t="s">
+        <v>27</v>
+      </c>
+      <c r="F899" t="s">
+        <v>5</v>
+      </c>
+      <c r="G899"/>
+      <c r="H899"/>
+      <c r="I899"/>
+      <c r="J899"/>
+    </row>
+    <row r="900">
+      <c r="A900" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B900" t="s">
+        <v>509</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2</v>
+      </c>
+      <c r="D900" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E900" t="s">
+        <v>27</v>
+      </c>
+      <c r="F900" t="s">
+        <v>5</v>
+      </c>
+      <c r="G900"/>
+      <c r="H900"/>
+      <c r="I900"/>
+      <c r="J900"/>
+    </row>
+    <row r="901">
+      <c r="A901" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B901" t="s">
+        <v>89</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2</v>
+      </c>
+      <c r="D901" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E901" t="s">
+        <v>27</v>
+      </c>
+      <c r="F901" t="s">
+        <v>5</v>
+      </c>
+      <c r="G901"/>
+      <c r="H901"/>
+      <c r="I901"/>
+      <c r="J901"/>
+    </row>
+    <row r="902">
+      <c r="A902" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B902" t="s">
+        <v>59</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2</v>
+      </c>
+      <c r="D902" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E902" t="s">
+        <v>27</v>
+      </c>
+      <c r="F902" t="s">
+        <v>5</v>
+      </c>
+      <c r="G902"/>
+      <c r="H902"/>
+      <c r="I902"/>
+      <c r="J902"/>
+    </row>
+    <row r="903">
+      <c r="A903" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B903" t="s">
+        <v>38</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2</v>
+      </c>
+      <c r="D903" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E903" t="s">
+        <v>23</v>
+      </c>
+      <c r="F903" t="s">
+        <v>5</v>
+      </c>
+      <c r="G903"/>
+      <c r="H903"/>
+      <c r="I903"/>
+      <c r="J903"/>
+    </row>
+    <row r="904">
+      <c r="A904" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B904" t="s">
+        <v>312</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2</v>
+      </c>
+      <c r="D904" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E904" t="s">
+        <v>27</v>
+      </c>
+      <c r="F904" t="s">
+        <v>5</v>
+      </c>
+      <c r="G904"/>
+      <c r="H904"/>
+      <c r="I904"/>
+      <c r="J904"/>
+    </row>
+    <row r="905">
+      <c r="A905" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B905" t="s">
+        <v>165</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2</v>
+      </c>
+      <c r="D905" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E905" t="s">
+        <v>27</v>
+      </c>
+      <c r="F905" t="s">
+        <v>5</v>
+      </c>
+      <c r="G905"/>
+      <c r="H905"/>
+      <c r="I905"/>
+      <c r="J905"/>
+    </row>
+    <row r="906">
+      <c r="A906" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B906" t="s">
+        <v>98</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2</v>
+      </c>
+      <c r="D906" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E906" t="s">
+        <v>27</v>
+      </c>
+      <c r="F906" t="s">
+        <v>5</v>
+      </c>
+      <c r="G906"/>
+      <c r="H906"/>
+      <c r="I906"/>
+      <c r="J906"/>
+    </row>
+    <row r="907">
+      <c r="A907" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B907" t="s">
+        <v>114</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2</v>
+      </c>
+      <c r="D907" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E907" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F907" t="s">
+        <v>5</v>
+      </c>
+      <c r="G907"/>
+      <c r="H907"/>
+      <c r="I907"/>
+      <c r="J907"/>
+    </row>
+    <row r="908">
+      <c r="A908" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B908" t="s">
+        <v>51</v>
+      </c>
+      <c r="C908" t="s">
+        <v>8</v>
+      </c>
+      <c r="D908" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E908" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F908" t="s">
+        <v>5</v>
+      </c>
+      <c r="G908"/>
+      <c r="H908"/>
+      <c r="I908"/>
+      <c r="J908"/>
+    </row>
+    <row r="909">
+      <c r="A909" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B909" t="s">
+        <v>76</v>
+      </c>
+      <c r="C909" t="s">
+        <v>8</v>
+      </c>
+      <c r="D909" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E909" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F909" t="s">
+        <v>5</v>
+      </c>
+      <c r="G909"/>
+      <c r="H909"/>
+      <c r="I909"/>
+      <c r="J909"/>
+    </row>
+    <row r="910">
+      <c r="A910" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B910" t="s">
+        <v>162</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2</v>
+      </c>
+      <c r="D910" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E910" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F910" t="s">
+        <v>5</v>
+      </c>
+      <c r="G910"/>
+      <c r="H910"/>
+      <c r="I910"/>
+      <c r="J910"/>
+    </row>
+    <row r="911">
+      <c r="A911" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B911" t="s">
+        <v>86</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2</v>
+      </c>
+      <c r="D911" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E911" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F911" t="s">
+        <v>5</v>
+      </c>
+      <c r="G911"/>
+      <c r="H911"/>
+      <c r="I911"/>
+      <c r="J911"/>
+    </row>
+    <row r="912">
+      <c r="A912" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B912" t="s">
+        <v>64</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2</v>
+      </c>
+      <c r="D912" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E912" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F912" t="s">
+        <v>5</v>
+      </c>
+      <c r="G912"/>
+      <c r="H912"/>
+      <c r="I912"/>
+      <c r="J912"/>
+    </row>
+    <row r="913">
+      <c r="A913" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B913" t="s">
+        <v>35</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2</v>
+      </c>
+      <c r="D913" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E913" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F913" t="s">
+        <v>5</v>
+      </c>
+      <c r="G913"/>
+      <c r="H913"/>
+      <c r="I913"/>
+      <c r="J913"/>
+    </row>
+    <row r="914">
+      <c r="A914" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B914" t="s">
+        <v>67</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2</v>
+      </c>
+      <c r="D914" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E914" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F914" t="s">
+        <v>5</v>
+      </c>
+      <c r="G914"/>
+      <c r="H914"/>
+      <c r="I914"/>
+      <c r="J914"/>
+    </row>
+    <row r="915">
+      <c r="A915" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B915" t="s">
+        <v>150</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2</v>
+      </c>
+      <c r="D915" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E915" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F915" t="s">
+        <v>5</v>
+      </c>
+      <c r="G915"/>
+      <c r="H915"/>
+      <c r="I915"/>
+      <c r="J915"/>
+    </row>
+    <row r="916">
+      <c r="A916" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B916" t="s">
+        <v>157</v>
+      </c>
+      <c r="C916" t="s">
+        <v>8</v>
+      </c>
+      <c r="D916" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E916" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F916" t="s">
+        <v>5</v>
+      </c>
+      <c r="G916"/>
+      <c r="H916"/>
+      <c r="I916"/>
+      <c r="J916"/>
+    </row>
+    <row r="917">
+      <c r="A917" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B917" t="s">
+        <v>147</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2</v>
+      </c>
+      <c r="D917" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E917" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F917" t="s">
+        <v>5</v>
+      </c>
+      <c r="G917"/>
+      <c r="H917"/>
+      <c r="I917"/>
+      <c r="J917"/>
+    </row>
+    <row r="918">
+      <c r="A918" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B918" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2</v>
+      </c>
+      <c r="D918" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E918" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F918" t="s">
+        <v>5</v>
+      </c>
+      <c r="G918"/>
+      <c r="H918"/>
+      <c r="I918"/>
+      <c r="J918"/>
+    </row>
+    <row r="919">
+      <c r="A919" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B919" t="s">
+        <v>196</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2</v>
+      </c>
+      <c r="D919" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E919" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F919" t="s">
+        <v>5</v>
+      </c>
+      <c r="G919"/>
+      <c r="H919"/>
+      <c r="I919"/>
+      <c r="J919"/>
+    </row>
+    <row r="920">
+      <c r="A920" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B920" t="s">
+        <v>38</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2</v>
+      </c>
+      <c r="D920" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E920" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F920" t="s">
+        <v>5</v>
+      </c>
+      <c r="G920"/>
+      <c r="H920"/>
+      <c r="I920"/>
+      <c r="J920"/>
+    </row>
+    <row r="921">
+      <c r="A921" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B921" t="s">
+        <v>168</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2</v>
+      </c>
+      <c r="D921" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E921" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F921" t="s">
+        <v>5</v>
+      </c>
+      <c r="G921"/>
+      <c r="H921"/>
+      <c r="I921"/>
+      <c r="J921"/>
+    </row>
+    <row r="922">
+      <c r="A922" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B922" t="s">
+        <v>54</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2</v>
+      </c>
+      <c r="D922" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E922" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F922" t="s">
+        <v>5</v>
+      </c>
+      <c r="G922"/>
+      <c r="H922"/>
+      <c r="I922"/>
+      <c r="J922"/>
+    </row>
+    <row r="923">
+      <c r="A923" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B923" t="s">
+        <v>193</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2</v>
+      </c>
+      <c r="D923" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E923" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F923" t="s">
+        <v>5</v>
+      </c>
+      <c r="G923"/>
+      <c r="H923"/>
+      <c r="I923"/>
+      <c r="J923"/>
+    </row>
+    <row r="924">
+      <c r="A924" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B924" t="s">
+        <v>21</v>
+      </c>
+      <c r="C924" t="s">
+        <v>8</v>
+      </c>
+      <c r="D924" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E924" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F924" t="s">
+        <v>5</v>
+      </c>
+      <c r="G924"/>
+      <c r="H924"/>
+      <c r="I924"/>
+      <c r="J924"/>
+    </row>
+    <row r="925">
+      <c r="A925" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B925" t="s">
+        <v>345</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2</v>
+      </c>
+      <c r="D925" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E925" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F925" t="s">
+        <v>5</v>
+      </c>
+      <c r="G925"/>
+      <c r="H925"/>
+      <c r="I925"/>
+      <c r="J925"/>
+    </row>
+    <row r="926">
+      <c r="A926" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B926" t="s">
+        <v>128</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2</v>
+      </c>
+      <c r="D926" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E926" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F926" t="s">
+        <v>5</v>
+      </c>
+      <c r="G926"/>
+      <c r="H926"/>
+      <c r="I926"/>
+      <c r="J926"/>
+    </row>
+    <row r="927">
+      <c r="A927" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B927" t="s">
+        <v>89</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2</v>
+      </c>
+      <c r="D927" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E927" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F927" t="s">
+        <v>5</v>
+      </c>
+      <c r="G927"/>
+      <c r="H927"/>
+      <c r="I927"/>
+      <c r="J927"/>
+    </row>
+    <row r="928">
+      <c r="A928" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B928" t="s">
+        <v>92</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2</v>
+      </c>
+      <c r="D928" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E928" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F928" t="s">
+        <v>5</v>
+      </c>
+      <c r="G928"/>
+      <c r="H928"/>
+      <c r="I928"/>
+      <c r="J928"/>
+    </row>
+    <row r="929">
+      <c r="A929" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B929" t="s">
+        <v>12</v>
+      </c>
+      <c r="C929" t="s">
+        <v>8</v>
+      </c>
+      <c r="D929" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E929" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F929" t="s">
+        <v>5</v>
+      </c>
+      <c r="G929"/>
+      <c r="H929"/>
+      <c r="I929"/>
+      <c r="J929"/>
+    </row>
+    <row r="930">
+      <c r="A930" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B930" t="s">
+        <v>157</v>
+      </c>
+      <c r="C930" t="s">
+        <v>8</v>
+      </c>
+      <c r="D930" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E930" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F930" t="s">
+        <v>5</v>
+      </c>
+      <c r="G930"/>
+      <c r="H930"/>
+      <c r="I930"/>
+      <c r="J930"/>
+    </row>
+    <row r="931">
+      <c r="A931" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B931" t="s">
+        <v>165</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2</v>
+      </c>
+      <c r="D931" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E931" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F931" t="s">
+        <v>5</v>
+      </c>
+      <c r="G931"/>
+      <c r="H931"/>
+      <c r="I931"/>
+      <c r="J931"/>
+    </row>
+    <row r="932">
+      <c r="A932" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B932" t="s">
+        <v>81</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2</v>
+      </c>
+      <c r="D932" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E932" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F932" t="s">
+        <v>5</v>
+      </c>
+      <c r="G932"/>
+      <c r="H932"/>
+      <c r="I932"/>
+      <c r="J932"/>
+    </row>
+    <row r="933">
+      <c r="A933" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B933" t="s">
+        <v>182</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2</v>
+      </c>
+      <c r="D933" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E933" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F933" t="s">
+        <v>5</v>
+      </c>
+      <c r="G933"/>
+      <c r="H933"/>
+      <c r="I933"/>
+      <c r="J933"/>
+    </row>
+    <row r="934">
+      <c r="A934" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B934" t="s">
+        <v>76</v>
+      </c>
+      <c r="C934" t="s">
+        <v>8</v>
+      </c>
+      <c r="D934" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E934" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F934" t="s">
+        <v>5</v>
+      </c>
+      <c r="G934"/>
+      <c r="H934"/>
+      <c r="I934"/>
+      <c r="J934"/>
+    </row>
+    <row r="935">
+      <c r="A935" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B935" t="s">
+        <v>177</v>
+      </c>
+      <c r="C935" t="s">
+        <v>8</v>
+      </c>
+      <c r="D935" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E935" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F935" t="s">
+        <v>5</v>
+      </c>
+      <c r="G935"/>
+      <c r="H935"/>
+      <c r="I935"/>
+      <c r="J935"/>
+    </row>
+    <row r="936">
+      <c r="A936" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B936" t="s">
+        <v>44</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2</v>
+      </c>
+      <c r="D936" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E936" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F936" t="s">
+        <v>5</v>
+      </c>
+      <c r="G936"/>
+      <c r="H936"/>
+      <c r="I936"/>
+      <c r="J936"/>
+    </row>
+    <row r="937">
+      <c r="A937" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B937" t="s">
+        <v>47</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2</v>
+      </c>
+      <c r="D937" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E937" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F937" t="s">
+        <v>5</v>
+      </c>
+      <c r="G937"/>
+      <c r="H937"/>
+      <c r="I937"/>
+      <c r="J937"/>
+    </row>
+    <row r="938">
+      <c r="A938" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B938" t="s">
+        <v>32</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2</v>
+      </c>
+      <c r="D938" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E938" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F938" t="s">
+        <v>5</v>
+      </c>
+      <c r="G938"/>
+      <c r="H938"/>
+      <c r="I938"/>
+      <c r="J938"/>
+    </row>
+    <row r="939">
+      <c r="A939" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B939" t="s">
+        <v>1</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2</v>
+      </c>
+      <c r="D939" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E939" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F939" t="s">
+        <v>5</v>
+      </c>
+      <c r="G939"/>
+      <c r="H939"/>
+      <c r="I939"/>
+      <c r="J939"/>
+    </row>
+    <row r="940">
+      <c r="A940" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B940" t="s">
+        <v>371</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2</v>
+      </c>
+      <c r="D940" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E940" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F940" t="s">
+        <v>5</v>
+      </c>
+      <c r="G940"/>
+      <c r="H940"/>
+      <c r="I940"/>
+      <c r="J940"/>
+    </row>
+    <row r="941">
+      <c r="A941" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B941" t="s">
+        <v>101</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2</v>
+      </c>
+      <c r="D941" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E941" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F941" t="s">
+        <v>5</v>
+      </c>
+      <c r="G941"/>
+      <c r="H941"/>
+      <c r="I941"/>
+      <c r="J941"/>
+    </row>
+    <row r="942">
+      <c r="A942" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B942" t="s">
+        <v>142</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2</v>
+      </c>
+      <c r="D942" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E942" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F942" t="s">
+        <v>5</v>
+      </c>
+      <c r="G942"/>
+      <c r="H942"/>
+      <c r="I942"/>
+      <c r="J942"/>
+    </row>
+    <row r="943">
+      <c r="A943" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B943" t="s">
+        <v>59</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2</v>
+      </c>
+      <c r="D943" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E943" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F943" t="s">
+        <v>5</v>
+      </c>
+      <c r="G943"/>
+      <c r="H943"/>
+      <c r="I943"/>
+      <c r="J943"/>
+    </row>
+    <row r="944">
+      <c r="A944" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B944" t="s">
+        <v>330</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2</v>
+      </c>
+      <c r="D944" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E944" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F944" t="s">
+        <v>5</v>
+      </c>
+      <c r="G944"/>
+      <c r="H944"/>
+      <c r="I944"/>
+      <c r="J944"/>
+    </row>
+    <row r="945">
+      <c r="A945" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B945" t="s">
+        <v>137</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2</v>
+      </c>
+      <c r="D945" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E945" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F945" t="s">
+        <v>5</v>
+      </c>
+      <c r="G945"/>
+      <c r="H945"/>
+      <c r="I945"/>
+      <c r="J945"/>
+    </row>
+    <row r="946">
+      <c r="A946" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B946" t="s">
+        <v>25</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2</v>
+      </c>
+      <c r="D946" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E946" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F946" t="s">
+        <v>5</v>
+      </c>
+      <c r="G946"/>
+      <c r="H946"/>
+      <c r="I946"/>
+      <c r="J946"/>
+    </row>
+    <row r="947">
+      <c r="A947" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B947" t="s">
+        <v>38</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2</v>
+      </c>
+      <c r="D947" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E947" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F947" t="s">
+        <v>5</v>
+      </c>
+      <c r="G947"/>
+      <c r="H947"/>
+      <c r="I947"/>
+      <c r="J947"/>
+    </row>
+    <row r="948">
+      <c r="A948" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B948" t="s">
+        <v>190</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2</v>
+      </c>
+      <c r="D948" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E948" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F948" t="s">
+        <v>5</v>
+      </c>
+      <c r="G948"/>
+      <c r="H948"/>
+      <c r="I948"/>
+      <c r="J948"/>
+    </row>
+    <row r="949">
+      <c r="A949" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B949" t="s">
+        <v>114</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2</v>
+      </c>
+      <c r="D949" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E949" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F949" t="s">
+        <v>5</v>
+      </c>
+      <c r="G949"/>
+      <c r="H949"/>
+      <c r="I949"/>
+      <c r="J949"/>
+    </row>
+    <row r="950">
+      <c r="A950" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B950" t="s">
+        <v>193</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2</v>
+      </c>
+      <c r="D950" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E950" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F950" t="s">
+        <v>5</v>
+      </c>
+      <c r="G950"/>
+      <c r="H950"/>
+      <c r="I950"/>
+      <c r="J950"/>
+    </row>
+    <row r="951">
+      <c r="A951" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B951" t="s">
+        <v>89</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2</v>
+      </c>
+      <c r="D951" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E951" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F951" t="s">
+        <v>5</v>
+      </c>
+      <c r="G951"/>
+      <c r="H951"/>
+      <c r="I951"/>
+      <c r="J951"/>
+    </row>
+    <row r="952">
+      <c r="A952" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B952" t="s">
+        <v>203</v>
+      </c>
+      <c r="C952" t="s">
+        <v>8</v>
+      </c>
+      <c r="D952" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E952" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F952" t="s">
+        <v>5</v>
+      </c>
+      <c r="G952"/>
+      <c r="H952"/>
+      <c r="I952"/>
+      <c r="J952"/>
+    </row>
+    <row r="953">
+      <c r="A953" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B953" t="s">
+        <v>177</v>
+      </c>
+      <c r="C953" t="s">
+        <v>8</v>
+      </c>
+      <c r="D953" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E953" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F953" t="s">
+        <v>5</v>
+      </c>
+      <c r="G953"/>
+      <c r="H953"/>
+      <c r="I953"/>
+      <c r="J953"/>
+    </row>
+    <row r="954">
+      <c r="A954" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B954" t="s">
+        <v>95</v>
+      </c>
+      <c r="C954" t="s">
+        <v>8</v>
+      </c>
+      <c r="D954" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E954" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F954" t="s">
+        <v>5</v>
+      </c>
+      <c r="G954"/>
+      <c r="H954"/>
+      <c r="I954"/>
+      <c r="J954"/>
+    </row>
+    <row r="955">
+      <c r="A955" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B955" t="s">
+        <v>636</v>
+      </c>
+      <c r="C955" t="s">
+        <v>73</v>
+      </c>
+      <c r="D955" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E955" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F955" t="s">
+        <v>5</v>
+      </c>
+      <c r="G955"/>
+      <c r="H955"/>
+      <c r="I955"/>
+      <c r="J955"/>
+    </row>
+    <row r="956">
+      <c r="A956" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B956" t="s">
+        <v>76</v>
+      </c>
+      <c r="C956" t="s">
+        <v>8</v>
+      </c>
+      <c r="D956" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E956" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F956" t="s">
+        <v>5</v>
+      </c>
+      <c r="G956"/>
+      <c r="H956"/>
+      <c r="I956"/>
+      <c r="J956"/>
+    </row>
+    <row r="957">
+      <c r="A957" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B957" t="s">
+        <v>95</v>
+      </c>
+      <c r="C957" t="s">
+        <v>8</v>
+      </c>
+      <c r="D957" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E957" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F957" t="s">
+        <v>5</v>
+      </c>
+      <c r="G957"/>
+      <c r="H957"/>
+      <c r="I957"/>
+      <c r="J957"/>
+    </row>
+    <row r="958">
+      <c r="A958" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B958" t="s">
+        <v>1</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2</v>
+      </c>
+      <c r="D958" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E958" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F958" t="s">
+        <v>5</v>
+      </c>
+      <c r="G958"/>
+      <c r="H958"/>
+      <c r="I958"/>
+      <c r="J958"/>
+    </row>
+    <row r="959">
+      <c r="A959" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B959" t="s">
+        <v>21</v>
+      </c>
+      <c r="C959" t="s">
+        <v>8</v>
+      </c>
+      <c r="D959" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E959" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F959" t="s">
+        <v>5</v>
+      </c>
+      <c r="G959"/>
+      <c r="H959"/>
+      <c r="I959"/>
+      <c r="J959"/>
+    </row>
+    <row r="960">
+      <c r="A960" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B960" t="s">
+        <v>38</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2</v>
+      </c>
+      <c r="D960" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E960" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F960" t="s">
+        <v>5</v>
+      </c>
+      <c r="G960"/>
+      <c r="H960"/>
+      <c r="I960"/>
+      <c r="J960"/>
+    </row>
+    <row r="961">
+      <c r="A961" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B961" t="s">
+        <v>203</v>
+      </c>
+      <c r="C961" t="s">
+        <v>8</v>
+      </c>
+      <c r="D961" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E961" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F961" t="s">
+        <v>5</v>
+      </c>
+      <c r="G961"/>
+      <c r="H961"/>
+      <c r="I961"/>
+      <c r="J961"/>
+    </row>
+    <row r="962">
+      <c r="A962" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B962" t="s">
+        <v>1</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2</v>
+      </c>
+      <c r="D962" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E962" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F962" t="s">
+        <v>5</v>
+      </c>
+      <c r="G962"/>
+      <c r="H962"/>
+      <c r="I962"/>
+      <c r="J962"/>
+    </row>
+    <row r="963">
+      <c r="A963" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B963" t="s">
+        <v>177</v>
+      </c>
+      <c r="C963" t="s">
+        <v>8</v>
+      </c>
+      <c r="D963" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E963" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F963" t="s">
+        <v>5</v>
+      </c>
+      <c r="G963"/>
+      <c r="H963"/>
+      <c r="I963"/>
+      <c r="J963"/>
+    </row>
+    <row r="964">
+      <c r="A964" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B964" t="s">
+        <v>54</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2</v>
+      </c>
+      <c r="D964" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E964" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F964" t="s">
+        <v>5</v>
+      </c>
+      <c r="G964"/>
+      <c r="H964"/>
+      <c r="I964"/>
+      <c r="J964"/>
+    </row>
+    <row r="965">
+      <c r="A965" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B965" t="s">
+        <v>98</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2</v>
+      </c>
+      <c r="D965" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E965" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F965" t="s">
+        <v>5</v>
+      </c>
+      <c r="G965"/>
+      <c r="H965"/>
+      <c r="I965"/>
+      <c r="J965"/>
+    </row>
+    <row r="966">
+      <c r="A966" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B966" t="s">
+        <v>165</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2</v>
+      </c>
+      <c r="D966" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E966" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F966" t="s">
+        <v>5</v>
+      </c>
+      <c r="G966"/>
+      <c r="H966"/>
+      <c r="I966"/>
+      <c r="J966"/>
+    </row>
+    <row r="967">
+      <c r="A967" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B967" t="s">
+        <v>86</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2</v>
+      </c>
+      <c r="D967" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E967" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F967" t="s">
+        <v>5</v>
+      </c>
+      <c r="G967"/>
+      <c r="H967"/>
+      <c r="I967"/>
+      <c r="J967"/>
+    </row>
+    <row r="968">
+      <c r="A968" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B968" t="s">
+        <v>92</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2</v>
+      </c>
+      <c r="D968" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E968" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F968" t="s">
+        <v>5</v>
+      </c>
+      <c r="G968"/>
+      <c r="H968"/>
+      <c r="I968"/>
+      <c r="J968"/>
+    </row>
+    <row r="969">
+      <c r="A969" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B969" t="s">
+        <v>64</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2</v>
+      </c>
+      <c r="D969" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E969" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F969" t="s">
+        <v>5</v>
+      </c>
+      <c r="G969"/>
+      <c r="H969"/>
+      <c r="I969"/>
+      <c r="J969"/>
+    </row>
+    <row r="970">
+      <c r="A970" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B970" t="s">
+        <v>67</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2</v>
+      </c>
+      <c r="D970" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E970" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F970" t="s">
+        <v>5</v>
+      </c>
+      <c r="G970"/>
+      <c r="H970"/>
+      <c r="I970"/>
+      <c r="J970"/>
+    </row>
+    <row r="971">
+      <c r="A971" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B971" t="s">
+        <v>150</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2</v>
+      </c>
+      <c r="D971" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E971" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F971" t="s">
+        <v>5</v>
+      </c>
+      <c r="G971"/>
+      <c r="H971"/>
+      <c r="I971"/>
+      <c r="J971"/>
+    </row>
+    <row r="972">
+      <c r="A972" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B972" t="s">
+        <v>147</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2</v>
+      </c>
+      <c r="D972" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E972" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F972" t="s">
+        <v>5</v>
+      </c>
+      <c r="G972"/>
+      <c r="H972"/>
+      <c r="I972"/>
+      <c r="J972"/>
+    </row>
+    <row r="973">
+      <c r="A973" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B973" t="s">
+        <v>109</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2</v>
+      </c>
+      <c r="D973" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E973" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F973" t="s">
+        <v>5</v>
+      </c>
+      <c r="G973"/>
+      <c r="H973"/>
+      <c r="I973"/>
+      <c r="J973"/>
+    </row>
+    <row r="974">
+      <c r="A974" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B974" t="s">
+        <v>35</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2</v>
+      </c>
+      <c r="D974" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E974" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F974" t="s">
+        <v>5</v>
+      </c>
+      <c r="G974"/>
+      <c r="H974"/>
+      <c r="I974"/>
+      <c r="J974"/>
+    </row>
+    <row r="975">
+      <c r="A975" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B975" t="s">
+        <v>345</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2</v>
+      </c>
+      <c r="D975" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E975" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F975" t="s">
+        <v>5</v>
+      </c>
+      <c r="G975"/>
+      <c r="H975"/>
+      <c r="I975"/>
+      <c r="J975"/>
+    </row>
+    <row r="976">
+      <c r="A976" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B976" t="s">
+        <v>131</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2</v>
+      </c>
+      <c r="D976" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E976" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F976" t="s">
+        <v>5</v>
+      </c>
+      <c r="G976"/>
+      <c r="H976"/>
+      <c r="I976"/>
+      <c r="J976"/>
+    </row>
+    <row r="977">
+      <c r="A977" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B977" t="s">
+        <v>128</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2</v>
+      </c>
+      <c r="D977" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E977" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F977" t="s">
+        <v>5</v>
+      </c>
+      <c r="G977"/>
+      <c r="H977"/>
+      <c r="I977"/>
+      <c r="J977"/>
+    </row>
+    <row r="978">
+      <c r="A978" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B978" t="s">
+        <v>38</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2</v>
+      </c>
+      <c r="D978" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E978" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F978" t="s">
+        <v>5</v>
+      </c>
+      <c r="G978"/>
+      <c r="H978"/>
+      <c r="I978"/>
+      <c r="J978"/>
+    </row>
+    <row r="979">
+      <c r="A979" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B979" t="s">
+        <v>182</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2</v>
+      </c>
+      <c r="D979" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E979" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F979" t="s">
+        <v>5</v>
+      </c>
+      <c r="G979"/>
+      <c r="H979"/>
+      <c r="I979"/>
+      <c r="J979"/>
+    </row>
+    <row r="980">
+      <c r="A980" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B980" t="s">
+        <v>193</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2</v>
+      </c>
+      <c r="D980" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E980" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F980" t="s">
+        <v>5</v>
+      </c>
+      <c r="G980"/>
+      <c r="H980"/>
+      <c r="I980"/>
+      <c r="J980"/>
+    </row>
+    <row r="981">
+      <c r="A981" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B981" t="s">
+        <v>89</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2</v>
+      </c>
+      <c r="D981" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E981" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F981" t="s">
+        <v>5</v>
+      </c>
+      <c r="G981"/>
+      <c r="H981"/>
+      <c r="I981"/>
+      <c r="J981"/>
+    </row>
+    <row r="982">
+      <c r="A982" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B982" t="s">
+        <v>12</v>
+      </c>
+      <c r="C982" t="s">
+        <v>8</v>
+      </c>
+      <c r="D982" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E982" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F982" t="s">
+        <v>5</v>
+      </c>
+      <c r="G982"/>
+      <c r="H982"/>
+      <c r="I982"/>
+      <c r="J982"/>
+    </row>
+    <row r="983">
+      <c r="A983" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B983" t="s">
+        <v>203</v>
+      </c>
+      <c r="C983" t="s">
+        <v>8</v>
+      </c>
+      <c r="D983" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E983" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F983" t="s">
+        <v>5</v>
+      </c>
+      <c r="G983"/>
+      <c r="H983"/>
+      <c r="I983"/>
+      <c r="J983"/>
+    </row>
+    <row r="984">
+      <c r="A984" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B984" t="s">
+        <v>54</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2</v>
+      </c>
+      <c r="D984" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E984" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F984" t="s">
+        <v>5</v>
+      </c>
+      <c r="G984"/>
+      <c r="H984"/>
+      <c r="I984"/>
+      <c r="J984"/>
+    </row>
+    <row r="985">
+      <c r="A985" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B985" t="s">
+        <v>81</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2</v>
+      </c>
+      <c r="D985" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E985" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F985" t="s">
+        <v>5</v>
+      </c>
+      <c r="G985"/>
+      <c r="H985"/>
+      <c r="I985"/>
+      <c r="J985"/>
+    </row>
+    <row r="986">
+      <c r="A986" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B986" t="s">
+        <v>312</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2</v>
+      </c>
+      <c r="D986" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E986" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F986" t="s">
+        <v>5</v>
+      </c>
+      <c r="G986"/>
+      <c r="H986"/>
+      <c r="I986"/>
+      <c r="J986"/>
+    </row>
+    <row r="987">
+      <c r="A987" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B987" t="s">
+        <v>114</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2</v>
+      </c>
+      <c r="D987" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E987" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F987" t="s">
+        <v>5</v>
+      </c>
+      <c r="G987"/>
+      <c r="H987"/>
+      <c r="I987"/>
+      <c r="J987"/>
+    </row>
+    <row r="988">
+      <c r="A988" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B988" t="s">
+        <v>330</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2</v>
+      </c>
+      <c r="D988" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E988" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F988" t="s">
+        <v>5</v>
+      </c>
+      <c r="G988"/>
+      <c r="H988"/>
+      <c r="I988"/>
+      <c r="J988"/>
+    </row>
+    <row r="989">
+      <c r="A989" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B989" t="s">
+        <v>32</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2</v>
+      </c>
+      <c r="D989" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E989" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F989" t="s">
+        <v>5</v>
+      </c>
+      <c r="G989"/>
+      <c r="H989"/>
+      <c r="I989"/>
+      <c r="J989"/>
+    </row>
+    <row r="990">
+      <c r="A990" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B990" t="s">
+        <v>119</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2</v>
+      </c>
+      <c r="D990" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E990" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F990" t="s">
+        <v>5</v>
+      </c>
+      <c r="G990"/>
+      <c r="H990"/>
+      <c r="I990"/>
+      <c r="J990"/>
+    </row>
+    <row r="991">
+      <c r="A991" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B991" t="s">
+        <v>157</v>
+      </c>
+      <c r="C991" t="s">
+        <v>8</v>
+      </c>
+      <c r="D991" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E991" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F991" t="s">
+        <v>5</v>
+      </c>
+      <c r="G991"/>
+      <c r="H991"/>
+      <c r="I991"/>
+      <c r="J991"/>
+    </row>
+    <row r="992">
+      <c r="A992" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B992" t="s">
+        <v>371</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2</v>
+      </c>
+      <c r="D992" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E992" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F992" t="s">
+        <v>5</v>
+      </c>
+      <c r="G992"/>
+      <c r="H992"/>
+      <c r="I992"/>
+      <c r="J992"/>
+    </row>
+    <row r="993">
+      <c r="A993" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B993" t="s">
+        <v>358</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2</v>
+      </c>
+      <c r="D993" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E993" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F993" t="s">
+        <v>5</v>
+      </c>
+      <c r="G993"/>
+      <c r="H993"/>
+      <c r="I993"/>
+      <c r="J993"/>
+    </row>
+    <row r="994">
+      <c r="A994" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B994" t="s">
+        <v>59</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2</v>
+      </c>
+      <c r="D994" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E994" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F994" t="s">
+        <v>5</v>
+      </c>
+      <c r="G994"/>
+      <c r="H994"/>
+      <c r="I994"/>
+      <c r="J994"/>
+    </row>
+    <row r="995">
+      <c r="A995" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B995" t="s">
+        <v>47</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2</v>
+      </c>
+      <c r="D995" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E995" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F995" t="s">
+        <v>5</v>
+      </c>
+      <c r="G995"/>
+      <c r="H995"/>
+      <c r="I995"/>
+      <c r="J995"/>
+    </row>
+    <row r="996">
+      <c r="A996" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B996" t="s">
+        <v>137</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2</v>
+      </c>
+      <c r="D996" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E996" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F996" t="s">
+        <v>5</v>
+      </c>
+      <c r="G996"/>
+      <c r="H996"/>
+      <c r="I996"/>
+      <c r="J996"/>
+    </row>
+    <row r="997">
+      <c r="A997" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B997" t="s">
+        <v>44</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2</v>
+      </c>
+      <c r="D997" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E997" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F997" t="s">
+        <v>5</v>
+      </c>
+      <c r="G997"/>
+      <c r="H997"/>
+      <c r="I997"/>
+      <c r="J997"/>
+    </row>
+    <row r="998">
+      <c r="A998" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B998" t="s">
+        <v>101</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2</v>
+      </c>
+      <c r="D998" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E998" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F998" t="s">
+        <v>5</v>
+      </c>
+      <c r="G998"/>
+      <c r="H998"/>
+      <c r="I998"/>
+      <c r="J998"/>
+    </row>
+    <row r="999">
+      <c r="A999" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B999" t="s">
+        <v>21</v>
+      </c>
+      <c r="C999" t="s">
+        <v>8</v>
+      </c>
+      <c r="D999" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E999" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F999" t="s">
+        <v>5</v>
+      </c>
+      <c r="G999"/>
+      <c r="H999"/>
+      <c r="I999"/>
+      <c r="J999"/>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1000"/>
+      <c r="H1000"/>
+      <c r="I1000"/>
+      <c r="J1000"/>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1001"/>
+      <c r="H1001"/>
+      <c r="I1001"/>
+      <c r="J1001"/>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1002"/>
+      <c r="H1002"/>
+      <c r="I1002"/>
+      <c r="J1002"/>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1003"/>
+      <c r="H1003"/>
+      <c r="I1003"/>
+      <c r="J1003"/>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1004"/>
+      <c r="H1004"/>
+      <c r="I1004"/>
+      <c r="J1004"/>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1005"/>
+      <c r="H1005"/>
+      <c r="I1005"/>
+      <c r="J1005"/>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>216</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1006"/>
+      <c r="H1006"/>
+      <c r="I1006"/>
+      <c r="J1006"/>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1007"/>
+      <c r="H1007"/>
+      <c r="I1007"/>
+      <c r="J1007"/>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1008"/>
+      <c r="H1008"/>
+      <c r="I1008"/>
+      <c r="J1008"/>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>190</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1009"/>
+      <c r="H1009"/>
+      <c r="I1009"/>
+      <c r="J1009"/>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1010"/>
+      <c r="H1010"/>
+      <c r="I1010"/>
+      <c r="J1010"/>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>165</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1011"/>
+      <c r="H1011"/>
+      <c r="I1011"/>
+      <c r="J1011"/>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>177</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1012"/>
+      <c r="H1012"/>
+      <c r="I1012"/>
+      <c r="J1012"/>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1013"/>
+      <c r="H1013"/>
+      <c r="I1013"/>
+      <c r="J1013"/>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1014"/>
+      <c r="H1014"/>
+      <c r="I1014"/>
+      <c r="J1014"/>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1015"/>
+      <c r="H1015"/>
+      <c r="I1015"/>
+      <c r="J1015"/>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>150</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1016"/>
+      <c r="H1016"/>
+      <c r="I1016"/>
+      <c r="J1016"/>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1017"/>
+      <c r="H1017"/>
+      <c r="I1017"/>
+      <c r="J1017"/>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>157</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1018"/>
+      <c r="H1018"/>
+      <c r="I1018"/>
+      <c r="J1018"/>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1019"/>
+      <c r="H1019"/>
+      <c r="I1019"/>
+      <c r="J1019"/>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>131</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1020"/>
+      <c r="H1020"/>
+      <c r="I1020"/>
+      <c r="J1020"/>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1021"/>
+      <c r="H1021"/>
+      <c r="I1021"/>
+      <c r="J1021"/>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1022"/>
+      <c r="H1022"/>
+      <c r="I1022"/>
+      <c r="J1022"/>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>147</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1023"/>
+      <c r="H1023"/>
+      <c r="I1023"/>
+      <c r="J1023"/>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1024"/>
+      <c r="H1024"/>
+      <c r="I1024"/>
+      <c r="J1024"/>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1025"/>
+      <c r="H1025"/>
+      <c r="I1025"/>
+      <c r="J1025"/>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1026"/>
+      <c r="H1026"/>
+      <c r="I1026"/>
+      <c r="J1026"/>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1027"/>
+      <c r="H1027"/>
+      <c r="I1027"/>
+      <c r="J1027"/>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1028"/>
+      <c r="H1028"/>
+      <c r="I1028"/>
+      <c r="J1028"/>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1029"/>
+      <c r="H1029"/>
+      <c r="I1029"/>
+      <c r="J1029"/>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1030"/>
+      <c r="H1030"/>
+      <c r="I1030"/>
+      <c r="J1030"/>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1031"/>
+      <c r="H1031"/>
+      <c r="I1031"/>
+      <c r="J1031"/>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1032"/>
+      <c r="H1032"/>
+      <c r="I1032"/>
+      <c r="J1032"/>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1033"/>
+      <c r="H1033"/>
+      <c r="I1033"/>
+      <c r="J1033"/>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1034"/>
+      <c r="H1034"/>
+      <c r="I1034"/>
+      <c r="J1034"/>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1035"/>
+      <c r="H1035"/>
+      <c r="I1035"/>
+      <c r="J1035"/>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>358</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1036"/>
+      <c r="H1036"/>
+      <c r="I1036"/>
+      <c r="J1036"/>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1037"/>
+      <c r="H1037"/>
+      <c r="I1037"/>
+      <c r="J1037"/>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1038"/>
+      <c r="H1038"/>
+      <c r="I1038"/>
+      <c r="J1038"/>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1039"/>
+      <c r="H1039"/>
+      <c r="I1039"/>
+      <c r="J1039"/>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1040"/>
+      <c r="H1040"/>
+      <c r="I1040"/>
+      <c r="J1040"/>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>330</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1041"/>
+      <c r="H1041"/>
+      <c r="I1041"/>
+      <c r="J1041"/>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1042"/>
+      <c r="H1042"/>
+      <c r="I1042"/>
+      <c r="J1042"/>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1043"/>
+      <c r="H1043"/>
+      <c r="I1043"/>
+      <c r="J1043"/>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1044"/>
+      <c r="H1044"/>
+      <c r="I1044"/>
+      <c r="J1044"/>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1045"/>
+      <c r="H1045"/>
+      <c r="I1045"/>
+      <c r="J1045"/>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1046"/>
+      <c r="H1046"/>
+      <c r="I1046"/>
+      <c r="J1046"/>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1047"/>
+      <c r="H1047"/>
+      <c r="I1047"/>
+      <c r="J1047"/>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1048"/>
+      <c r="H1048"/>
+      <c r="I1048"/>
+      <c r="J1048"/>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1049"/>
+      <c r="H1049"/>
+      <c r="I1049"/>
+      <c r="J1049"/>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1050"/>
+      <c r="H1050"/>
+      <c r="I1050"/>
+      <c r="J1050"/>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1051"/>
+      <c r="H1051"/>
+      <c r="I1051"/>
+      <c r="J1051"/>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1052"/>
+      <c r="H1052"/>
+      <c r="I1052"/>
+      <c r="J1052"/>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1053"/>
+      <c r="H1053"/>
+      <c r="I1053"/>
+      <c r="J1053"/>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1054"/>
+      <c r="H1054"/>
+      <c r="I1054"/>
+      <c r="J1054"/>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1055"/>
+      <c r="H1055"/>
+      <c r="I1055"/>
+      <c r="J1055"/>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1056"/>
+      <c r="H1056"/>
+      <c r="I1056"/>
+      <c r="J1056"/>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>238</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1057"/>
+      <c r="H1057"/>
+      <c r="I1057"/>
+      <c r="J1057"/>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1058"/>
+      <c r="H1058"/>
+      <c r="I1058"/>
+      <c r="J1058"/>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1059"/>
+      <c r="H1059"/>
+      <c r="I1059"/>
+      <c r="J1059"/>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1060"/>
+      <c r="H1060"/>
+      <c r="I1060"/>
+      <c r="J1060"/>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1061"/>
+      <c r="H1061"/>
+      <c r="I1061"/>
+      <c r="J1061"/>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>64</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1062"/>
+      <c r="H1062"/>
+      <c r="I1062"/>
+      <c r="J1062"/>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1063"/>
+      <c r="H1063"/>
+      <c r="I1063"/>
+      <c r="J1063"/>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1064"/>
+      <c r="H1064"/>
+      <c r="I1064"/>
+      <c r="J1064"/>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1065"/>
+      <c r="H1065"/>
+      <c r="I1065"/>
+      <c r="J1065"/>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>165</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1066"/>
+      <c r="H1066"/>
+      <c r="I1066"/>
+      <c r="J1066"/>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1067"/>
+      <c r="H1067"/>
+      <c r="I1067"/>
+      <c r="J1067"/>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1068"/>
+      <c r="H1068"/>
+      <c r="I1068"/>
+      <c r="J1068"/>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>185</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1069"/>
+      <c r="H1069"/>
+      <c r="I1069"/>
+      <c r="J1069"/>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1070"/>
+      <c r="H1070"/>
+      <c r="I1070"/>
+      <c r="J1070"/>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1071"/>
+      <c r="H1071"/>
+      <c r="I1071"/>
+      <c r="J1071"/>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1072"/>
+      <c r="H1072"/>
+      <c r="I1072"/>
+      <c r="J1072"/>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>147</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1073"/>
+      <c r="H1073"/>
+      <c r="I1073"/>
+      <c r="J1073"/>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1074"/>
+      <c r="H1074"/>
+      <c r="I1074"/>
+      <c r="J1074"/>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>131</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1075"/>
+      <c r="H1075"/>
+      <c r="I1075"/>
+      <c r="J1075"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>131</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1076"/>
+      <c r="H1076"/>
+      <c r="I1076"/>
+      <c r="J1076"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1077"/>
+      <c r="H1077"/>
+      <c r="I1077"/>
+      <c r="J1077"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1078"/>
+      <c r="H1078"/>
+      <c r="I1078"/>
+      <c r="J1078"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1079"/>
+      <c r="H1079"/>
+      <c r="I1079"/>
+      <c r="J1079"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>150</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1080"/>
+      <c r="H1080"/>
+      <c r="I1080"/>
+      <c r="J1080"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1081"/>
+      <c r="H1081"/>
+      <c r="I1081"/>
+      <c r="J1081"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1082"/>
+      <c r="H1082"/>
+      <c r="I1082"/>
+      <c r="J1082"/>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1083"/>
+      <c r="H1083"/>
+      <c r="I1083"/>
+      <c r="J1083"/>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1084"/>
+      <c r="H1084"/>
+      <c r="I1084"/>
+      <c r="J1084"/>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1085"/>
+      <c r="H1085"/>
+      <c r="I1085"/>
+      <c r="J1085"/>
+    </row>
+    <row r="1086">
+      <c r="A1086" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1086"/>
+      <c r="H1086"/>
+      <c r="I1086"/>
+      <c r="J1086"/>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1087"/>
+      <c r="H1087"/>
+      <c r="I1087"/>
+      <c r="J1087"/>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1088"/>
+      <c r="H1088"/>
+      <c r="I1088"/>
+      <c r="J1088"/>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1089"/>
+      <c r="H1089"/>
+      <c r="I1089"/>
+      <c r="J1089"/>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1090"/>
+      <c r="H1090"/>
+      <c r="I1090"/>
+      <c r="J1090"/>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1091"/>
+      <c r="H1091"/>
+      <c r="I1091"/>
+      <c r="J1091"/>
+    </row>
+    <row r="1092">
+      <c r="A1092" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1092"/>
+      <c r="H1092"/>
+      <c r="I1092"/>
+      <c r="J1092"/>
+    </row>
+    <row r="1093">
+      <c r="A1093" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1093"/>
+      <c r="H1093"/>
+      <c r="I1093"/>
+      <c r="J1093"/>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1094"/>
+      <c r="H1094"/>
+      <c r="I1094"/>
+      <c r="J1094"/>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1095"/>
+      <c r="H1095"/>
+      <c r="I1095"/>
+      <c r="J1095"/>
+    </row>
+    <row r="1096">
+      <c r="A1096" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>330</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1096"/>
+      <c r="H1096"/>
+      <c r="I1096"/>
+      <c r="J1096"/>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1097"/>
+      <c r="H1097"/>
+      <c r="I1097"/>
+      <c r="J1097"/>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1098"/>
+      <c r="H1098"/>
+      <c r="I1098"/>
+      <c r="J1098"/>
+    </row>
+    <row r="1099">
+      <c r="A1099" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1099"/>
+      <c r="H1099"/>
+      <c r="I1099"/>
+      <c r="J1099"/>
+    </row>
+    <row r="1100">
+      <c r="A1100" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>162</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1100"/>
+      <c r="H1100"/>
+      <c r="I1100"/>
+      <c r="J1100"/>
+    </row>
+    <row r="1101">
+      <c r="A1101" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1101"/>
+      <c r="H1101"/>
+      <c r="I1101"/>
+      <c r="J1101"/>
+    </row>
+    <row r="1102">
+      <c r="A1102" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1102"/>
+      <c r="H1102"/>
+      <c r="I1102"/>
+      <c r="J1102"/>
+    </row>
+    <row r="1103">
+      <c r="A1103" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1103"/>
+      <c r="H1103"/>
+      <c r="I1103"/>
+      <c r="J1103"/>
+    </row>
+    <row r="1104">
+      <c r="A1104" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1104"/>
+      <c r="H1104"/>
+      <c r="I1104"/>
+      <c r="J1104"/>
+    </row>
+    <row r="1105">
+      <c r="A1105" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1105"/>
+      <c r="H1105"/>
+      <c r="I1105"/>
+      <c r="J1105"/>
+    </row>
+    <row r="1106">
+      <c r="A1106" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1106"/>
+      <c r="H1106"/>
+      <c r="I1106"/>
+      <c r="J1106"/>
+    </row>
+    <row r="1107">
+      <c r="A1107" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1107"/>
+      <c r="H1107"/>
+      <c r="I1107"/>
+      <c r="J1107"/>
+    </row>
+    <row r="1108">
+      <c r="A1108" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1108"/>
+      <c r="H1108"/>
+      <c r="I1108"/>
+      <c r="J1108"/>
+    </row>
+    <row r="1109">
+      <c r="A1109" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1109"/>
+      <c r="H1109"/>
+      <c r="I1109"/>
+      <c r="J1109"/>
+    </row>
+    <row r="1110">
+      <c r="A1110" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>157</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1110"/>
+      <c r="H1110"/>
+      <c r="I1110"/>
+      <c r="J1110"/>
+    </row>
+    <row r="1111">
+      <c r="A1111" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1111"/>
+      <c r="H1111"/>
+      <c r="I1111"/>
+      <c r="J1111"/>
+    </row>
+    <row r="1112">
+      <c r="A1112" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1112"/>
+      <c r="H1112"/>
+      <c r="I1112"/>
+      <c r="J1112"/>
+    </row>
+    <row r="1113">
+      <c r="A1113" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1113"/>
+      <c r="H1113"/>
+      <c r="I1113"/>
+      <c r="J1113"/>
+    </row>
+    <row r="1114">
+      <c r="A1114" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1114"/>
+      <c r="H1114"/>
+      <c r="I1114"/>
+      <c r="J1114"/>
+    </row>
+    <row r="1115">
+      <c r="A1115" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1115"/>
+      <c r="H1115"/>
+      <c r="I1115"/>
+      <c r="J1115"/>
+    </row>
+    <row r="1116">
+      <c r="A1116" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1116"/>
+      <c r="H1116"/>
+      <c r="I1116"/>
+      <c r="J1116"/>
+    </row>
+    <row r="1117">
+      <c r="A1117" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>185</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1117"/>
+      <c r="H1117"/>
+      <c r="I1117"/>
+      <c r="J1117"/>
+    </row>
+    <row r="1118">
+      <c r="A1118" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1118"/>
+      <c r="H1118"/>
+      <c r="I1118"/>
+      <c r="J1118"/>
+    </row>
+    <row r="1119">
+      <c r="A1119" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1119"/>
+      <c r="H1119"/>
+      <c r="I1119"/>
+      <c r="J1119"/>
+    </row>
+    <row r="1120">
+      <c r="A1120" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>269</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1120"/>
+      <c r="H1120"/>
+      <c r="I1120"/>
+      <c r="J1120"/>
+    </row>
+    <row r="1121">
+      <c r="A1121" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1121"/>
+      <c r="H1121"/>
+      <c r="I1121"/>
+      <c r="J1121"/>
+    </row>
+    <row r="1122">
+      <c r="A1122" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1122"/>
+      <c r="H1122"/>
+      <c r="I1122"/>
+      <c r="J1122"/>
+    </row>
+    <row r="1123">
+      <c r="A1123" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>150</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1123"/>
+      <c r="H1123"/>
+      <c r="I1123"/>
+      <c r="J1123"/>
+    </row>
+    <row r="1124">
+      <c r="A1124" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>147</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1124"/>
+      <c r="H1124"/>
+      <c r="I1124"/>
+      <c r="J1124"/>
+    </row>
+    <row r="1125">
+      <c r="A1125" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1125"/>
+      <c r="H1125"/>
+      <c r="I1125"/>
+      <c r="J1125"/>
+    </row>
+    <row r="1126">
+      <c r="A1126" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1126"/>
+      <c r="H1126"/>
+      <c r="I1126"/>
+      <c r="J1126"/>
+    </row>
+    <row r="1127">
+      <c r="A1127" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>131</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1127"/>
+      <c r="H1127"/>
+      <c r="I1127"/>
+      <c r="J1127"/>
+    </row>
+    <row r="1128">
+      <c r="A1128" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1128"/>
+      <c r="H1128"/>
+      <c r="I1128"/>
+      <c r="J1128"/>
+    </row>
+    <row r="1129">
+      <c r="A1129" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1129"/>
+      <c r="H1129"/>
+      <c r="I1129"/>
+      <c r="J1129"/>
+    </row>
+    <row r="1130">
+      <c r="A1130" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1130"/>
+      <c r="H1130"/>
+      <c r="I1130"/>
+      <c r="J1130"/>
+    </row>
+    <row r="1131">
+      <c r="A1131" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1131"/>
+      <c r="H1131"/>
+      <c r="I1131"/>
+      <c r="J1131"/>
+    </row>
+    <row r="1132">
+      <c r="A1132" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>157</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1132"/>
+      <c r="H1132"/>
+      <c r="I1132"/>
+      <c r="J1132"/>
+    </row>
+    <row r="1133">
+      <c r="A1133" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1133"/>
+      <c r="H1133"/>
+      <c r="I1133"/>
+      <c r="J1133"/>
+    </row>
+    <row r="1134">
+      <c r="A1134" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>693</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1134"/>
+      <c r="H1134"/>
+      <c r="I1134"/>
+      <c r="J1134"/>
+    </row>
+    <row r="1135">
+      <c r="A1135" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1135"/>
+      <c r="H1135"/>
+      <c r="I1135"/>
+      <c r="J1135"/>
+    </row>
+    <row r="1136">
+      <c r="A1136" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1136"/>
+      <c r="H1136"/>
+      <c r="I1136"/>
+      <c r="J1136"/>
+    </row>
+    <row r="1137">
+      <c r="A1137" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1137"/>
+      <c r="H1137"/>
+      <c r="I1137"/>
+      <c r="J1137"/>
+    </row>
+    <row r="1138">
+      <c r="A1138" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>269</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1138"/>
+      <c r="H1138"/>
+      <c r="I1138"/>
+      <c r="J1138"/>
+    </row>
+    <row r="1139">
+      <c r="A1139" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>165</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1139"/>
+      <c r="H1139"/>
+      <c r="I1139"/>
+      <c r="J1139"/>
+    </row>
+    <row r="1140">
+      <c r="A1140" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>162</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1140"/>
+      <c r="H1140"/>
+      <c r="I1140"/>
+      <c r="J1140"/>
+    </row>
+    <row r="1141">
+      <c r="A1141" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1141"/>
+      <c r="H1141"/>
+      <c r="I1141"/>
+      <c r="J1141"/>
+    </row>
+    <row r="1142">
+      <c r="A1142" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1142"/>
+      <c r="H1142"/>
+      <c r="I1142"/>
+      <c r="J1142"/>
+    </row>
+    <row r="1143">
+      <c r="A1143" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1143"/>
+      <c r="H1143"/>
+      <c r="I1143"/>
+      <c r="J1143"/>
+    </row>
+    <row r="1144">
+      <c r="A1144" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1144"/>
+      <c r="H1144"/>
+      <c r="I1144"/>
+      <c r="J1144"/>
+    </row>
+    <row r="1145">
+      <c r="A1145" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1145"/>
+      <c r="H1145"/>
+      <c r="I1145"/>
+      <c r="J1145"/>
+    </row>
+    <row r="1146">
+      <c r="A1146" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>330</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1146"/>
+      <c r="H1146"/>
+      <c r="I1146"/>
+      <c r="J1146"/>
+    </row>
+    <row r="1147">
+      <c r="A1147" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1147"/>
+      <c r="H1147"/>
+      <c r="I1147"/>
+      <c r="J1147"/>
+    </row>
+    <row r="1148">
+      <c r="A1148" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1148"/>
+      <c r="H1148"/>
+      <c r="I1148"/>
+      <c r="J1148"/>
+    </row>
+    <row r="1149">
+      <c r="A1149" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1149"/>
+      <c r="H1149"/>
+      <c r="I1149"/>
+      <c r="J1149"/>
+    </row>
+    <row r="1150">
+      <c r="A1150" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1150"/>
+      <c r="H1150"/>
+      <c r="I1150"/>
+      <c r="J1150"/>
+    </row>
+    <row r="1151">
+      <c r="A1151" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1151"/>
+      <c r="H1151"/>
+      <c r="I1151"/>
+      <c r="J1151"/>
+    </row>
+    <row r="1152">
+      <c r="A1152" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1152"/>
+      <c r="H1152"/>
+      <c r="I1152"/>
+      <c r="J1152"/>
+    </row>
+    <row r="1153">
+      <c r="A1153" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1153"/>
+      <c r="H1153"/>
+      <c r="I1153"/>
+      <c r="J1153"/>
+    </row>
+    <row r="1154">
+      <c r="A1154" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1154"/>
+      <c r="H1154"/>
+      <c r="I1154"/>
+      <c r="J1154"/>
+    </row>
+    <row r="1155">
+      <c r="A1155" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1155"/>
+      <c r="H1155"/>
+      <c r="I1155"/>
+      <c r="J1155"/>
+    </row>
+    <row r="1156">
+      <c r="A1156" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>185</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1156"/>
+      <c r="H1156"/>
+      <c r="I1156"/>
+      <c r="J1156"/>
+    </row>
+    <row r="1157">
+      <c r="A1157" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1157"/>
+      <c r="H1157"/>
+      <c r="I1157"/>
+      <c r="J1157"/>
+    </row>
+    <row r="1158">
+      <c r="A1158" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1158"/>
+      <c r="H1158"/>
+      <c r="I1158"/>
+      <c r="J1158"/>
+    </row>
+    <row r="1159">
+      <c r="A1159" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1159"/>
+      <c r="H1159"/>
+      <c r="I1159"/>
+      <c r="J1159"/>
+    </row>
+    <row r="1160">
+      <c r="A1160" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>358</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1160"/>
+      <c r="H1160"/>
+      <c r="I1160"/>
+      <c r="J1160"/>
+    </row>
+    <row r="1161">
+      <c r="A1161" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1161"/>
+      <c r="H1161"/>
+      <c r="I1161"/>
+      <c r="J1161"/>
+    </row>
+    <row r="1162">
+      <c r="A1162" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1162"/>
+      <c r="H1162"/>
+      <c r="I1162"/>
+      <c r="J1162"/>
+    </row>
+    <row r="1163">
+      <c r="A1163" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>312</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1163"/>
+      <c r="H1163"/>
+      <c r="I1163"/>
+      <c r="J1163"/>
+    </row>
+    <row r="1164">
+      <c r="A1164" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>330</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1164"/>
+      <c r="H1164"/>
+      <c r="I1164"/>
+      <c r="J1164"/>
+    </row>
+    <row r="1165">
+      <c r="A1165" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1165"/>
+      <c r="H1165"/>
+      <c r="I1165"/>
+      <c r="J1165"/>
+    </row>
+    <row r="1166">
+      <c r="A1166" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1166"/>
+      <c r="H1166"/>
+      <c r="I1166"/>
+      <c r="J1166"/>
+    </row>
+    <row r="1167">
+      <c r="A1167" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1167"/>
+      <c r="H1167"/>
+      <c r="I1167"/>
+      <c r="J1167"/>
+    </row>
+    <row r="1168">
+      <c r="A1168" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1168"/>
+      <c r="H1168"/>
+      <c r="I1168"/>
+      <c r="J1168"/>
+    </row>
+    <row r="1169">
+      <c r="A1169" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1169"/>
+      <c r="H1169"/>
+      <c r="I1169"/>
+      <c r="J1169"/>
+    </row>
+    <row r="1170">
+      <c r="A1170" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1170"/>
+      <c r="H1170"/>
+      <c r="I1170"/>
+      <c r="J1170"/>
+    </row>
+    <row r="1171">
+      <c r="A1171" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1171"/>
+      <c r="H1171"/>
+      <c r="I1171"/>
+      <c r="J1171"/>
+    </row>
+    <row r="1172">
+      <c r="A1172" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1172"/>
+      <c r="H1172"/>
+      <c r="I1172"/>
+      <c r="J1172"/>
+    </row>
+    <row r="1173">
+      <c r="A1173" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1173"/>
+      <c r="H1173"/>
+      <c r="I1173"/>
+      <c r="J1173"/>
+    </row>
+    <row r="1174">
+      <c r="A1174" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1174"/>
+      <c r="H1174"/>
+      <c r="I1174"/>
+      <c r="J1174"/>
+    </row>
+    <row r="1175">
+      <c r="A1175" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1175"/>
+      <c r="H1175"/>
+      <c r="I1175"/>
+      <c r="J1175"/>
+    </row>
+    <row r="1176">
+      <c r="A1176" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1176"/>
+      <c r="H1176"/>
+      <c r="I1176"/>
+      <c r="J1176"/>
+    </row>
+    <row r="1177">
+      <c r="A1177" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1177"/>
+      <c r="H1177"/>
+      <c r="I1177"/>
+      <c r="J1177"/>
+    </row>
+    <row r="1178">
+      <c r="A1178" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1178"/>
+      <c r="H1178"/>
+      <c r="I1178"/>
+      <c r="J1178"/>
+    </row>
+    <row r="1179">
+      <c r="A1179" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1179"/>
+      <c r="H1179"/>
+      <c r="I1179"/>
+      <c r="J1179"/>
+    </row>
+    <row r="1180">
+      <c r="A1180" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1180"/>
+      <c r="H1180"/>
+      <c r="I1180"/>
+      <c r="J1180"/>
+    </row>
+    <row r="1181">
+      <c r="A1181" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1181"/>
+      <c r="H1181"/>
+      <c r="I1181"/>
+      <c r="J1181"/>
+    </row>
+    <row r="1182">
+      <c r="A1182" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1182"/>
+      <c r="H1182"/>
+      <c r="I1182"/>
+      <c r="J1182"/>
+    </row>
+    <row r="1183">
+      <c r="A1183" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>358</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1183"/>
+      <c r="H1183"/>
+      <c r="I1183"/>
+      <c r="J1183"/>
+    </row>
+    <row r="1184">
+      <c r="A1184" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>358</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1184"/>
+      <c r="H1184"/>
+      <c r="I1184"/>
+      <c r="J1184"/>
+    </row>
+    <row r="1185">
+      <c r="A1185" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1185"/>
+      <c r="H1185"/>
+      <c r="I1185"/>
+      <c r="J1185"/>
+    </row>
+    <row r="1186">
+      <c r="A1186" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1186"/>
+      <c r="H1186"/>
+      <c r="I1186"/>
+      <c r="J1186"/>
+    </row>
+    <row r="1187">
+      <c r="A1187" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1187"/>
+      <c r="H1187"/>
+      <c r="I1187"/>
+      <c r="J1187"/>
+    </row>
+    <row r="1188">
+      <c r="A1188" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1188"/>
+      <c r="H1188"/>
+      <c r="I1188"/>
+      <c r="J1188"/>
+    </row>
+    <row r="1189">
+      <c r="A1189" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1189"/>
+      <c r="H1189"/>
+      <c r="I1189"/>
+      <c r="J1189"/>
+    </row>
+    <row r="1190">
+      <c r="A1190" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1190"/>
+      <c r="H1190"/>
+      <c r="I1190"/>
+      <c r="J1190"/>
+    </row>
+    <row r="1191">
+      <c r="A1191" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1191"/>
+      <c r="H1191"/>
+      <c r="I1191"/>
+      <c r="J1191"/>
+    </row>
+    <row r="1192">
+      <c r="A1192" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1192"/>
+      <c r="H1192"/>
+      <c r="I1192"/>
+      <c r="J1192"/>
+    </row>
+    <row r="1193">
+      <c r="A1193" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1193"/>
+      <c r="H1193"/>
+      <c r="I1193"/>
+      <c r="J1193"/>
+    </row>
+    <row r="1194">
+      <c r="A1194" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1194"/>
+      <c r="H1194"/>
+      <c r="I1194"/>
+      <c r="J1194"/>
+    </row>
+    <row r="1195">
+      <c r="A1195" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1195"/>
+      <c r="H1195"/>
+      <c r="I1195"/>
+      <c r="J1195"/>
+    </row>
+    <row r="1196">
+      <c r="A1196" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1196"/>
+      <c r="H1196"/>
+      <c r="I1196"/>
+      <c r="J1196"/>
+    </row>
+    <row r="1197">
+      <c r="A1197" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1197"/>
+      <c r="H1197"/>
+      <c r="I1197"/>
+      <c r="J1197"/>
+    </row>
+    <row r="1198">
+      <c r="A1198" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1198"/>
+      <c r="H1198"/>
+      <c r="I1198"/>
+      <c r="J1198"/>
+    </row>
+    <row r="1199">
+      <c r="A1199" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1199"/>
+      <c r="H1199"/>
+      <c r="I1199"/>
+      <c r="J1199"/>
+    </row>
+    <row r="1200">
+      <c r="A1200" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1200"/>
+      <c r="H1200"/>
+      <c r="I1200"/>
+      <c r="J1200"/>
+    </row>
+    <row r="1201">
+      <c r="A1201" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1201"/>
+      <c r="H1201"/>
+      <c r="I1201"/>
+      <c r="J1201"/>
+    </row>
+    <row r="1202">
+      <c r="A1202" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>312</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1202"/>
+      <c r="H1202"/>
+      <c r="I1202"/>
+      <c r="J1202"/>
+    </row>
+    <row r="1203">
+      <c r="A1203" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1203"/>
+      <c r="H1203"/>
+      <c r="I1203"/>
+      <c r="J1203"/>
+    </row>
+    <row r="1204">
+      <c r="A1204" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1204"/>
+      <c r="H1204"/>
+      <c r="I1204"/>
+      <c r="J1204"/>
+    </row>
+    <row r="1205">
+      <c r="A1205" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1205"/>
+      <c r="H1205"/>
+      <c r="I1205"/>
+      <c r="J1205"/>
+    </row>
+    <row r="1206">
+      <c r="A1206" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1206"/>
+      <c r="H1206"/>
+      <c r="I1206"/>
+      <c r="J1206"/>
+    </row>
+    <row r="1207">
+      <c r="A1207" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1207"/>
+      <c r="H1207"/>
+      <c r="I1207"/>
+      <c r="J1207"/>
+    </row>
+    <row r="1208">
+      <c r="A1208" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1208"/>
+      <c r="H1208"/>
+      <c r="I1208"/>
+      <c r="J1208"/>
+    </row>
+    <row r="1209">
+      <c r="A1209" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1209"/>
+      <c r="H1209"/>
+      <c r="I1209"/>
+      <c r="J1209"/>
+    </row>
+    <row r="1210">
+      <c r="A1210" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1210"/>
+      <c r="H1210"/>
+      <c r="I1210"/>
+      <c r="J1210"/>
+    </row>
+    <row r="1211">
+      <c r="A1211" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1211"/>
+      <c r="H1211"/>
+      <c r="I1211"/>
+      <c r="J1211"/>
+    </row>
+    <row r="1212">
+      <c r="A1212" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1212"/>
+      <c r="H1212"/>
+      <c r="I1212"/>
+      <c r="J1212"/>
+    </row>
+    <row r="1213">
+      <c r="A1213" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1213"/>
+      <c r="H1213"/>
+      <c r="I1213"/>
+      <c r="J1213"/>
+    </row>
+    <row r="1214">
+      <c r="A1214" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1214"/>
+      <c r="H1214"/>
+      <c r="I1214"/>
+      <c r="J1214"/>
+    </row>
+    <row r="1215">
+      <c r="A1215" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1215"/>
+      <c r="H1215"/>
+      <c r="I1215"/>
+      <c r="J1215"/>
+    </row>
+    <row r="1216">
+      <c r="A1216" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1216"/>
+      <c r="H1216"/>
+      <c r="I1216"/>
+      <c r="J1216"/>
+    </row>
+    <row r="1217">
+      <c r="A1217" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1217"/>
+      <c r="H1217"/>
+      <c r="I1217"/>
+      <c r="J1217"/>
+    </row>
+    <row r="1218">
+      <c r="A1218" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1218"/>
+      <c r="H1218"/>
+      <c r="I1218"/>
+      <c r="J1218"/>
+    </row>
+    <row r="1219">
+      <c r="A1219" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1219"/>
+      <c r="H1219"/>
+      <c r="I1219"/>
+      <c r="J1219"/>
+    </row>
+    <row r="1220">
+      <c r="A1220" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1220"/>
+      <c r="H1220"/>
+      <c r="I1220"/>
+      <c r="J1220"/>
+    </row>
+    <row r="1221">
+      <c r="A1221" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1221"/>
+      <c r="H1221"/>
+      <c r="I1221"/>
+      <c r="J1221"/>
+    </row>
+    <row r="1222">
+      <c r="A1222" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1222"/>
+      <c r="H1222"/>
+      <c r="I1222"/>
+      <c r="J1222"/>
+    </row>
+    <row r="1223">
+      <c r="A1223" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>358</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1223"/>
+      <c r="H1223"/>
+      <c r="I1223"/>
+      <c r="J1223"/>
+    </row>
+    <row r="1224">
+      <c r="A1224" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1224"/>
+      <c r="H1224"/>
+      <c r="I1224"/>
+      <c r="J1224"/>
+    </row>
+    <row r="1225">
+      <c r="A1225" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1225"/>
+      <c r="H1225"/>
+      <c r="I1225"/>
+      <c r="J1225"/>
+    </row>
+    <row r="1226">
+      <c r="A1226" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>147</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1226"/>
+      <c r="H1226"/>
+      <c r="I1226"/>
+      <c r="J1226"/>
+    </row>
+    <row r="1227">
+      <c r="A1227" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1227"/>
+      <c r="H1227"/>
+      <c r="I1227"/>
+      <c r="J1227"/>
+    </row>
+    <row r="1228">
+      <c r="A1228" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>131</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1228"/>
+      <c r="H1228"/>
+      <c r="I1228"/>
+      <c r="J1228"/>
+    </row>
+    <row r="1229">
+      <c r="A1229" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1229"/>
+      <c r="H1229"/>
+      <c r="I1229"/>
+      <c r="J1229"/>
+    </row>
+    <row r="1230">
+      <c r="A1230" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1230"/>
+      <c r="H1230"/>
+      <c r="I1230"/>
+      <c r="J1230"/>
+    </row>
+    <row r="1231">
+      <c r="A1231" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1231"/>
+      <c r="H1231"/>
+      <c r="I1231"/>
+      <c r="J1231"/>
+    </row>
+    <row r="1232">
+      <c r="A1232" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1232"/>
+      <c r="H1232"/>
+      <c r="I1232"/>
+      <c r="J1232"/>
+    </row>
+    <row r="1233">
+      <c r="A1233" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1233"/>
+      <c r="H1233"/>
+      <c r="I1233"/>
+      <c r="J1233"/>
+    </row>
+    <row r="1234">
+      <c r="A1234" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1234"/>
+      <c r="H1234"/>
+      <c r="I1234"/>
+      <c r="J1234"/>
+    </row>
+    <row r="1235">
+      <c r="A1235" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1235"/>
+      <c r="H1235"/>
+      <c r="I1235"/>
+      <c r="J1235"/>
+    </row>
+    <row r="1236">
+      <c r="A1236" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1236"/>
+      <c r="H1236"/>
+      <c r="I1236"/>
+      <c r="J1236"/>
+    </row>
+    <row r="1237">
+      <c r="A1237" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1237"/>
+      <c r="H1237"/>
+      <c r="I1237"/>
+      <c r="J1237"/>
+    </row>
+    <row r="1238">
+      <c r="A1238" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1238"/>
+      <c r="H1238"/>
+      <c r="I1238"/>
+      <c r="J1238"/>
+    </row>
+    <row r="1239">
+      <c r="A1239" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1239"/>
+      <c r="H1239"/>
+      <c r="I1239"/>
+      <c r="J1239"/>
+    </row>
+    <row r="1240">
+      <c r="A1240" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>312</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1240"/>
+      <c r="H1240"/>
+      <c r="I1240"/>
+      <c r="J1240"/>
+    </row>
+    <row r="1241">
+      <c r="A1241" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1241"/>
+      <c r="H1241"/>
+      <c r="I1241"/>
+      <c r="J1241"/>
+    </row>
+    <row r="1242">
+      <c r="A1242" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1242"/>
+      <c r="H1242"/>
+      <c r="I1242"/>
+      <c r="J1242"/>
+    </row>
+    <row r="1243">
+      <c r="A1243" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1243"/>
+      <c r="H1243"/>
+      <c r="I1243"/>
+      <c r="J1243"/>
+    </row>
+    <row r="1244">
+      <c r="A1244" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1244"/>
+      <c r="H1244"/>
+      <c r="I1244"/>
+      <c r="J1244"/>
+    </row>
+    <row r="1245">
+      <c r="A1245" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1245"/>
+      <c r="H1245"/>
+      <c r="I1245"/>
+      <c r="J1245"/>
+    </row>
+    <row r="1246">
+      <c r="A1246" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1246"/>
+      <c r="H1246"/>
+      <c r="I1246"/>
+      <c r="J1246"/>
+    </row>
+    <row r="1247">
+      <c r="A1247" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1247"/>
+      <c r="H1247"/>
+      <c r="I1247"/>
+      <c r="J1247"/>
+    </row>
+    <row r="1248">
+      <c r="A1248" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1248"/>
+      <c r="H1248"/>
+      <c r="I1248"/>
+      <c r="J1248"/>
+    </row>
+    <row r="1249">
+      <c r="A1249" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1249"/>
+      <c r="H1249"/>
+      <c r="I1249"/>
+      <c r="J1249"/>
+    </row>
+    <row r="1250">
+      <c r="A1250" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1250"/>
+      <c r="H1250"/>
+      <c r="I1250"/>
+      <c r="J1250"/>
+    </row>
+    <row r="1251">
+      <c r="A1251" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1251"/>
+      <c r="H1251"/>
+      <c r="I1251"/>
+      <c r="J1251"/>
+    </row>
+    <row r="1252">
+      <c r="A1252" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1252"/>
+      <c r="H1252"/>
+      <c r="I1252"/>
+      <c r="J1252"/>
+    </row>
+    <row r="1253">
+      <c r="A1253" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1253"/>
+      <c r="H1253"/>
+      <c r="I1253"/>
+      <c r="J1253"/>
+    </row>
+    <row r="1254">
+      <c r="A1254" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1254"/>
+      <c r="H1254"/>
+      <c r="I1254"/>
+      <c r="J1254"/>
+    </row>
+    <row r="1255">
+      <c r="A1255" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1255"/>
+      <c r="H1255"/>
+      <c r="I1255"/>
+      <c r="J1255"/>
+    </row>
+    <row r="1256">
+      <c r="A1256" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1256"/>
+      <c r="H1256"/>
+      <c r="I1256"/>
+      <c r="J1256"/>
+    </row>
+    <row r="1257">
+      <c r="A1257" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1257"/>
+      <c r="H1257"/>
+      <c r="I1257"/>
+      <c r="J1257"/>
+    </row>
+    <row r="1258">
+      <c r="A1258" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1258"/>
+      <c r="H1258"/>
+      <c r="I1258"/>
+      <c r="J1258"/>
+    </row>
+    <row r="1259">
+      <c r="A1259" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1259"/>
+      <c r="H1259"/>
+      <c r="I1259"/>
+      <c r="J1259"/>
+    </row>
+    <row r="1260">
+      <c r="A1260" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1260"/>
+      <c r="H1260"/>
+      <c r="I1260"/>
+      <c r="J1260"/>
+    </row>
+    <row r="1261">
+      <c r="A1261" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1261"/>
+      <c r="H1261"/>
+      <c r="I1261"/>
+      <c r="J1261"/>
+    </row>
+    <row r="1262">
+      <c r="A1262" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1262"/>
+      <c r="H1262"/>
+      <c r="I1262"/>
+      <c r="J1262"/>
+    </row>
+    <row r="1263">
+      <c r="A1263" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>190</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1263"/>
+      <c r="H1263"/>
+      <c r="I1263"/>
+      <c r="J1263"/>
+    </row>
+    <row r="1264">
+      <c r="A1264" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1264"/>
+      <c r="H1264"/>
+      <c r="I1264"/>
+      <c r="J1264"/>
+    </row>
+    <row r="1265">
+      <c r="A1265" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>185</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1265"/>
+      <c r="H1265"/>
+      <c r="I1265"/>
+      <c r="J1265"/>
+    </row>
+    <row r="1266">
+      <c r="A1266" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1266"/>
+      <c r="H1266"/>
+      <c r="I1266"/>
+      <c r="J1266"/>
+    </row>
+    <row r="1267">
+      <c r="A1267" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1267"/>
+      <c r="H1267"/>
+      <c r="I1267"/>
+      <c r="J1267"/>
+    </row>
+    <row r="1268">
+      <c r="A1268" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>438</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1268"/>
+      <c r="H1268"/>
+      <c r="I1268"/>
+      <c r="J1268"/>
+    </row>
+    <row r="1269">
+      <c r="A1269" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>438</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1269"/>
+      <c r="H1269"/>
+      <c r="I1269"/>
+      <c r="J1269"/>
+    </row>
+    <row r="1270">
+      <c r="A1270" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1270"/>
+      <c r="H1270"/>
+      <c r="I1270"/>
+      <c r="J1270"/>
+    </row>
+    <row r="1271">
+      <c r="A1271" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>190</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1271"/>
+      <c r="H1271"/>
+      <c r="I1271"/>
+      <c r="J1271"/>
+    </row>
+    <row r="1272">
+      <c r="A1272" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1272"/>
+      <c r="H1272"/>
+      <c r="I1272"/>
+      <c r="J1272"/>
+    </row>
+    <row r="1273">
+      <c r="A1273" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1273"/>
+      <c r="H1273"/>
+      <c r="I1273"/>
+      <c r="J1273"/>
+    </row>
+    <row r="1274">
+      <c r="A1274" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>2626</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1274"/>
+      <c r="H1274"/>
+      <c r="I1274"/>
+      <c r="J1274"/>
+    </row>
+    <row r="1275">
+      <c r="A1275" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1275"/>
+      <c r="H1275"/>
+      <c r="I1275"/>
+      <c r="J1275"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>