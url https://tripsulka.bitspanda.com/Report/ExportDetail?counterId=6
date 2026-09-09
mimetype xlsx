--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -7,337 +7,2110 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Trips" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2266" uniqueCount="808">
+  <si>
+    <t xml:space="preserve">2083-05-24 12:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-3-KHA-8128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">बस</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1525.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">False</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 12:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-8574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1500.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 12:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1475.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 12:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-4-KHA-1492</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">575.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 12:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">750.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 12:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-9736</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 11:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-5-GHA-1793</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 01:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-4-03-001-KHA-0039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 01:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-6-KHA-9132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 01:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-GHA-7934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 01:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-4-KA-1399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 01:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-364</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 08:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 02:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-8234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 02:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-5-KHA-5020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 02:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-2121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 02:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 01:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-9929</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-358</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 01:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-357</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 08:26 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-356</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 01:37 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 01:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1455</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-354</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 01:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-353</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 01:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-352</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 01:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 01:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 08:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-349</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 01:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-8606</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 01:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-347</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 01:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-346</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 01:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-345</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 08:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-344</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 01:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-342</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 01:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 01:14 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 01:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 08:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 01:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-336</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 01:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 01:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 01:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 01:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 01:14 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-331</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 01:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-329</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 01:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-328</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 01:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-327</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 01:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 12:57 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 12:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-324</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 12:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">800.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 08:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 02:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 01:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">675.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 01:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-319</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 01:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 01:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 01:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 11:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 02:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 02:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 02:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-312</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 02:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-311</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 01:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 01:39 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-309</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 08:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 12:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-307</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 11:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 11:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 11:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 11:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-303</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 11:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 11:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 12:41 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 12:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 12:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-298</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 12:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-297</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-296</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 01:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 01:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-294</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 01:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 01:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-12 07:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 11:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-289</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 10:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-288</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 10:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 10:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-286</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 10:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-11 08:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 02:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 01:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-282</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 01:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 01:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 01:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 12:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-278</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 07:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-277</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:37 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-271</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 12:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 01:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-269</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 01:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-268</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 01:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-267</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 01:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-266</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 01:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-265</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 01:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-264</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 07:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-263</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 12:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 12:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-261</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 12:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 12:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 12:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 12:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-257</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 07:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-256</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 01:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-255</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 01:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-254</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1625.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 01:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 01:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 01:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 01:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 07:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-249</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 01:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-248</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 01:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-247</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 01:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 01:14 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-245</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 01:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 07:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-242</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 01:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 01:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 12:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-239</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 12:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 12:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-237</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 12:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 08:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 01:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 01:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 01:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 01:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-231</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 12:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 07:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 02:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-228</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 02:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 01:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 01:51 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 01:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 01:45 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 08:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 01:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 01:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 01:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 01:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 01:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 07:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 01:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 01:11 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 01:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 01:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 12:53 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">425.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 01:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 01:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 01:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 01:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 01:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 08:01 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 01:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 01:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 01:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 12:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-199</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 12:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-198</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 08:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-197</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 12:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-196</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 12:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 12:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 12:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-193</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 12:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-192</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 08:06 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 01:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 01:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-188</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 01:16 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 01:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-186</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 08:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 08:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-184</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 02:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 02:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 01:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 01:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 01:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 07:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 01:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 01:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 01:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 01:30 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 01:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 01:25 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 08:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:24 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:16 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:13 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-167</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 01:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 08:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 03:11 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 02:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-163</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 02:44 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1400.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 02:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 10:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:34 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-159</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1375.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-158</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-157</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:15 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 12:11 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 01:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 01:14 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 01:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 07:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 01:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-146</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 01:04 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 01:02 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 12:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-143</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 07:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 01:57 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 01:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-140</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 01:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-139</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 01:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 12:59 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 12:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 12:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-135</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 07:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-134</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 02:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 01:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 01:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 01:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 01:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-129</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 07:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 01:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-127</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 12:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-126</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 12:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 12:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-124</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 12:28 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 07:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 12:49 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 12:46 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 12:36 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-119</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 12:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 10:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 02:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 01:00 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 12:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 12:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 12:48 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 07:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 02:29 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 02:20 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 02:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 02:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 02:00 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 08:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 02:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 02:08 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 02:03 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 02:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 01:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 01:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 07:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 02:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 02:12 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 02:09 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 02:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 01:57 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 12:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 08:06 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 12:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 12:21 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 12:18 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 12:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 12:07 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 12:05 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 08:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAN-84</t>
+  </si>
   <si>
     <t xml:space="preserve">2083-04-10 01:42 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-5-GHA-1793</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-83</t>
   </si>
   <si>
-    <t xml:space="preserve">1500.00</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-10 01:37 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-1-KHA-8606</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-82</t>
   </si>
   <si>
-    <t xml:space="preserve">1525.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-10 01:33 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-2-KHA-60</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-81</t>
   </si>
   <si>
-    <t xml:space="preserve">1375.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-10 01:31 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-4-KHA-1492</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-80</t>
   </si>
   <si>
-    <t xml:space="preserve">575.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-10 01:27 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-5-KHA-5020</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-79</t>
   </si>
   <si>
-    <t xml:space="preserve">750.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-10 01:24 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-1-KHA-9736</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-78</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-10 07:53 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-2-KHA-2121</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-77</t>
   </si>
   <si>
-    <t xml:space="preserve">800.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-10 07:50 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-6-KHA-9132</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-76</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 01:15 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-2-KHA-1150</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-75</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 01:12 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-4-KA-1399</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-74</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 01:06 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-2-KHA-1455</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-73</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 11:36 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-1-GHA-7934</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-72</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 07:47 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-71</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 12:50 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-3-KHA-8128</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-70</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 12:46 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-4-03-001-KHA-0039</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-69</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 12:45 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-68</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 12:42 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-67</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 11:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-66</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 08:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-65</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 12:37 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-64</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 12:24 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-63</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 12:21 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-1-KHA-9929</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-62</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 12:16 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-61</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 12:13 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-60</t>
   </si>
   <si>
-    <t xml:space="preserve">675.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-07 07:54 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-59</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 01:28 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-58</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 01:25 PM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-1399</t>
   </si>
   <si>
     <t xml:space="preserve">माइक्रोबस</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-57</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 01:22 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BA-5-KHA-8234</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-56</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 01:19 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-55</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 10:49 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-54</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 10:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-53</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 02:20 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-52</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 02:17 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-51</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 02:13 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-1-KHA-8574</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MAN-50</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 02:07 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-49</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 01:59 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-48</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 12:03 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-47</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 12:01 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-46</t>
@@ -426,216 +2199,207 @@
   <si>
     <t xml:space="preserve">2083-04-02 10:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-32</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-02 10:10 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-31</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 12:47 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-30</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 12:45 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-29</t>
   </si>
   <si>
-    <t xml:space="preserve">1475.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-01 12:44 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-28</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 12:42 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-27</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 12:40 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-26</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 12:39 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-25</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 12:37 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-24</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 12:36 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-23</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-31 03:05 PM</t>
+    <t xml:space="preserve">2083-03-32 03:05 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-22</t>
   </si>
   <si>
     <t xml:space="preserve">1425.00</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-31 12:34 PM</t>
+    <t xml:space="preserve">2083-03-32 12:34 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-21</t>
   </si>
   <si>
-    <t xml:space="preserve">1400.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-03-31 12:32 PM</t>
+    <t xml:space="preserve">2083-03-32 12:32 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-20</t>
   </si>
   <si>
     <t xml:space="preserve">525.00</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-31 12:31 PM</t>
+    <t xml:space="preserve">2083-03-32 12:31 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-19</t>
   </si>
   <si>
     <t xml:space="preserve">700.00</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-31 12:29 PM</t>
+    <t xml:space="preserve">2083-03-32 12:29 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-18</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-31 12:24 PM</t>
+    <t xml:space="preserve">2083-03-32 12:24 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-17</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 01:00 PM</t>
+    <t xml:space="preserve">2083-03-31 01:00 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-16</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 12:59 PM</t>
+    <t xml:space="preserve">2083-03-31 12:59 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-15</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 12:14 PM</t>
+    <t xml:space="preserve">2083-03-31 12:14 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-14</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 12:08 PM</t>
+    <t xml:space="preserve">2083-03-31 12:08 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-13</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 12:04 PM</t>
+    <t xml:space="preserve">2083-03-31 12:04 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-12</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 11:14 AM</t>
+    <t xml:space="preserve">2083-03-31 11:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">GA-1-KHA-8570</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-11</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 11:13 AM</t>
+    <t xml:space="preserve">2083-03-31 11:13 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-10</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-09 12:40 PM</t>
+    <t xml:space="preserve">2083-03-10 12:40 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-4-KHA-6358</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-9</t>
   </si>
   <si>
-    <t xml:space="preserve">600.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-03-04 01:28 PM</t>
+    <t xml:space="preserve">2083-03-05 01:28 PM</t>
   </si>
   <si>
     <t xml:space="preserve">GA-1-KHA-6983</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-8</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-04 12:47 PM</t>
+    <t xml:space="preserve">2083-03-05 12:47 PM</t>
   </si>
   <si>
     <t xml:space="preserve">NA-5-KHA-5030</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-7</t>
   </si>
   <si>
     <t xml:space="preserve">2100.00</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-04 12:42 PM</t>
+    <t xml:space="preserve">2083-03-05 12:42 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-6</t>
   </si>
   <si>
     <t xml:space="preserve">2083-02-12 12:07 PM</t>
   </si>
   <si>
     <t xml:space="preserve">NA-4-KHA-2731</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-5</t>
   </si>
   <si>
     <t xml:space="preserve">2083-02-12 11:57 AM</t>
   </si>
   <si>
     <t xml:space="preserve">GA-2-KHA-1559</t>
   </si>
   <si>
     <t xml:space="preserve">MAN-4</t>
   </si>
   <si>
     <t xml:space="preserve">720.00</t>
   </si>
@@ -739,78 +2503,78 @@
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="10.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="7.125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="10.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="11.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="11" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="13.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="7.75" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>210</v>
+        <v>798</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>211</v>
+        <v>799</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>212</v>
+        <v>800</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>213</v>
+        <v>801</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>214</v>
+        <v>802</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>215</v>
+        <v>803</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>216</v>
+        <v>804</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>217</v>
+        <v>805</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>218</v>
+        <v>806</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>219</v>
+        <v>807</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
@@ -927,1883 +2691,8915 @@
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>5</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>2</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>5</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
         <v>29</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" t="s">
         <v>30</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F9" t="s">
         <v>5</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
         <v>32</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>5</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
         <v>35</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
         <v>36</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>5</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" t="s">
         <v>38</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>5</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>5</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>5</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>5</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
         <v>4</v>
       </c>
       <c r="F16" t="s">
         <v>5</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>5</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" t="s">
         <v>54</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>5</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
       </c>
-      <c r="B19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>5</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C20" t="s">
         <v>2</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>5</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>60</v>
       </c>
       <c r="B21" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C21" t="s">
         <v>2</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>5</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="C22" t="s">
         <v>2</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>5</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>64</v>
       </c>
       <c r="B23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E23" t="s">
         <v>4</v>
       </c>
       <c r="F23" t="s">
         <v>5</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C24" t="s">
         <v>2</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>5</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>69</v>
       </c>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C25" t="s">
         <v>2</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>5</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" t="s">
         <v>72</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>5</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" t="s">
         <v>74</v>
       </c>
-      <c r="B27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>5</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
         <v>76</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>5</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E29" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>5</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B30" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="C30" t="s">
         <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>5</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B31" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>5</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B32" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C32" t="s">
         <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>5</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="C33" t="s">
         <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>5</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B34" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="C34" t="s">
         <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E34" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>5</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B35" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="C35" t="s">
         <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E35" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F35" t="s">
         <v>5</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B36" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="C36" t="s">
         <v>2</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E36" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>5</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B37" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="C37" t="s">
         <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E37" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>5</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E38" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>5</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B39" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C39" t="s">
         <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>5</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B40" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C40" t="s">
         <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>5</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B41" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="C41" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
         <v>5</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B42" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C42" t="s">
         <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E42" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F42" t="s">
         <v>5</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B43" t="s">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="C43" t="s">
         <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E43" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>5</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B44" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="C44" t="s">
         <v>2</v>
       </c>
       <c r="D44" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E44" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>5</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B45" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E45" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>5</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B46" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="C46" t="s">
         <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E46" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>5</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47" t="s">
         <v>2</v>
       </c>
       <c r="D47" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>5</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B48" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="C48" t="s">
         <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="E48" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>5</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B49" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="C49" t="s">
         <v>2</v>
       </c>
       <c r="D49" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="E49" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F49" t="s">
         <v>5</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B50" t="s">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C50" t="s">
         <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E50" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>5</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B51" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="C51" t="s">
         <v>2</v>
       </c>
       <c r="D51" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E51" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>5</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B52" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="E52" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>5</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B53" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="C53" t="s">
         <v>2</v>
       </c>
       <c r="D53" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>5</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B54" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="C54" t="s">
         <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E54" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>5</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B55" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E55" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="F55" t="s">
         <v>5</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B56" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="C56" t="s">
         <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E56" t="s">
-        <v>139</v>
+        <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>5</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B57" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E57" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F57" t="s">
         <v>5</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B58" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="C58" t="s">
         <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E58" t="s">
-        <v>4</v>
+        <v>139</v>
       </c>
       <c r="F58" t="s">
         <v>5</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B59" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C59" t="s">
         <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E59" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>5</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B60" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="C60" t="s">
         <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E60" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="F60" t="s">
         <v>5</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B61" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>2</v>
       </c>
       <c r="D61" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E61" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>5</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B62" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="C62" t="s">
         <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="E62" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>5</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C63" t="s">
         <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="E63" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="F63" t="s">
         <v>5</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B64" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="C64" t="s">
         <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E64" t="s">
-        <v>157</v>
+        <v>4</v>
       </c>
       <c r="F64" t="s">
         <v>5</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B65" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C65" t="s">
         <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="E65" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>5</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B66" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="C66" t="s">
         <v>2</v>
       </c>
       <c r="D66" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="E66" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="F66" t="s">
         <v>5</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B67" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C67" t="s">
         <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="E67" t="s">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>5</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="C68" t="s">
         <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="E68" t="s">
-        <v>163</v>
+        <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>5</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B69" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C69" t="s">
         <v>2</v>
       </c>
       <c r="D69" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="E69" t="s">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>5</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B70" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C70" t="s">
         <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="E70" t="s">
-        <v>157</v>
+        <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>5</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B71" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="C71" t="s">
         <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="E71" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="F71" t="s">
         <v>5</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="B72" t="s">
-        <v>94</v>
+        <v>47</v>
       </c>
       <c r="C72" t="s">
         <v>2</v>
       </c>
       <c r="D72" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="E72" t="s">
-        <v>163</v>
+        <v>9</v>
       </c>
       <c r="F72" t="s">
         <v>5</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="B73" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="C73" t="s">
         <v>2</v>
       </c>
       <c r="D73" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="E73" t="s">
-        <v>160</v>
+        <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>5</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="B74" t="s">
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="C74" t="s">
         <v>2</v>
       </c>
       <c r="D74" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="E74" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>5</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B75" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="C75" t="s">
         <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="E75" t="s">
-        <v>163</v>
+        <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>5</v>
       </c>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="B76" t="s">
-        <v>184</v>
+        <v>58</v>
       </c>
       <c r="C76" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="D76" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="E76" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>5</v>
       </c>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="B77" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="C77" t="s">
         <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="E77" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>5</v>
       </c>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="B78" t="s">
-        <v>191</v>
+        <v>32</v>
       </c>
       <c r="C78" t="s">
         <v>2</v>
       </c>
       <c r="D78" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="E78" t="s">
-        <v>193</v>
+        <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>5</v>
       </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="B79" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C79" t="s">
         <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="E79" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="F79" t="s">
         <v>5</v>
       </c>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B80" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="C80" t="s">
         <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="E80" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>5</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="B81" t="s">
-        <v>200</v>
+        <v>23</v>
       </c>
       <c r="C81" t="s">
         <v>2</v>
       </c>
       <c r="D81" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="E81" t="s">
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>5</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="C82" t="s">
         <v>2</v>
       </c>
       <c r="D82" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="E82" t="s">
-        <v>202</v>
+        <v>21</v>
       </c>
       <c r="F82" t="s">
         <v>5</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="E83" t="s">
-        <v>163</v>
+        <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>5</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="D84" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="E84" t="s">
-        <v>186</v>
+        <v>9</v>
       </c>
       <c r="F84" t="s">
         <v>5</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>193</v>
+      </c>
+      <c r="B85" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" t="s">
+        <v>194</v>
+      </c>
+      <c r="E85" t="s">
+        <v>21</v>
+      </c>
+      <c r="F85" t="s">
+        <v>5</v>
+      </c>
+      <c r="G85"/>
+      <c r="H85"/>
+      <c r="I85"/>
+      <c r="J85"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>195</v>
+      </c>
+      <c r="B86" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" t="s">
+        <v>196</v>
+      </c>
+      <c r="E86" t="s">
+        <v>17</v>
+      </c>
+      <c r="F86" t="s">
+        <v>5</v>
+      </c>
+      <c r="G86"/>
+      <c r="H86"/>
+      <c r="I86"/>
+      <c r="J86"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>197</v>
+      </c>
+      <c r="B87" t="s">
+        <v>53</v>
+      </c>
+      <c r="C87" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" t="s">
+        <v>198</v>
+      </c>
+      <c r="E87" t="s">
+        <v>139</v>
+      </c>
+      <c r="F87" t="s">
+        <v>5</v>
+      </c>
+      <c r="G87"/>
+      <c r="H87"/>
+      <c r="I87"/>
+      <c r="J87"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>199</v>
+      </c>
+      <c r="B88" t="s">
+        <v>26</v>
+      </c>
+      <c r="C88" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" t="s">
+        <v>200</v>
+      </c>
+      <c r="E88" t="s">
+        <v>21</v>
+      </c>
+      <c r="F88" t="s">
+        <v>5</v>
+      </c>
+      <c r="G88"/>
+      <c r="H88"/>
+      <c r="I88"/>
+      <c r="J88"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>201</v>
+      </c>
+      <c r="B89" t="s">
+        <v>47</v>
+      </c>
+      <c r="C89" t="s">
+        <v>2</v>
+      </c>
+      <c r="D89" t="s">
+        <v>202</v>
+      </c>
+      <c r="E89" t="s">
+        <v>21</v>
+      </c>
+      <c r="F89" t="s">
+        <v>5</v>
+      </c>
+      <c r="G89"/>
+      <c r="H89"/>
+      <c r="I89"/>
+      <c r="J89"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>203</v>
+      </c>
+      <c r="B90" t="s">
+        <v>40</v>
+      </c>
+      <c r="C90" t="s">
+        <v>2</v>
+      </c>
+      <c r="D90" t="s">
+        <v>204</v>
+      </c>
+      <c r="E90" t="s">
+        <v>21</v>
+      </c>
+      <c r="F90" t="s">
+        <v>5</v>
+      </c>
+      <c r="G90"/>
+      <c r="H90"/>
+      <c r="I90"/>
+      <c r="J90"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>205</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D91" t="s">
+        <v>206</v>
+      </c>
+      <c r="E91" t="s">
+        <v>17</v>
+      </c>
+      <c r="F91" t="s">
+        <v>5</v>
+      </c>
+      <c r="G91"/>
+      <c r="H91"/>
+      <c r="I91"/>
+      <c r="J91"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>207</v>
+      </c>
+      <c r="B92" t="s">
+        <v>35</v>
+      </c>
+      <c r="C92" t="s">
+        <v>2</v>
+      </c>
+      <c r="D92" t="s">
+        <v>208</v>
+      </c>
+      <c r="E92" t="s">
+        <v>139</v>
+      </c>
+      <c r="F92" t="s">
+        <v>5</v>
+      </c>
+      <c r="G92"/>
+      <c r="H92"/>
+      <c r="I92"/>
+      <c r="J92"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>209</v>
+      </c>
+      <c r="B93" t="s">
+        <v>23</v>
+      </c>
+      <c r="C93" t="s">
+        <v>2</v>
+      </c>
+      <c r="D93" t="s">
+        <v>210</v>
+      </c>
+      <c r="E93" t="s">
+        <v>17</v>
+      </c>
+      <c r="F93" t="s">
+        <v>5</v>
+      </c>
+      <c r="G93"/>
+      <c r="H93"/>
+      <c r="I93"/>
+      <c r="J93"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>211</v>
+      </c>
+      <c r="B94" t="s">
+        <v>19</v>
+      </c>
+      <c r="C94" t="s">
+        <v>2</v>
+      </c>
+      <c r="D94" t="s">
+        <v>212</v>
+      </c>
+      <c r="E94" t="s">
+        <v>21</v>
+      </c>
+      <c r="F94" t="s">
+        <v>5</v>
+      </c>
+      <c r="G94"/>
+      <c r="H94"/>
+      <c r="I94"/>
+      <c r="J94"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>213</v>
+      </c>
+      <c r="B95" t="s">
+        <v>80</v>
+      </c>
+      <c r="C95" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" t="s">
+        <v>214</v>
+      </c>
+      <c r="E95" t="s">
+        <v>4</v>
+      </c>
+      <c r="F95" t="s">
+        <v>5</v>
+      </c>
+      <c r="G95"/>
+      <c r="H95"/>
+      <c r="I95"/>
+      <c r="J95"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>215</v>
+      </c>
+      <c r="B96" t="s">
+        <v>47</v>
+      </c>
+      <c r="C96" t="s">
+        <v>2</v>
+      </c>
+      <c r="D96" t="s">
+        <v>216</v>
+      </c>
+      <c r="E96" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" t="s">
+        <v>5</v>
+      </c>
+      <c r="G96"/>
+      <c r="H96"/>
+      <c r="I96"/>
+      <c r="J96"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>217</v>
+      </c>
+      <c r="B97" t="s">
+        <v>35</v>
+      </c>
+      <c r="C97" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" t="s">
+        <v>218</v>
+      </c>
+      <c r="E97" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" t="s">
+        <v>5</v>
+      </c>
+      <c r="G97"/>
+      <c r="H97"/>
+      <c r="I97"/>
+      <c r="J97"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>219</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>2</v>
+      </c>
+      <c r="D98" t="s">
+        <v>220</v>
+      </c>
+      <c r="E98" t="s">
+        <v>17</v>
+      </c>
+      <c r="F98" t="s">
+        <v>5</v>
+      </c>
+      <c r="G98"/>
+      <c r="H98"/>
+      <c r="I98"/>
+      <c r="J98"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>221</v>
+      </c>
+      <c r="B99" t="s">
+        <v>23</v>
+      </c>
+      <c r="C99" t="s">
+        <v>2</v>
+      </c>
+      <c r="D99" t="s">
+        <v>222</v>
+      </c>
+      <c r="E99" t="s">
+        <v>17</v>
+      </c>
+      <c r="F99" t="s">
+        <v>5</v>
+      </c>
+      <c r="G99"/>
+      <c r="H99"/>
+      <c r="I99"/>
+      <c r="J99"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>223</v>
+      </c>
+      <c r="B100" t="s">
+        <v>58</v>
+      </c>
+      <c r="C100" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" t="s">
+        <v>224</v>
+      </c>
+      <c r="E100" t="s">
+        <v>21</v>
+      </c>
+      <c r="F100" t="s">
+        <v>5</v>
+      </c>
+      <c r="G100"/>
+      <c r="H100"/>
+      <c r="I100"/>
+      <c r="J100"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>225</v>
+      </c>
+      <c r="B101" t="s">
+        <v>40</v>
+      </c>
+      <c r="C101" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" t="s">
+        <v>226</v>
+      </c>
+      <c r="E101" t="s">
+        <v>21</v>
+      </c>
+      <c r="F101" t="s">
+        <v>5</v>
+      </c>
+      <c r="G101"/>
+      <c r="H101"/>
+      <c r="I101"/>
+      <c r="J101"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>227</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1</v>
+      </c>
+      <c r="C102" t="s">
+        <v>2</v>
+      </c>
+      <c r="D102" t="s">
+        <v>228</v>
+      </c>
+      <c r="E102" t="s">
+        <v>4</v>
+      </c>
+      <c r="F102" t="s">
+        <v>5</v>
+      </c>
+      <c r="G102"/>
+      <c r="H102"/>
+      <c r="I102"/>
+      <c r="J102"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>229</v>
+      </c>
+      <c r="B103" t="s">
+        <v>7</v>
+      </c>
+      <c r="C103" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" t="s">
+        <v>230</v>
+      </c>
+      <c r="E103" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" t="s">
+        <v>5</v>
+      </c>
+      <c r="G103"/>
+      <c r="H103"/>
+      <c r="I103"/>
+      <c r="J103"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>231</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>2</v>
+      </c>
+      <c r="D104" t="s">
+        <v>232</v>
+      </c>
+      <c r="E104" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" t="s">
+        <v>5</v>
+      </c>
+      <c r="G104"/>
+      <c r="H104"/>
+      <c r="I104"/>
+      <c r="J104"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>233</v>
+      </c>
+      <c r="B105" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" t="s">
+        <v>234</v>
+      </c>
+      <c r="E105" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" t="s">
+        <v>5</v>
+      </c>
+      <c r="G105"/>
+      <c r="H105"/>
+      <c r="I105"/>
+      <c r="J105"/>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>235</v>
+      </c>
+      <c r="B106" t="s">
+        <v>26</v>
+      </c>
+      <c r="C106" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" t="s">
+        <v>236</v>
+      </c>
+      <c r="E106" t="s">
+        <v>21</v>
+      </c>
+      <c r="F106" t="s">
+        <v>5</v>
+      </c>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
+      <c r="J106"/>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>237</v>
+      </c>
+      <c r="B107" t="s">
+        <v>23</v>
+      </c>
+      <c r="C107" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" t="s">
+        <v>238</v>
+      </c>
+      <c r="E107" t="s">
+        <v>17</v>
+      </c>
+      <c r="F107" t="s">
+        <v>5</v>
+      </c>
+      <c r="G107"/>
+      <c r="H107"/>
+      <c r="I107"/>
+      <c r="J107"/>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>239</v>
+      </c>
+      <c r="B108" t="s">
+        <v>58</v>
+      </c>
+      <c r="C108" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" t="s">
+        <v>240</v>
+      </c>
+      <c r="E108" t="s">
+        <v>21</v>
+      </c>
+      <c r="F108" t="s">
+        <v>5</v>
+      </c>
+      <c r="G108"/>
+      <c r="H108"/>
+      <c r="I108"/>
+      <c r="J108"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>241</v>
+      </c>
+      <c r="B109" t="s">
+        <v>29</v>
+      </c>
+      <c r="C109" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" t="s">
+        <v>242</v>
+      </c>
+      <c r="E109" t="s">
+        <v>4</v>
+      </c>
+      <c r="F109" t="s">
+        <v>5</v>
+      </c>
+      <c r="G109"/>
+      <c r="H109"/>
+      <c r="I109"/>
+      <c r="J109"/>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>243</v>
+      </c>
+      <c r="B110" t="s">
+        <v>32</v>
+      </c>
+      <c r="C110" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" t="s">
+        <v>244</v>
+      </c>
+      <c r="E110" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" t="s">
+        <v>5</v>
+      </c>
+      <c r="G110"/>
+      <c r="H110"/>
+      <c r="I110"/>
+      <c r="J110"/>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>245</v>
+      </c>
+      <c r="B111" t="s">
+        <v>53</v>
+      </c>
+      <c r="C111" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" t="s">
+        <v>246</v>
+      </c>
+      <c r="E111" t="s">
+        <v>13</v>
+      </c>
+      <c r="F111" t="s">
+        <v>5</v>
+      </c>
+      <c r="G111"/>
+      <c r="H111"/>
+      <c r="I111"/>
+      <c r="J111"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>247</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" t="s">
+        <v>248</v>
+      </c>
+      <c r="E112" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" t="s">
+        <v>5</v>
+      </c>
+      <c r="G112"/>
+      <c r="H112"/>
+      <c r="I112"/>
+      <c r="J112"/>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>249</v>
+      </c>
+      <c r="B113" t="s">
+        <v>19</v>
+      </c>
+      <c r="C113" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" t="s">
+        <v>250</v>
+      </c>
+      <c r="E113" t="s">
+        <v>21</v>
+      </c>
+      <c r="F113" t="s">
+        <v>5</v>
+      </c>
+      <c r="G113"/>
+      <c r="H113"/>
+      <c r="I113"/>
+      <c r="J113"/>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>251</v>
+      </c>
+      <c r="B114" t="s">
+        <v>23</v>
+      </c>
+      <c r="C114" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" t="s">
+        <v>252</v>
+      </c>
+      <c r="E114" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" t="s">
+        <v>5</v>
+      </c>
+      <c r="G114"/>
+      <c r="H114"/>
+      <c r="I114"/>
+      <c r="J114"/>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>253</v>
+      </c>
+      <c r="B115" t="s">
+        <v>26</v>
+      </c>
+      <c r="C115" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" t="s">
+        <v>254</v>
+      </c>
+      <c r="E115" t="s">
+        <v>21</v>
+      </c>
+      <c r="F115" t="s">
+        <v>5</v>
+      </c>
+      <c r="G115"/>
+      <c r="H115"/>
+      <c r="I115"/>
+      <c r="J115"/>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>255</v>
+      </c>
+      <c r="B116" t="s">
+        <v>47</v>
+      </c>
+      <c r="C116" t="s">
+        <v>2</v>
+      </c>
+      <c r="D116" t="s">
+        <v>256</v>
+      </c>
+      <c r="E116" t="s">
+        <v>4</v>
+      </c>
+      <c r="F116" t="s">
+        <v>5</v>
+      </c>
+      <c r="G116"/>
+      <c r="H116"/>
+      <c r="I116"/>
+      <c r="J116"/>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>257</v>
+      </c>
+      <c r="B117" t="s">
+        <v>50</v>
+      </c>
+      <c r="C117" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" t="s">
+        <v>258</v>
+      </c>
+      <c r="E117" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" t="s">
+        <v>5</v>
+      </c>
+      <c r="G117"/>
+      <c r="H117"/>
+      <c r="I117"/>
+      <c r="J117"/>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>259</v>
+      </c>
+      <c r="B118" t="s">
+        <v>35</v>
+      </c>
+      <c r="C118" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" t="s">
+        <v>260</v>
+      </c>
+      <c r="E118" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" t="s">
+        <v>5</v>
+      </c>
+      <c r="G118"/>
+      <c r="H118"/>
+      <c r="I118"/>
+      <c r="J118"/>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>261</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" t="s">
+        <v>262</v>
+      </c>
+      <c r="E119" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" t="s">
+        <v>5</v>
+      </c>
+      <c r="G119"/>
+      <c r="H119"/>
+      <c r="I119"/>
+      <c r="J119"/>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>263</v>
+      </c>
+      <c r="B120" t="s">
+        <v>40</v>
+      </c>
+      <c r="C120" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" t="s">
+        <v>264</v>
+      </c>
+      <c r="E120" t="s">
+        <v>21</v>
+      </c>
+      <c r="F120" t="s">
+        <v>5</v>
+      </c>
+      <c r="G120"/>
+      <c r="H120"/>
+      <c r="I120"/>
+      <c r="J120"/>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>265</v>
+      </c>
+      <c r="B121" t="s">
+        <v>23</v>
+      </c>
+      <c r="C121" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" t="s">
+        <v>266</v>
+      </c>
+      <c r="E121" t="s">
+        <v>17</v>
+      </c>
+      <c r="F121" t="s">
+        <v>5</v>
+      </c>
+      <c r="G121"/>
+      <c r="H121"/>
+      <c r="I121"/>
+      <c r="J121"/>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>267</v>
+      </c>
+      <c r="B122" t="s">
+        <v>19</v>
+      </c>
+      <c r="C122" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" t="s">
+        <v>268</v>
+      </c>
+      <c r="E122" t="s">
+        <v>21</v>
+      </c>
+      <c r="F122" t="s">
+        <v>5</v>
+      </c>
+      <c r="G122"/>
+      <c r="H122"/>
+      <c r="I122"/>
+      <c r="J122"/>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>269</v>
+      </c>
+      <c r="B123" t="s">
+        <v>7</v>
+      </c>
+      <c r="C123" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" t="s">
+        <v>270</v>
+      </c>
+      <c r="E123" t="s">
+        <v>4</v>
+      </c>
+      <c r="F123" t="s">
+        <v>5</v>
+      </c>
+      <c r="G123"/>
+      <c r="H123"/>
+      <c r="I123"/>
+      <c r="J123"/>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>271</v>
+      </c>
+      <c r="B124" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" t="s">
+        <v>272</v>
+      </c>
+      <c r="E124" t="s">
+        <v>273</v>
+      </c>
+      <c r="F124" t="s">
+        <v>5</v>
+      </c>
+      <c r="G124"/>
+      <c r="H124"/>
+      <c r="I124"/>
+      <c r="J124"/>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>274</v>
+      </c>
+      <c r="B125" t="s">
+        <v>67</v>
+      </c>
+      <c r="C125" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" t="s">
+        <v>275</v>
+      </c>
+      <c r="E125" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" t="s">
+        <v>5</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125"/>
+      <c r="I125"/>
+      <c r="J125"/>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>276</v>
+      </c>
+      <c r="B126" t="s">
+        <v>11</v>
+      </c>
+      <c r="C126" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" t="s">
+        <v>277</v>
+      </c>
+      <c r="E126" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" t="s">
+        <v>5</v>
+      </c>
+      <c r="G126"/>
+      <c r="H126"/>
+      <c r="I126"/>
+      <c r="J126"/>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>278</v>
+      </c>
+      <c r="B127" t="s">
+        <v>58</v>
+      </c>
+      <c r="C127" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" t="s">
+        <v>279</v>
+      </c>
+      <c r="E127" t="s">
+        <v>21</v>
+      </c>
+      <c r="F127" t="s">
+        <v>5</v>
+      </c>
+      <c r="G127"/>
+      <c r="H127"/>
+      <c r="I127"/>
+      <c r="J127"/>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>280</v>
+      </c>
+      <c r="B128" t="s">
+        <v>23</v>
+      </c>
+      <c r="C128" t="s">
+        <v>2</v>
+      </c>
+      <c r="D128" t="s">
+        <v>281</v>
+      </c>
+      <c r="E128" t="s">
+        <v>17</v>
+      </c>
+      <c r="F128" t="s">
+        <v>5</v>
+      </c>
+      <c r="G128"/>
+      <c r="H128"/>
+      <c r="I128"/>
+      <c r="J128"/>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>282</v>
+      </c>
+      <c r="B129" t="s">
+        <v>40</v>
+      </c>
+      <c r="C129" t="s">
+        <v>2</v>
+      </c>
+      <c r="D129" t="s">
+        <v>283</v>
+      </c>
+      <c r="E129" t="s">
+        <v>21</v>
+      </c>
+      <c r="F129" t="s">
+        <v>5</v>
+      </c>
+      <c r="G129"/>
+      <c r="H129"/>
+      <c r="I129"/>
+      <c r="J129"/>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>284</v>
+      </c>
+      <c r="B130" t="s">
+        <v>32</v>
+      </c>
+      <c r="C130" t="s">
+        <v>2</v>
+      </c>
+      <c r="D130" t="s">
+        <v>285</v>
+      </c>
+      <c r="E130" t="s">
+        <v>4</v>
+      </c>
+      <c r="F130" t="s">
+        <v>5</v>
+      </c>
+      <c r="G130"/>
+      <c r="H130"/>
+      <c r="I130"/>
+      <c r="J130"/>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>286</v>
+      </c>
+      <c r="B131" t="s">
+        <v>80</v>
+      </c>
+      <c r="C131" t="s">
+        <v>2</v>
+      </c>
+      <c r="D131" t="s">
+        <v>287</v>
+      </c>
+      <c r="E131" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" t="s">
+        <v>5</v>
+      </c>
+      <c r="G131"/>
+      <c r="H131"/>
+      <c r="I131"/>
+      <c r="J131"/>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>288</v>
+      </c>
+      <c r="B132" t="s">
+        <v>53</v>
+      </c>
+      <c r="C132" t="s">
+        <v>2</v>
+      </c>
+      <c r="D132" t="s">
+        <v>289</v>
+      </c>
+      <c r="E132" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" t="s">
+        <v>5</v>
+      </c>
+      <c r="G132"/>
+      <c r="H132"/>
+      <c r="I132"/>
+      <c r="J132"/>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>290</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" t="s">
+        <v>17</v>
+      </c>
+      <c r="F133" t="s">
+        <v>5</v>
+      </c>
+      <c r="G133"/>
+      <c r="H133"/>
+      <c r="I133"/>
+      <c r="J133"/>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>292</v>
+      </c>
+      <c r="B134" t="s">
+        <v>26</v>
+      </c>
+      <c r="C134" t="s">
+        <v>2</v>
+      </c>
+      <c r="D134" t="s">
+        <v>293</v>
+      </c>
+      <c r="E134" t="s">
+        <v>21</v>
+      </c>
+      <c r="F134" t="s">
+        <v>5</v>
+      </c>
+      <c r="G134"/>
+      <c r="H134"/>
+      <c r="I134"/>
+      <c r="J134"/>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>294</v>
+      </c>
+      <c r="B135" t="s">
+        <v>23</v>
+      </c>
+      <c r="C135" t="s">
+        <v>2</v>
+      </c>
+      <c r="D135" t="s">
+        <v>295</v>
+      </c>
+      <c r="E135" t="s">
+        <v>17</v>
+      </c>
+      <c r="F135" t="s">
+        <v>5</v>
+      </c>
+      <c r="G135"/>
+      <c r="H135"/>
+      <c r="I135"/>
+      <c r="J135"/>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>296</v>
+      </c>
+      <c r="B136" t="s">
+        <v>58</v>
+      </c>
+      <c r="C136" t="s">
+        <v>2</v>
+      </c>
+      <c r="D136" t="s">
+        <v>297</v>
+      </c>
+      <c r="E136" t="s">
+        <v>21</v>
+      </c>
+      <c r="F136" t="s">
+        <v>5</v>
+      </c>
+      <c r="G136"/>
+      <c r="H136"/>
+      <c r="I136"/>
+      <c r="J136"/>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>298</v>
+      </c>
+      <c r="B137" t="s">
+        <v>50</v>
+      </c>
+      <c r="C137" t="s">
+        <v>2</v>
+      </c>
+      <c r="D137" t="s">
+        <v>299</v>
+      </c>
+      <c r="E137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F137" t="s">
+        <v>5</v>
+      </c>
+      <c r="G137"/>
+      <c r="H137"/>
+      <c r="I137"/>
+      <c r="J137"/>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>300</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1</v>
+      </c>
+      <c r="C138" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" t="s">
+        <v>301</v>
+      </c>
+      <c r="E138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" t="s">
+        <v>5</v>
+      </c>
+      <c r="G138"/>
+      <c r="H138"/>
+      <c r="I138"/>
+      <c r="J138"/>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>302</v>
+      </c>
+      <c r="B139" t="s">
+        <v>35</v>
+      </c>
+      <c r="C139" t="s">
+        <v>2</v>
+      </c>
+      <c r="D139" t="s">
+        <v>303</v>
+      </c>
+      <c r="E139" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" t="s">
+        <v>5</v>
+      </c>
+      <c r="G139"/>
+      <c r="H139"/>
+      <c r="I139"/>
+      <c r="J139"/>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>304</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>2</v>
+      </c>
+      <c r="D140" t="s">
+        <v>305</v>
+      </c>
+      <c r="E140" t="s">
+        <v>17</v>
+      </c>
+      <c r="F140" t="s">
+        <v>5</v>
+      </c>
+      <c r="G140"/>
+      <c r="H140"/>
+      <c r="I140"/>
+      <c r="J140"/>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>306</v>
+      </c>
+      <c r="B141" t="s">
+        <v>19</v>
+      </c>
+      <c r="C141" t="s">
+        <v>2</v>
+      </c>
+      <c r="D141" t="s">
+        <v>307</v>
+      </c>
+      <c r="E141" t="s">
+        <v>21</v>
+      </c>
+      <c r="F141" t="s">
+        <v>5</v>
+      </c>
+      <c r="G141"/>
+      <c r="H141"/>
+      <c r="I141"/>
+      <c r="J141"/>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>308</v>
+      </c>
+      <c r="B142" t="s">
+        <v>23</v>
+      </c>
+      <c r="C142" t="s">
+        <v>2</v>
+      </c>
+      <c r="D142" t="s">
+        <v>309</v>
+      </c>
+      <c r="E142" t="s">
+        <v>17</v>
+      </c>
+      <c r="F142" t="s">
+        <v>5</v>
+      </c>
+      <c r="G142"/>
+      <c r="H142"/>
+      <c r="I142"/>
+      <c r="J142"/>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>310</v>
+      </c>
+      <c r="B143" t="s">
+        <v>26</v>
+      </c>
+      <c r="C143" t="s">
+        <v>2</v>
+      </c>
+      <c r="D143" t="s">
+        <v>311</v>
+      </c>
+      <c r="E143" t="s">
+        <v>21</v>
+      </c>
+      <c r="F143" t="s">
+        <v>5</v>
+      </c>
+      <c r="G143"/>
+      <c r="H143"/>
+      <c r="I143"/>
+      <c r="J143"/>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>312</v>
+      </c>
+      <c r="B144" t="s">
+        <v>67</v>
+      </c>
+      <c r="C144" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" t="s">
+        <v>313</v>
+      </c>
+      <c r="E144" t="s">
+        <v>4</v>
+      </c>
+      <c r="F144" t="s">
+        <v>5</v>
+      </c>
+      <c r="G144"/>
+      <c r="H144"/>
+      <c r="I144"/>
+      <c r="J144"/>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>314</v>
+      </c>
+      <c r="B145" t="s">
+        <v>7</v>
+      </c>
+      <c r="C145" t="s">
+        <v>2</v>
+      </c>
+      <c r="D145" t="s">
+        <v>315</v>
+      </c>
+      <c r="E145" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" t="s">
+        <v>5</v>
+      </c>
+      <c r="G145"/>
+      <c r="H145"/>
+      <c r="I145"/>
+      <c r="J145"/>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>316</v>
+      </c>
+      <c r="B146" t="s">
+        <v>11</v>
+      </c>
+      <c r="C146" t="s">
+        <v>2</v>
+      </c>
+      <c r="D146" t="s">
+        <v>317</v>
+      </c>
+      <c r="E146" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" t="s">
+        <v>5</v>
+      </c>
+      <c r="G146"/>
+      <c r="H146"/>
+      <c r="I146"/>
+      <c r="J146"/>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>318</v>
+      </c>
+      <c r="B147" t="s">
+        <v>40</v>
+      </c>
+      <c r="C147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D147" t="s">
+        <v>319</v>
+      </c>
+      <c r="E147" t="s">
+        <v>21</v>
+      </c>
+      <c r="F147" t="s">
+        <v>5</v>
+      </c>
+      <c r="G147"/>
+      <c r="H147"/>
+      <c r="I147"/>
+      <c r="J147"/>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>320</v>
+      </c>
+      <c r="B148" t="s">
+        <v>23</v>
+      </c>
+      <c r="C148" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" t="s">
+        <v>321</v>
+      </c>
+      <c r="E148" t="s">
+        <v>17</v>
+      </c>
+      <c r="F148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G148"/>
+      <c r="H148"/>
+      <c r="I148"/>
+      <c r="J148"/>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>322</v>
+      </c>
+      <c r="B149" t="s">
+        <v>19</v>
+      </c>
+      <c r="C149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D149" t="s">
+        <v>323</v>
+      </c>
+      <c r="E149" t="s">
+        <v>21</v>
+      </c>
+      <c r="F149" t="s">
+        <v>5</v>
+      </c>
+      <c r="G149"/>
+      <c r="H149"/>
+      <c r="I149"/>
+      <c r="J149"/>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>324</v>
+      </c>
+      <c r="B150" t="s">
+        <v>80</v>
+      </c>
+      <c r="C150" t="s">
+        <v>2</v>
+      </c>
+      <c r="D150" t="s">
+        <v>325</v>
+      </c>
+      <c r="E150" t="s">
+        <v>4</v>
+      </c>
+      <c r="F150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G150"/>
+      <c r="H150"/>
+      <c r="I150"/>
+      <c r="J150"/>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>326</v>
+      </c>
+      <c r="B151" t="s">
+        <v>47</v>
+      </c>
+      <c r="C151" t="s">
+        <v>2</v>
+      </c>
+      <c r="D151" t="s">
+        <v>327</v>
+      </c>
+      <c r="E151" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" t="s">
+        <v>5</v>
+      </c>
+      <c r="G151"/>
+      <c r="H151"/>
+      <c r="I151"/>
+      <c r="J151"/>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>328</v>
+      </c>
+      <c r="B152" t="s">
+        <v>53</v>
+      </c>
+      <c r="C152" t="s">
+        <v>2</v>
+      </c>
+      <c r="D152" t="s">
+        <v>329</v>
+      </c>
+      <c r="E152" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" t="s">
+        <v>5</v>
+      </c>
+      <c r="G152"/>
+      <c r="H152"/>
+      <c r="I152"/>
+      <c r="J152"/>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>330</v>
+      </c>
+      <c r="B153" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" t="s">
+        <v>2</v>
+      </c>
+      <c r="D153" t="s">
+        <v>331</v>
+      </c>
+      <c r="E153" t="s">
+        <v>17</v>
+      </c>
+      <c r="F153" t="s">
+        <v>5</v>
+      </c>
+      <c r="G153"/>
+      <c r="H153"/>
+      <c r="I153"/>
+      <c r="J153"/>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>332</v>
+      </c>
+      <c r="B154" t="s">
+        <v>58</v>
+      </c>
+      <c r="C154" t="s">
+        <v>2</v>
+      </c>
+      <c r="D154" t="s">
+        <v>333</v>
+      </c>
+      <c r="E154" t="s">
+        <v>21</v>
+      </c>
+      <c r="F154" t="s">
+        <v>5</v>
+      </c>
+      <c r="G154"/>
+      <c r="H154"/>
+      <c r="I154"/>
+      <c r="J154"/>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>334</v>
+      </c>
+      <c r="B155" t="s">
+        <v>23</v>
+      </c>
+      <c r="C155" t="s">
+        <v>2</v>
+      </c>
+      <c r="D155" t="s">
+        <v>335</v>
+      </c>
+      <c r="E155" t="s">
+        <v>17</v>
+      </c>
+      <c r="F155" t="s">
+        <v>5</v>
+      </c>
+      <c r="G155"/>
+      <c r="H155"/>
+      <c r="I155"/>
+      <c r="J155"/>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>336</v>
+      </c>
+      <c r="B156" t="s">
+        <v>40</v>
+      </c>
+      <c r="C156" t="s">
+        <v>2</v>
+      </c>
+      <c r="D156" t="s">
+        <v>337</v>
+      </c>
+      <c r="E156" t="s">
+        <v>21</v>
+      </c>
+      <c r="F156" t="s">
+        <v>5</v>
+      </c>
+      <c r="G156"/>
+      <c r="H156"/>
+      <c r="I156"/>
+      <c r="J156"/>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>338</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1</v>
+      </c>
+      <c r="C157" t="s">
+        <v>2</v>
+      </c>
+      <c r="D157" t="s">
+        <v>339</v>
+      </c>
+      <c r="E157" t="s">
+        <v>4</v>
+      </c>
+      <c r="F157" t="s">
+        <v>5</v>
+      </c>
+      <c r="G157"/>
+      <c r="H157"/>
+      <c r="I157"/>
+      <c r="J157"/>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>340</v>
+      </c>
+      <c r="B158" t="s">
+        <v>29</v>
+      </c>
+      <c r="C158" t="s">
+        <v>2</v>
+      </c>
+      <c r="D158" t="s">
+        <v>341</v>
+      </c>
+      <c r="E158" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" t="s">
+        <v>5</v>
+      </c>
+      <c r="G158"/>
+      <c r="H158"/>
+      <c r="I158"/>
+      <c r="J158"/>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>342</v>
+      </c>
+      <c r="B159" t="s">
+        <v>35</v>
+      </c>
+      <c r="C159" t="s">
+        <v>2</v>
+      </c>
+      <c r="D159" t="s">
+        <v>343</v>
+      </c>
+      <c r="E159" t="s">
+        <v>13</v>
+      </c>
+      <c r="F159" t="s">
+        <v>5</v>
+      </c>
+      <c r="G159"/>
+      <c r="H159"/>
+      <c r="I159"/>
+      <c r="J159"/>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>344</v>
+      </c>
+      <c r="B160" t="s">
+        <v>80</v>
+      </c>
+      <c r="C160" t="s">
+        <v>2</v>
+      </c>
+      <c r="D160" t="s">
+        <v>345</v>
+      </c>
+      <c r="E160" t="s">
+        <v>21</v>
+      </c>
+      <c r="F160" t="s">
+        <v>5</v>
+      </c>
+      <c r="G160"/>
+      <c r="H160"/>
+      <c r="I160"/>
+      <c r="J160"/>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>346</v>
+      </c>
+      <c r="B161" t="s">
+        <v>23</v>
+      </c>
+      <c r="C161" t="s">
+        <v>2</v>
+      </c>
+      <c r="D161" t="s">
+        <v>347</v>
+      </c>
+      <c r="E161" t="s">
+        <v>17</v>
+      </c>
+      <c r="F161" t="s">
+        <v>5</v>
+      </c>
+      <c r="G161"/>
+      <c r="H161"/>
+      <c r="I161"/>
+      <c r="J161"/>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>348</v>
+      </c>
+      <c r="B162" t="s">
+        <v>32</v>
+      </c>
+      <c r="C162" t="s">
+        <v>2</v>
+      </c>
+      <c r="D162" t="s">
+        <v>349</v>
+      </c>
+      <c r="E162" t="s">
+        <v>21</v>
+      </c>
+      <c r="F162" t="s">
+        <v>5</v>
+      </c>
+      <c r="G162"/>
+      <c r="H162"/>
+      <c r="I162"/>
+      <c r="J162"/>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>350</v>
+      </c>
+      <c r="B163" t="s">
+        <v>26</v>
+      </c>
+      <c r="C163" t="s">
+        <v>2</v>
+      </c>
+      <c r="D163" t="s">
+        <v>351</v>
+      </c>
+      <c r="E163" t="s">
+        <v>4</v>
+      </c>
+      <c r="F163" t="s">
+        <v>5</v>
+      </c>
+      <c r="G163"/>
+      <c r="H163"/>
+      <c r="I163"/>
+      <c r="J163"/>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>352</v>
+      </c>
+      <c r="B164" t="s">
+        <v>58</v>
+      </c>
+      <c r="C164" t="s">
+        <v>2</v>
+      </c>
+      <c r="D164" t="s">
+        <v>353</v>
+      </c>
+      <c r="E164" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" t="s">
+        <v>5</v>
+      </c>
+      <c r="G164"/>
+      <c r="H164"/>
+      <c r="I164"/>
+      <c r="J164"/>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>354</v>
+      </c>
+      <c r="B165" t="s">
+        <v>11</v>
+      </c>
+      <c r="C165" t="s">
+        <v>2</v>
+      </c>
+      <c r="D165" t="s">
+        <v>355</v>
+      </c>
+      <c r="E165" t="s">
+        <v>13</v>
+      </c>
+      <c r="F165" t="s">
+        <v>5</v>
+      </c>
+      <c r="G165"/>
+      <c r="H165"/>
+      <c r="I165"/>
+      <c r="J165"/>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>356</v>
+      </c>
+      <c r="B166" t="s">
+        <v>19</v>
+      </c>
+      <c r="C166" t="s">
+        <v>2</v>
+      </c>
+      <c r="D166" t="s">
+        <v>357</v>
+      </c>
+      <c r="E166" t="s">
+        <v>21</v>
+      </c>
+      <c r="F166" t="s">
+        <v>5</v>
+      </c>
+      <c r="G166"/>
+      <c r="H166"/>
+      <c r="I166"/>
+      <c r="J166"/>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>358</v>
+      </c>
+      <c r="B167" t="s">
+        <v>23</v>
+      </c>
+      <c r="C167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D167" t="s">
+        <v>359</v>
+      </c>
+      <c r="E167" t="s">
+        <v>17</v>
+      </c>
+      <c r="F167" t="s">
+        <v>5</v>
+      </c>
+      <c r="G167"/>
+      <c r="H167"/>
+      <c r="I167"/>
+      <c r="J167"/>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>360</v>
+      </c>
+      <c r="B168" t="s">
+        <v>53</v>
+      </c>
+      <c r="C168" t="s">
+        <v>2</v>
+      </c>
+      <c r="D168" t="s">
+        <v>361</v>
+      </c>
+      <c r="E168" t="s">
+        <v>362</v>
+      </c>
+      <c r="F168" t="s">
+        <v>5</v>
+      </c>
+      <c r="G168"/>
+      <c r="H168"/>
+      <c r="I168"/>
+      <c r="J168"/>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>363</v>
+      </c>
+      <c r="B169" t="s">
+        <v>32</v>
+      </c>
+      <c r="C169" t="s">
+        <v>2</v>
+      </c>
+      <c r="D169" t="s">
+        <v>364</v>
+      </c>
+      <c r="E169" t="s">
+        <v>21</v>
+      </c>
+      <c r="F169" t="s">
+        <v>5</v>
+      </c>
+      <c r="G169"/>
+      <c r="H169"/>
+      <c r="I169"/>
+      <c r="J169"/>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>365</v>
+      </c>
+      <c r="B170" t="s">
+        <v>40</v>
+      </c>
+      <c r="C170" t="s">
+        <v>2</v>
+      </c>
+      <c r="D170" t="s">
+        <v>366</v>
+      </c>
+      <c r="E170" t="s">
+        <v>4</v>
+      </c>
+      <c r="F170" t="s">
+        <v>5</v>
+      </c>
+      <c r="G170"/>
+      <c r="H170"/>
+      <c r="I170"/>
+      <c r="J170"/>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>367</v>
+      </c>
+      <c r="B171" t="s">
+        <v>47</v>
+      </c>
+      <c r="C171" t="s">
+        <v>2</v>
+      </c>
+      <c r="D171" t="s">
+        <v>368</v>
+      </c>
+      <c r="E171" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" t="s">
+        <v>5</v>
+      </c>
+      <c r="G171"/>
+      <c r="H171"/>
+      <c r="I171"/>
+      <c r="J171"/>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>369</v>
+      </c>
+      <c r="B172" t="s">
+        <v>53</v>
+      </c>
+      <c r="C172" t="s">
+        <v>2</v>
+      </c>
+      <c r="D172" t="s">
+        <v>370</v>
+      </c>
+      <c r="E172" t="s">
+        <v>13</v>
+      </c>
+      <c r="F172" t="s">
+        <v>5</v>
+      </c>
+      <c r="G172"/>
+      <c r="H172"/>
+      <c r="I172"/>
+      <c r="J172"/>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>371</v>
+      </c>
+      <c r="B173" t="s">
+        <v>50</v>
+      </c>
+      <c r="C173" t="s">
+        <v>2</v>
+      </c>
+      <c r="D173" t="s">
+        <v>372</v>
+      </c>
+      <c r="E173" t="s">
+        <v>21</v>
+      </c>
+      <c r="F173" t="s">
+        <v>5</v>
+      </c>
+      <c r="G173"/>
+      <c r="H173"/>
+      <c r="I173"/>
+      <c r="J173"/>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>373</v>
+      </c>
+      <c r="B174" t="s">
+        <v>23</v>
+      </c>
+      <c r="C174" t="s">
+        <v>2</v>
+      </c>
+      <c r="D174" t="s">
+        <v>374</v>
+      </c>
+      <c r="E174" t="s">
+        <v>17</v>
+      </c>
+      <c r="F174" t="s">
+        <v>5</v>
+      </c>
+      <c r="G174"/>
+      <c r="H174"/>
+      <c r="I174"/>
+      <c r="J174"/>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>375</v>
+      </c>
+      <c r="B175" t="s">
+        <v>19</v>
+      </c>
+      <c r="C175" t="s">
+        <v>2</v>
+      </c>
+      <c r="D175" t="s">
+        <v>376</v>
+      </c>
+      <c r="E175" t="s">
+        <v>21</v>
+      </c>
+      <c r="F175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G175"/>
+      <c r="H175"/>
+      <c r="I175"/>
+      <c r="J175"/>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>377</v>
+      </c>
+      <c r="B176" t="s">
+        <v>29</v>
+      </c>
+      <c r="C176" t="s">
+        <v>2</v>
+      </c>
+      <c r="D176" t="s">
+        <v>378</v>
+      </c>
+      <c r="E176" t="s">
+        <v>4</v>
+      </c>
+      <c r="F176" t="s">
+        <v>5</v>
+      </c>
+      <c r="G176"/>
+      <c r="H176"/>
+      <c r="I176"/>
+      <c r="J176"/>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>379</v>
+      </c>
+      <c r="B177" t="s">
+        <v>7</v>
+      </c>
+      <c r="C177" t="s">
+        <v>2</v>
+      </c>
+      <c r="D177" t="s">
+        <v>380</v>
+      </c>
+      <c r="E177" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" t="s">
+        <v>5</v>
+      </c>
+      <c r="G177"/>
+      <c r="H177"/>
+      <c r="I177"/>
+      <c r="J177"/>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>381</v>
+      </c>
+      <c r="B178" t="s">
+        <v>35</v>
+      </c>
+      <c r="C178" t="s">
+        <v>2</v>
+      </c>
+      <c r="D178" t="s">
+        <v>382</v>
+      </c>
+      <c r="E178" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G178"/>
+      <c r="H178"/>
+      <c r="I178"/>
+      <c r="J178"/>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>383</v>
+      </c>
+      <c r="B179" t="s">
+        <v>26</v>
+      </c>
+      <c r="C179" t="s">
+        <v>2</v>
+      </c>
+      <c r="D179" t="s">
+        <v>384</v>
+      </c>
+      <c r="E179" t="s">
+        <v>21</v>
+      </c>
+      <c r="F179" t="s">
+        <v>5</v>
+      </c>
+      <c r="G179"/>
+      <c r="H179"/>
+      <c r="I179"/>
+      <c r="J179"/>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>385</v>
+      </c>
+      <c r="B180" t="s">
+        <v>23</v>
+      </c>
+      <c r="C180" t="s">
+        <v>2</v>
+      </c>
+      <c r="D180" t="s">
+        <v>386</v>
+      </c>
+      <c r="E180" t="s">
+        <v>17</v>
+      </c>
+      <c r="F180" t="s">
+        <v>5</v>
+      </c>
+      <c r="G180"/>
+      <c r="H180"/>
+      <c r="I180"/>
+      <c r="J180"/>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>387</v>
+      </c>
+      <c r="B181" t="s">
+        <v>19</v>
+      </c>
+      <c r="C181" t="s">
+        <v>2</v>
+      </c>
+      <c r="D181" t="s">
+        <v>388</v>
+      </c>
+      <c r="E181" t="s">
+        <v>21</v>
+      </c>
+      <c r="F181" t="s">
+        <v>5</v>
+      </c>
+      <c r="G181"/>
+      <c r="H181"/>
+      <c r="I181"/>
+      <c r="J181"/>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>389</v>
+      </c>
+      <c r="B182" t="s">
+        <v>58</v>
+      </c>
+      <c r="C182" t="s">
+        <v>2</v>
+      </c>
+      <c r="D182" t="s">
+        <v>390</v>
+      </c>
+      <c r="E182" t="s">
+        <v>4</v>
+      </c>
+      <c r="F182" t="s">
+        <v>5</v>
+      </c>
+      <c r="G182"/>
+      <c r="H182"/>
+      <c r="I182"/>
+      <c r="J182"/>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>391</v>
+      </c>
+      <c r="B183" t="s">
+        <v>32</v>
+      </c>
+      <c r="C183" t="s">
+        <v>2</v>
+      </c>
+      <c r="D183" t="s">
+        <v>392</v>
+      </c>
+      <c r="E183" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" t="s">
+        <v>5</v>
+      </c>
+      <c r="G183"/>
+      <c r="H183"/>
+      <c r="I183"/>
+      <c r="J183"/>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>393</v>
+      </c>
+      <c r="B184" t="s">
+        <v>11</v>
+      </c>
+      <c r="C184" t="s">
+        <v>2</v>
+      </c>
+      <c r="D184" t="s">
+        <v>394</v>
+      </c>
+      <c r="E184" t="s">
+        <v>13</v>
+      </c>
+      <c r="F184" t="s">
+        <v>5</v>
+      </c>
+      <c r="G184"/>
+      <c r="H184"/>
+      <c r="I184"/>
+      <c r="J184"/>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>395</v>
+      </c>
+      <c r="B185" t="s">
+        <v>40</v>
+      </c>
+      <c r="C185" t="s">
+        <v>2</v>
+      </c>
+      <c r="D185" t="s">
+        <v>396</v>
+      </c>
+      <c r="E185" t="s">
+        <v>21</v>
+      </c>
+      <c r="F185" t="s">
+        <v>5</v>
+      </c>
+      <c r="G185"/>
+      <c r="H185"/>
+      <c r="I185"/>
+      <c r="J185"/>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>397</v>
+      </c>
+      <c r="B186" t="s">
+        <v>23</v>
+      </c>
+      <c r="C186" t="s">
+        <v>2</v>
+      </c>
+      <c r="D186" t="s">
+        <v>398</v>
+      </c>
+      <c r="E186" t="s">
+        <v>17</v>
+      </c>
+      <c r="F186" t="s">
+        <v>5</v>
+      </c>
+      <c r="G186"/>
+      <c r="H186"/>
+      <c r="I186"/>
+      <c r="J186"/>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>399</v>
+      </c>
+      <c r="B187" t="s">
+        <v>26</v>
+      </c>
+      <c r="C187" t="s">
+        <v>2</v>
+      </c>
+      <c r="D187" t="s">
+        <v>400</v>
+      </c>
+      <c r="E187" t="s">
+        <v>21</v>
+      </c>
+      <c r="F187" t="s">
+        <v>5</v>
+      </c>
+      <c r="G187"/>
+      <c r="H187"/>
+      <c r="I187"/>
+      <c r="J187"/>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>401</v>
+      </c>
+      <c r="B188" t="s">
+        <v>47</v>
+      </c>
+      <c r="C188" t="s">
+        <v>2</v>
+      </c>
+      <c r="D188" t="s">
+        <v>402</v>
+      </c>
+      <c r="E188" t="s">
+        <v>4</v>
+      </c>
+      <c r="F188" t="s">
+        <v>5</v>
+      </c>
+      <c r="G188"/>
+      <c r="H188"/>
+      <c r="I188"/>
+      <c r="J188"/>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>403</v>
+      </c>
+      <c r="B189" t="s">
+        <v>50</v>
+      </c>
+      <c r="C189" t="s">
+        <v>2</v>
+      </c>
+      <c r="D189" t="s">
+        <v>404</v>
+      </c>
+      <c r="E189" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" t="s">
+        <v>5</v>
+      </c>
+      <c r="G189"/>
+      <c r="H189"/>
+      <c r="I189"/>
+      <c r="J189"/>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>405</v>
+      </c>
+      <c r="B190" t="s">
+        <v>53</v>
+      </c>
+      <c r="C190" t="s">
+        <v>2</v>
+      </c>
+      <c r="D190" t="s">
+        <v>406</v>
+      </c>
+      <c r="E190" t="s">
+        <v>13</v>
+      </c>
+      <c r="F190" t="s">
+        <v>5</v>
+      </c>
+      <c r="G190"/>
+      <c r="H190"/>
+      <c r="I190"/>
+      <c r="J190"/>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>407</v>
+      </c>
+      <c r="B191" t="s">
+        <v>29</v>
+      </c>
+      <c r="C191" t="s">
+        <v>2</v>
+      </c>
+      <c r="D191" t="s">
+        <v>408</v>
+      </c>
+      <c r="E191" t="s">
+        <v>21</v>
+      </c>
+      <c r="F191" t="s">
+        <v>5</v>
+      </c>
+      <c r="G191"/>
+      <c r="H191"/>
+      <c r="I191"/>
+      <c r="J191"/>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>409</v>
+      </c>
+      <c r="B192" t="s">
+        <v>23</v>
+      </c>
+      <c r="C192" t="s">
+        <v>2</v>
+      </c>
+      <c r="D192" t="s">
+        <v>410</v>
+      </c>
+      <c r="E192" t="s">
+        <v>17</v>
+      </c>
+      <c r="F192" t="s">
+        <v>5</v>
+      </c>
+      <c r="G192"/>
+      <c r="H192"/>
+      <c r="I192"/>
+      <c r="J192"/>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>411</v>
+      </c>
+      <c r="B193" t="s">
+        <v>67</v>
+      </c>
+      <c r="C193" t="s">
+        <v>2</v>
+      </c>
+      <c r="D193" t="s">
+        <v>412</v>
+      </c>
+      <c r="E193" t="s">
+        <v>21</v>
+      </c>
+      <c r="F193" t="s">
+        <v>5</v>
+      </c>
+      <c r="G193"/>
+      <c r="H193"/>
+      <c r="I193"/>
+      <c r="J193"/>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>413</v>
+      </c>
+      <c r="B194" t="s">
+        <v>40</v>
+      </c>
+      <c r="C194" t="s">
+        <v>2</v>
+      </c>
+      <c r="D194" t="s">
+        <v>414</v>
+      </c>
+      <c r="E194" t="s">
+        <v>21</v>
+      </c>
+      <c r="F194" t="s">
+        <v>5</v>
+      </c>
+      <c r="G194"/>
+      <c r="H194"/>
+      <c r="I194"/>
+      <c r="J194"/>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>415</v>
+      </c>
+      <c r="B195" t="s">
+        <v>7</v>
+      </c>
+      <c r="C195" t="s">
+        <v>2</v>
+      </c>
+      <c r="D195" t="s">
+        <v>416</v>
+      </c>
+      <c r="E195" t="s">
+        <v>4</v>
+      </c>
+      <c r="F195" t="s">
+        <v>5</v>
+      </c>
+      <c r="G195"/>
+      <c r="H195"/>
+      <c r="I195"/>
+      <c r="J195"/>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>417</v>
+      </c>
+      <c r="B196" t="s">
+        <v>67</v>
+      </c>
+      <c r="C196" t="s">
+        <v>2</v>
+      </c>
+      <c r="D196" t="s">
+        <v>418</v>
+      </c>
+      <c r="E196" t="s">
+        <v>21</v>
+      </c>
+      <c r="F196" t="s">
+        <v>5</v>
+      </c>
+      <c r="G196"/>
+      <c r="H196"/>
+      <c r="I196"/>
+      <c r="J196"/>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>419</v>
+      </c>
+      <c r="B197" t="s">
+        <v>35</v>
+      </c>
+      <c r="C197" t="s">
+        <v>2</v>
+      </c>
+      <c r="D197" t="s">
+        <v>420</v>
+      </c>
+      <c r="E197" t="s">
+        <v>13</v>
+      </c>
+      <c r="F197" t="s">
+        <v>5</v>
+      </c>
+      <c r="G197"/>
+      <c r="H197"/>
+      <c r="I197"/>
+      <c r="J197"/>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>421</v>
+      </c>
+      <c r="B198" t="s">
+        <v>58</v>
+      </c>
+      <c r="C198" t="s">
+        <v>2</v>
+      </c>
+      <c r="D198" t="s">
+        <v>422</v>
+      </c>
+      <c r="E198" t="s">
+        <v>21</v>
+      </c>
+      <c r="F198" t="s">
+        <v>5</v>
+      </c>
+      <c r="G198"/>
+      <c r="H198"/>
+      <c r="I198"/>
+      <c r="J198"/>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>423</v>
+      </c>
+      <c r="B199" t="s">
+        <v>23</v>
+      </c>
+      <c r="C199" t="s">
+        <v>2</v>
+      </c>
+      <c r="D199" t="s">
+        <v>424</v>
+      </c>
+      <c r="E199" t="s">
+        <v>17</v>
+      </c>
+      <c r="F199" t="s">
+        <v>5</v>
+      </c>
+      <c r="G199"/>
+      <c r="H199"/>
+      <c r="I199"/>
+      <c r="J199"/>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>425</v>
+      </c>
+      <c r="B200" t="s">
+        <v>29</v>
+      </c>
+      <c r="C200" t="s">
+        <v>2</v>
+      </c>
+      <c r="D200" t="s">
+        <v>426</v>
+      </c>
+      <c r="E200" t="s">
+        <v>21</v>
+      </c>
+      <c r="F200" t="s">
+        <v>5</v>
+      </c>
+      <c r="G200"/>
+      <c r="H200"/>
+      <c r="I200"/>
+      <c r="J200"/>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>427</v>
+      </c>
+      <c r="B201" t="s">
+        <v>32</v>
+      </c>
+      <c r="C201" t="s">
+        <v>2</v>
+      </c>
+      <c r="D201" t="s">
+        <v>428</v>
+      </c>
+      <c r="E201" t="s">
+        <v>4</v>
+      </c>
+      <c r="F201" t="s">
+        <v>5</v>
+      </c>
+      <c r="G201"/>
+      <c r="H201"/>
+      <c r="I201"/>
+      <c r="J201"/>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>429</v>
+      </c>
+      <c r="B202" t="s">
+        <v>32</v>
+      </c>
+      <c r="C202" t="s">
+        <v>2</v>
+      </c>
+      <c r="D202" t="s">
+        <v>430</v>
+      </c>
+      <c r="E202" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" t="s">
+        <v>5</v>
+      </c>
+      <c r="G202"/>
+      <c r="H202"/>
+      <c r="I202"/>
+      <c r="J202"/>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>431</v>
+      </c>
+      <c r="B203" t="s">
+        <v>80</v>
+      </c>
+      <c r="C203" t="s">
+        <v>2</v>
+      </c>
+      <c r="D203" t="s">
+        <v>432</v>
+      </c>
+      <c r="E203" t="s">
+        <v>21</v>
+      </c>
+      <c r="F203" t="s">
+        <v>5</v>
+      </c>
+      <c r="G203"/>
+      <c r="H203"/>
+      <c r="I203"/>
+      <c r="J203"/>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>433</v>
+      </c>
+      <c r="B204" t="s">
+        <v>11</v>
+      </c>
+      <c r="C204" t="s">
+        <v>2</v>
+      </c>
+      <c r="D204" t="s">
+        <v>434</v>
+      </c>
+      <c r="E204" t="s">
+        <v>13</v>
+      </c>
+      <c r="F204" t="s">
+        <v>5</v>
+      </c>
+      <c r="G204"/>
+      <c r="H204"/>
+      <c r="I204"/>
+      <c r="J204"/>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>435</v>
+      </c>
+      <c r="B205" t="s">
+        <v>47</v>
+      </c>
+      <c r="C205" t="s">
+        <v>2</v>
+      </c>
+      <c r="D205" t="s">
+        <v>436</v>
+      </c>
+      <c r="E205" t="s">
+        <v>21</v>
+      </c>
+      <c r="F205" t="s">
+        <v>5</v>
+      </c>
+      <c r="G205"/>
+      <c r="H205"/>
+      <c r="I205"/>
+      <c r="J205"/>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>437</v>
+      </c>
+      <c r="B206" t="s">
+        <v>23</v>
+      </c>
+      <c r="C206" t="s">
+        <v>2</v>
+      </c>
+      <c r="D206" t="s">
+        <v>438</v>
+      </c>
+      <c r="E206" t="s">
+        <v>17</v>
+      </c>
+      <c r="F206" t="s">
+        <v>5</v>
+      </c>
+      <c r="G206"/>
+      <c r="H206"/>
+      <c r="I206"/>
+      <c r="J206"/>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>439</v>
+      </c>
+      <c r="B207" t="s">
+        <v>58</v>
+      </c>
+      <c r="C207" t="s">
+        <v>2</v>
+      </c>
+      <c r="D207" t="s">
+        <v>440</v>
+      </c>
+      <c r="E207" t="s">
+        <v>21</v>
+      </c>
+      <c r="F207" t="s">
+        <v>5</v>
+      </c>
+      <c r="G207"/>
+      <c r="H207"/>
+      <c r="I207"/>
+      <c r="J207"/>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>441</v>
+      </c>
+      <c r="B208" t="s">
+        <v>50</v>
+      </c>
+      <c r="C208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D208" t="s">
+        <v>442</v>
+      </c>
+      <c r="E208" t="s">
+        <v>4</v>
+      </c>
+      <c r="F208" t="s">
+        <v>5</v>
+      </c>
+      <c r="G208"/>
+      <c r="H208"/>
+      <c r="I208"/>
+      <c r="J208"/>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>443</v>
+      </c>
+      <c r="B209" t="s">
+        <v>19</v>
+      </c>
+      <c r="C209" t="s">
+        <v>2</v>
+      </c>
+      <c r="D209" t="s">
+        <v>444</v>
+      </c>
+      <c r="E209" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" t="s">
+        <v>5</v>
+      </c>
+      <c r="G209"/>
+      <c r="H209"/>
+      <c r="I209"/>
+      <c r="J209"/>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>445</v>
+      </c>
+      <c r="B210" t="s">
+        <v>35</v>
+      </c>
+      <c r="C210" t="s">
+        <v>2</v>
+      </c>
+      <c r="D210" t="s">
+        <v>446</v>
+      </c>
+      <c r="E210" t="s">
+        <v>13</v>
+      </c>
+      <c r="F210" t="s">
+        <v>5</v>
+      </c>
+      <c r="G210"/>
+      <c r="H210"/>
+      <c r="I210"/>
+      <c r="J210"/>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>447</v>
+      </c>
+      <c r="B211" t="s">
+        <v>7</v>
+      </c>
+      <c r="C211" t="s">
+        <v>2</v>
+      </c>
+      <c r="D211" t="s">
+        <v>448</v>
+      </c>
+      <c r="E211" t="s">
+        <v>21</v>
+      </c>
+      <c r="F211" t="s">
+        <v>5</v>
+      </c>
+      <c r="G211"/>
+      <c r="H211"/>
+      <c r="I211"/>
+      <c r="J211"/>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>449</v>
+      </c>
+      <c r="B212" t="s">
+        <v>23</v>
+      </c>
+      <c r="C212" t="s">
+        <v>2</v>
+      </c>
+      <c r="D212" t="s">
+        <v>450</v>
+      </c>
+      <c r="E212" t="s">
+        <v>17</v>
+      </c>
+      <c r="F212" t="s">
+        <v>5</v>
+      </c>
+      <c r="G212"/>
+      <c r="H212"/>
+      <c r="I212"/>
+      <c r="J212"/>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>451</v>
+      </c>
+      <c r="B213" t="s">
+        <v>47</v>
+      </c>
+      <c r="C213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D213" t="s">
+        <v>452</v>
+      </c>
+      <c r="E213" t="s">
+        <v>21</v>
+      </c>
+      <c r="F213" t="s">
+        <v>5</v>
+      </c>
+      <c r="G213"/>
+      <c r="H213"/>
+      <c r="I213"/>
+      <c r="J213"/>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>453</v>
+      </c>
+      <c r="B214" t="s">
+        <v>67</v>
+      </c>
+      <c r="C214" t="s">
+        <v>2</v>
+      </c>
+      <c r="D214" t="s">
+        <v>454</v>
+      </c>
+      <c r="E214" t="s">
+        <v>4</v>
+      </c>
+      <c r="F214" t="s">
+        <v>5</v>
+      </c>
+      <c r="G214"/>
+      <c r="H214"/>
+      <c r="I214"/>
+      <c r="J214"/>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>455</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1</v>
+      </c>
+      <c r="C215" t="s">
+        <v>2</v>
+      </c>
+      <c r="D215" t="s">
+        <v>456</v>
+      </c>
+      <c r="E215" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" t="s">
+        <v>5</v>
+      </c>
+      <c r="G215"/>
+      <c r="H215"/>
+      <c r="I215"/>
+      <c r="J215"/>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>457</v>
+      </c>
+      <c r="B216" t="s">
+        <v>35</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2</v>
+      </c>
+      <c r="D216" t="s">
+        <v>458</v>
+      </c>
+      <c r="E216" t="s">
+        <v>459</v>
+      </c>
+      <c r="F216" t="s">
+        <v>5</v>
+      </c>
+      <c r="G216"/>
+      <c r="H216"/>
+      <c r="I216"/>
+      <c r="J216"/>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>460</v>
+      </c>
+      <c r="B217" t="s">
+        <v>32</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2</v>
+      </c>
+      <c r="D217" t="s">
+        <v>461</v>
+      </c>
+      <c r="E217" t="s">
+        <v>21</v>
+      </c>
+      <c r="F217" t="s">
+        <v>5</v>
+      </c>
+      <c r="G217"/>
+      <c r="H217"/>
+      <c r="I217"/>
+      <c r="J217"/>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>462</v>
+      </c>
+      <c r="B218" t="s">
+        <v>7</v>
+      </c>
+      <c r="C218" t="s">
+        <v>2</v>
+      </c>
+      <c r="D218" t="s">
+        <v>463</v>
+      </c>
+      <c r="E218" t="s">
+        <v>21</v>
+      </c>
+      <c r="F218" t="s">
+        <v>5</v>
+      </c>
+      <c r="G218"/>
+      <c r="H218"/>
+      <c r="I218"/>
+      <c r="J218"/>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>464</v>
+      </c>
+      <c r="B219" t="s">
+        <v>11</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2</v>
+      </c>
+      <c r="D219" t="s">
+        <v>465</v>
+      </c>
+      <c r="E219" t="s">
+        <v>466</v>
+      </c>
+      <c r="F219" t="s">
+        <v>5</v>
+      </c>
+      <c r="G219"/>
+      <c r="H219"/>
+      <c r="I219"/>
+      <c r="J219"/>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>467</v>
+      </c>
+      <c r="B220" t="s">
+        <v>26</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2</v>
+      </c>
+      <c r="D220" t="s">
+        <v>468</v>
+      </c>
+      <c r="E220" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" t="s">
+        <v>5</v>
+      </c>
+      <c r="G220"/>
+      <c r="H220"/>
+      <c r="I220"/>
+      <c r="J220"/>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>469</v>
+      </c>
+      <c r="B221" t="s">
+        <v>80</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2</v>
+      </c>
+      <c r="D221" t="s">
+        <v>470</v>
+      </c>
+      <c r="E221" t="s">
+        <v>4</v>
+      </c>
+      <c r="F221" t="s">
+        <v>5</v>
+      </c>
+      <c r="G221"/>
+      <c r="H221"/>
+      <c r="I221"/>
+      <c r="J221"/>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>471</v>
+      </c>
+      <c r="B222" t="s">
+        <v>50</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2</v>
+      </c>
+      <c r="D222" t="s">
+        <v>472</v>
+      </c>
+      <c r="E222" t="s">
+        <v>21</v>
+      </c>
+      <c r="F222" t="s">
+        <v>5</v>
+      </c>
+      <c r="G222"/>
+      <c r="H222"/>
+      <c r="I222"/>
+      <c r="J222"/>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>473</v>
+      </c>
+      <c r="B223" t="s">
+        <v>23</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2</v>
+      </c>
+      <c r="D223" t="s">
+        <v>474</v>
+      </c>
+      <c r="E223" t="s">
+        <v>17</v>
+      </c>
+      <c r="F223" t="s">
+        <v>5</v>
+      </c>
+      <c r="G223"/>
+      <c r="H223"/>
+      <c r="I223"/>
+      <c r="J223"/>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>475</v>
+      </c>
+      <c r="B224" t="s">
+        <v>53</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2</v>
+      </c>
+      <c r="D224" t="s">
+        <v>476</v>
+      </c>
+      <c r="E224" t="s">
+        <v>132</v>
+      </c>
+      <c r="F224" t="s">
+        <v>5</v>
+      </c>
+      <c r="G224"/>
+      <c r="H224"/>
+      <c r="I224"/>
+      <c r="J224"/>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>477</v>
+      </c>
+      <c r="B225" t="s">
+        <v>32</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2</v>
+      </c>
+      <c r="D225" t="s">
+        <v>478</v>
+      </c>
+      <c r="E225" t="s">
+        <v>21</v>
+      </c>
+      <c r="F225" t="s">
+        <v>5</v>
+      </c>
+      <c r="G225"/>
+      <c r="H225"/>
+      <c r="I225"/>
+      <c r="J225"/>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>479</v>
+      </c>
+      <c r="B226" t="s">
+        <v>67</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2</v>
+      </c>
+      <c r="D226" t="s">
+        <v>480</v>
+      </c>
+      <c r="E226" t="s">
+        <v>4</v>
+      </c>
+      <c r="F226" t="s">
+        <v>5</v>
+      </c>
+      <c r="G226"/>
+      <c r="H226"/>
+      <c r="I226"/>
+      <c r="J226"/>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>481</v>
+      </c>
+      <c r="B227" t="s">
+        <v>40</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2</v>
+      </c>
+      <c r="D227" t="s">
+        <v>482</v>
+      </c>
+      <c r="E227" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" t="s">
+        <v>5</v>
+      </c>
+      <c r="G227"/>
+      <c r="H227"/>
+      <c r="I227"/>
+      <c r="J227"/>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>483</v>
+      </c>
+      <c r="B228" t="s">
+        <v>67</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2</v>
+      </c>
+      <c r="D228" t="s">
+        <v>484</v>
+      </c>
+      <c r="E228" t="s">
+        <v>21</v>
+      </c>
+      <c r="F228" t="s">
+        <v>5</v>
+      </c>
+      <c r="G228"/>
+      <c r="H228"/>
+      <c r="I228"/>
+      <c r="J228"/>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>485</v>
+      </c>
+      <c r="B229" t="s">
+        <v>23</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2</v>
+      </c>
+      <c r="D229" t="s">
+        <v>486</v>
+      </c>
+      <c r="E229" t="s">
+        <v>17</v>
+      </c>
+      <c r="F229" t="s">
+        <v>5</v>
+      </c>
+      <c r="G229"/>
+      <c r="H229"/>
+      <c r="I229"/>
+      <c r="J229"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>487</v>
+      </c>
+      <c r="B230" t="s">
+        <v>50</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2</v>
+      </c>
+      <c r="D230" t="s">
+        <v>488</v>
+      </c>
+      <c r="E230" t="s">
+        <v>21</v>
+      </c>
+      <c r="F230" t="s">
+        <v>5</v>
+      </c>
+      <c r="G230"/>
+      <c r="H230"/>
+      <c r="I230"/>
+      <c r="J230"/>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>489</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2</v>
+      </c>
+      <c r="D231" t="s">
+        <v>490</v>
+      </c>
+      <c r="E231" t="s">
+        <v>4</v>
+      </c>
+      <c r="F231" t="s">
+        <v>5</v>
+      </c>
+      <c r="G231"/>
+      <c r="H231"/>
+      <c r="I231"/>
+      <c r="J231"/>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>491</v>
+      </c>
+      <c r="B232" t="s">
+        <v>29</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2</v>
+      </c>
+      <c r="D232" t="s">
+        <v>492</v>
+      </c>
+      <c r="E232" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" t="s">
+        <v>5</v>
+      </c>
+      <c r="G232"/>
+      <c r="H232"/>
+      <c r="I232"/>
+      <c r="J232"/>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>493</v>
+      </c>
+      <c r="B233" t="s">
+        <v>35</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2</v>
+      </c>
+      <c r="D233" t="s">
+        <v>494</v>
+      </c>
+      <c r="E233" t="s">
+        <v>13</v>
+      </c>
+      <c r="F233" t="s">
+        <v>5</v>
+      </c>
+      <c r="G233"/>
+      <c r="H233"/>
+      <c r="I233"/>
+      <c r="J233"/>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>495</v>
+      </c>
+      <c r="B234" t="s">
+        <v>80</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2</v>
+      </c>
+      <c r="D234" t="s">
+        <v>496</v>
+      </c>
+      <c r="E234" t="s">
+        <v>21</v>
+      </c>
+      <c r="F234" t="s">
+        <v>5</v>
+      </c>
+      <c r="G234"/>
+      <c r="H234"/>
+      <c r="I234"/>
+      <c r="J234"/>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>497</v>
+      </c>
+      <c r="B235" t="s">
+        <v>23</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2</v>
+      </c>
+      <c r="D235" t="s">
+        <v>498</v>
+      </c>
+      <c r="E235" t="s">
+        <v>17</v>
+      </c>
+      <c r="F235" t="s">
+        <v>5</v>
+      </c>
+      <c r="G235"/>
+      <c r="H235"/>
+      <c r="I235"/>
+      <c r="J235"/>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>499</v>
+      </c>
+      <c r="B236" t="s">
+        <v>67</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2</v>
+      </c>
+      <c r="D236" t="s">
+        <v>500</v>
+      </c>
+      <c r="E236" t="s">
+        <v>21</v>
+      </c>
+      <c r="F236" t="s">
+        <v>5</v>
+      </c>
+      <c r="G236"/>
+      <c r="H236"/>
+      <c r="I236"/>
+      <c r="J236"/>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>501</v>
+      </c>
+      <c r="B237" t="s">
+        <v>26</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2</v>
+      </c>
+      <c r="D237" t="s">
+        <v>502</v>
+      </c>
+      <c r="E237" t="s">
+        <v>4</v>
+      </c>
+      <c r="F237" t="s">
+        <v>5</v>
+      </c>
+      <c r="G237"/>
+      <c r="H237"/>
+      <c r="I237"/>
+      <c r="J237"/>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>503</v>
+      </c>
+      <c r="B238" t="s">
+        <v>26</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2</v>
+      </c>
+      <c r="D238" t="s">
+        <v>504</v>
+      </c>
+      <c r="E238" t="s">
+        <v>4</v>
+      </c>
+      <c r="F238" t="s">
+        <v>5</v>
+      </c>
+      <c r="G238"/>
+      <c r="H238"/>
+      <c r="I238"/>
+      <c r="J238"/>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>505</v>
+      </c>
+      <c r="B239" t="s">
+        <v>26</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2</v>
+      </c>
+      <c r="D239" t="s">
+        <v>506</v>
+      </c>
+      <c r="E239" t="s">
+        <v>4</v>
+      </c>
+      <c r="F239" t="s">
+        <v>5</v>
+      </c>
+      <c r="G239"/>
+      <c r="H239"/>
+      <c r="I239"/>
+      <c r="J239"/>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>507</v>
+      </c>
+      <c r="B240" t="s">
+        <v>58</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2</v>
+      </c>
+      <c r="D240" t="s">
+        <v>508</v>
+      </c>
+      <c r="E240" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" t="s">
+        <v>5</v>
+      </c>
+      <c r="G240"/>
+      <c r="H240"/>
+      <c r="I240"/>
+      <c r="J240"/>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>509</v>
+      </c>
+      <c r="B241" t="s">
+        <v>11</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2</v>
+      </c>
+      <c r="D241" t="s">
+        <v>510</v>
+      </c>
+      <c r="E241" t="s">
+        <v>13</v>
+      </c>
+      <c r="F241" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241"/>
+      <c r="H241"/>
+      <c r="I241"/>
+      <c r="J241"/>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>511</v>
+      </c>
+      <c r="B242" t="s">
+        <v>19</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2</v>
+      </c>
+      <c r="D242" t="s">
+        <v>512</v>
+      </c>
+      <c r="E242" t="s">
+        <v>21</v>
+      </c>
+      <c r="F242" t="s">
+        <v>5</v>
+      </c>
+      <c r="G242"/>
+      <c r="H242"/>
+      <c r="I242"/>
+      <c r="J242"/>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>513</v>
+      </c>
+      <c r="B243" t="s">
+        <v>23</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2</v>
+      </c>
+      <c r="D243" t="s">
+        <v>514</v>
+      </c>
+      <c r="E243" t="s">
+        <v>17</v>
+      </c>
+      <c r="F243" t="s">
+        <v>5</v>
+      </c>
+      <c r="G243"/>
+      <c r="H243"/>
+      <c r="I243"/>
+      <c r="J243"/>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>515</v>
+      </c>
+      <c r="B244" t="s">
+        <v>50</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2</v>
+      </c>
+      <c r="D244" t="s">
+        <v>516</v>
+      </c>
+      <c r="E244" t="s">
+        <v>21</v>
+      </c>
+      <c r="F244" t="s">
+        <v>5</v>
+      </c>
+      <c r="G244"/>
+      <c r="H244"/>
+      <c r="I244"/>
+      <c r="J244"/>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>517</v>
+      </c>
+      <c r="B245" t="s">
+        <v>40</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2</v>
+      </c>
+      <c r="D245" t="s">
+        <v>518</v>
+      </c>
+      <c r="E245" t="s">
+        <v>4</v>
+      </c>
+      <c r="F245" t="s">
+        <v>5</v>
+      </c>
+      <c r="G245"/>
+      <c r="H245"/>
+      <c r="I245"/>
+      <c r="J245"/>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>519</v>
+      </c>
+      <c r="B246" t="s">
+        <v>47</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2</v>
+      </c>
+      <c r="D246" t="s">
+        <v>520</v>
+      </c>
+      <c r="E246" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" t="s">
+        <v>5</v>
+      </c>
+      <c r="G246"/>
+      <c r="H246"/>
+      <c r="I246"/>
+      <c r="J246"/>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>521</v>
+      </c>
+      <c r="B247" t="s">
+        <v>53</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2</v>
+      </c>
+      <c r="D247" t="s">
+        <v>522</v>
+      </c>
+      <c r="E247" t="s">
+        <v>13</v>
+      </c>
+      <c r="F247" t="s">
+        <v>5</v>
+      </c>
+      <c r="G247"/>
+      <c r="H247"/>
+      <c r="I247"/>
+      <c r="J247"/>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>523</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2</v>
+      </c>
+      <c r="D248" t="s">
+        <v>524</v>
+      </c>
+      <c r="E248" t="s">
+        <v>21</v>
+      </c>
+      <c r="F248" t="s">
+        <v>5</v>
+      </c>
+      <c r="G248"/>
+      <c r="H248"/>
+      <c r="I248"/>
+      <c r="J248"/>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>525</v>
+      </c>
+      <c r="B249" t="s">
+        <v>23</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2</v>
+      </c>
+      <c r="D249" t="s">
+        <v>526</v>
+      </c>
+      <c r="E249" t="s">
+        <v>17</v>
+      </c>
+      <c r="F249" t="s">
+        <v>5</v>
+      </c>
+      <c r="G249"/>
+      <c r="H249"/>
+      <c r="I249"/>
+      <c r="J249"/>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>527</v>
+      </c>
+      <c r="B250" t="s">
+        <v>19</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2</v>
+      </c>
+      <c r="D250" t="s">
+        <v>528</v>
+      </c>
+      <c r="E250" t="s">
+        <v>21</v>
+      </c>
+      <c r="F250" t="s">
+        <v>5</v>
+      </c>
+      <c r="G250"/>
+      <c r="H250"/>
+      <c r="I250"/>
+      <c r="J250"/>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>529</v>
+      </c>
+      <c r="B251" t="s">
+        <v>29</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2</v>
+      </c>
+      <c r="D251" t="s">
+        <v>530</v>
+      </c>
+      <c r="E251" t="s">
+        <v>4</v>
+      </c>
+      <c r="F251" t="s">
+        <v>5</v>
+      </c>
+      <c r="G251"/>
+      <c r="H251"/>
+      <c r="I251"/>
+      <c r="J251"/>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>531</v>
+      </c>
+      <c r="B252" t="s">
+        <v>7</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2</v>
+      </c>
+      <c r="D252" t="s">
+        <v>532</v>
+      </c>
+      <c r="E252" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" t="s">
+        <v>5</v>
+      </c>
+      <c r="G252"/>
+      <c r="H252"/>
+      <c r="I252"/>
+      <c r="J252"/>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>533</v>
+      </c>
+      <c r="B253" t="s">
+        <v>35</v>
+      </c>
+      <c r="C253" t="s">
+        <v>2</v>
+      </c>
+      <c r="D253" t="s">
+        <v>534</v>
+      </c>
+      <c r="E253" t="s">
+        <v>13</v>
+      </c>
+      <c r="F253" t="s">
+        <v>5</v>
+      </c>
+      <c r="G253"/>
+      <c r="H253"/>
+      <c r="I253"/>
+      <c r="J253"/>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>535</v>
+      </c>
+      <c r="B254" t="s">
+        <v>26</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2</v>
+      </c>
+      <c r="D254" t="s">
+        <v>536</v>
+      </c>
+      <c r="E254" t="s">
+        <v>21</v>
+      </c>
+      <c r="F254" t="s">
+        <v>5</v>
+      </c>
+      <c r="G254"/>
+      <c r="H254"/>
+      <c r="I254"/>
+      <c r="J254"/>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>537</v>
+      </c>
+      <c r="B255" t="s">
+        <v>23</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2</v>
+      </c>
+      <c r="D255" t="s">
+        <v>538</v>
+      </c>
+      <c r="E255" t="s">
+        <v>17</v>
+      </c>
+      <c r="F255" t="s">
+        <v>5</v>
+      </c>
+      <c r="G255"/>
+      <c r="H255"/>
+      <c r="I255"/>
+      <c r="J255"/>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>539</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2</v>
+      </c>
+      <c r="D256" t="s">
+        <v>540</v>
+      </c>
+      <c r="E256" t="s">
+        <v>21</v>
+      </c>
+      <c r="F256" t="s">
+        <v>5</v>
+      </c>
+      <c r="G256"/>
+      <c r="H256"/>
+      <c r="I256"/>
+      <c r="J256"/>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>541</v>
+      </c>
+      <c r="B257" t="s">
+        <v>58</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2</v>
+      </c>
+      <c r="D257" t="s">
+        <v>542</v>
+      </c>
+      <c r="E257" t="s">
+        <v>4</v>
+      </c>
+      <c r="F257" t="s">
+        <v>5</v>
+      </c>
+      <c r="G257"/>
+      <c r="H257"/>
+      <c r="I257"/>
+      <c r="J257"/>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>543</v>
+      </c>
+      <c r="B258" t="s">
+        <v>32</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2</v>
+      </c>
+      <c r="D258" t="s">
+        <v>544</v>
+      </c>
+      <c r="E258" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" t="s">
+        <v>5</v>
+      </c>
+      <c r="G258"/>
+      <c r="H258"/>
+      <c r="I258"/>
+      <c r="J258"/>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>545</v>
+      </c>
+      <c r="B259" t="s">
+        <v>11</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2</v>
+      </c>
+      <c r="D259" t="s">
+        <v>546</v>
+      </c>
+      <c r="E259" t="s">
+        <v>13</v>
+      </c>
+      <c r="F259" t="s">
+        <v>5</v>
+      </c>
+      <c r="G259"/>
+      <c r="H259"/>
+      <c r="I259"/>
+      <c r="J259"/>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>547</v>
+      </c>
+      <c r="B260" t="s">
+        <v>40</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2</v>
+      </c>
+      <c r="D260" t="s">
+        <v>548</v>
+      </c>
+      <c r="E260" t="s">
+        <v>21</v>
+      </c>
+      <c r="F260" t="s">
+        <v>5</v>
+      </c>
+      <c r="G260"/>
+      <c r="H260"/>
+      <c r="I260"/>
+      <c r="J260"/>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>549</v>
+      </c>
+      <c r="B261" t="s">
+        <v>26</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2</v>
+      </c>
+      <c r="D261" t="s">
+        <v>550</v>
+      </c>
+      <c r="E261" t="s">
+        <v>21</v>
+      </c>
+      <c r="F261" t="s">
+        <v>5</v>
+      </c>
+      <c r="G261"/>
+      <c r="H261"/>
+      <c r="I261"/>
+      <c r="J261"/>
+    </row>
+    <row r="262">
+      <c r="A262" t="s">
+        <v>551</v>
+      </c>
+      <c r="B262" t="s">
+        <v>47</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2</v>
+      </c>
+      <c r="D262" t="s">
+        <v>552</v>
+      </c>
+      <c r="E262" t="s">
+        <v>4</v>
+      </c>
+      <c r="F262" t="s">
+        <v>5</v>
+      </c>
+      <c r="G262"/>
+      <c r="H262"/>
+      <c r="I262"/>
+      <c r="J262"/>
+    </row>
+    <row r="263">
+      <c r="A263" t="s">
+        <v>553</v>
+      </c>
+      <c r="B263" t="s">
+        <v>50</v>
+      </c>
+      <c r="C263" t="s">
+        <v>2</v>
+      </c>
+      <c r="D263" t="s">
+        <v>554</v>
+      </c>
+      <c r="E263" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" t="s">
+        <v>5</v>
+      </c>
+      <c r="G263"/>
+      <c r="H263"/>
+      <c r="I263"/>
+      <c r="J263"/>
+    </row>
+    <row r="264">
+      <c r="A264" t="s">
+        <v>555</v>
+      </c>
+      <c r="B264" t="s">
+        <v>53</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2</v>
+      </c>
+      <c r="D264" t="s">
+        <v>556</v>
+      </c>
+      <c r="E264" t="s">
+        <v>13</v>
+      </c>
+      <c r="F264" t="s">
+        <v>5</v>
+      </c>
+      <c r="G264"/>
+      <c r="H264"/>
+      <c r="I264"/>
+      <c r="J264"/>
+    </row>
+    <row r="265">
+      <c r="A265" t="s">
+        <v>557</v>
+      </c>
+      <c r="B265" t="s">
+        <v>29</v>
+      </c>
+      <c r="C265" t="s">
+        <v>2</v>
+      </c>
+      <c r="D265" t="s">
+        <v>558</v>
+      </c>
+      <c r="E265" t="s">
+        <v>21</v>
+      </c>
+      <c r="F265" t="s">
+        <v>5</v>
+      </c>
+      <c r="G265"/>
+      <c r="H265"/>
+      <c r="I265"/>
+      <c r="J265"/>
+    </row>
+    <row r="266">
+      <c r="A266" t="s">
+        <v>559</v>
+      </c>
+      <c r="B266" t="s">
+        <v>23</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2</v>
+      </c>
+      <c r="D266" t="s">
+        <v>560</v>
+      </c>
+      <c r="E266" t="s">
+        <v>17</v>
+      </c>
+      <c r="F266" t="s">
+        <v>5</v>
+      </c>
+      <c r="G266"/>
+      <c r="H266"/>
+      <c r="I266"/>
+      <c r="J266"/>
+    </row>
+    <row r="267">
+      <c r="A267" t="s">
+        <v>561</v>
+      </c>
+      <c r="B267" t="s">
+        <v>40</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2</v>
+      </c>
+      <c r="D267" t="s">
+        <v>562</v>
+      </c>
+      <c r="E267" t="s">
+        <v>21</v>
+      </c>
+      <c r="F267" t="s">
+        <v>5</v>
+      </c>
+      <c r="G267"/>
+      <c r="H267"/>
+      <c r="I267"/>
+      <c r="J267"/>
+    </row>
+    <row r="268">
+      <c r="A268" t="s">
+        <v>563</v>
+      </c>
+      <c r="B268" t="s">
+        <v>7</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2</v>
+      </c>
+      <c r="D268" t="s">
+        <v>564</v>
+      </c>
+      <c r="E268" t="s">
+        <v>4</v>
+      </c>
+      <c r="F268" t="s">
+        <v>5</v>
+      </c>
+      <c r="G268"/>
+      <c r="H268"/>
+      <c r="I268"/>
+      <c r="J268"/>
+    </row>
+    <row r="269">
+      <c r="A269" t="s">
+        <v>565</v>
+      </c>
+      <c r="B269" t="s">
+        <v>67</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2</v>
+      </c>
+      <c r="D269" t="s">
+        <v>566</v>
+      </c>
+      <c r="E269" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" t="s">
+        <v>5</v>
+      </c>
+      <c r="G269"/>
+      <c r="H269"/>
+      <c r="I269"/>
+      <c r="J269"/>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>567</v>
+      </c>
+      <c r="B270" t="s">
+        <v>35</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2</v>
+      </c>
+      <c r="D270" t="s">
+        <v>568</v>
+      </c>
+      <c r="E270" t="s">
+        <v>13</v>
+      </c>
+      <c r="F270" t="s">
+        <v>5</v>
+      </c>
+      <c r="G270"/>
+      <c r="H270"/>
+      <c r="I270"/>
+      <c r="J270"/>
+    </row>
+    <row r="271">
+      <c r="A271" t="s">
+        <v>569</v>
+      </c>
+      <c r="B271" t="s">
+        <v>58</v>
+      </c>
+      <c r="C271" t="s">
+        <v>2</v>
+      </c>
+      <c r="D271" t="s">
+        <v>570</v>
+      </c>
+      <c r="E271" t="s">
+        <v>21</v>
+      </c>
+      <c r="F271" t="s">
+        <v>5</v>
+      </c>
+      <c r="G271"/>
+      <c r="H271"/>
+      <c r="I271"/>
+      <c r="J271"/>
+    </row>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>571</v>
+      </c>
+      <c r="B272" t="s">
+        <v>23</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2</v>
+      </c>
+      <c r="D272" t="s">
+        <v>572</v>
+      </c>
+      <c r="E272" t="s">
+        <v>17</v>
+      </c>
+      <c r="F272" t="s">
+        <v>5</v>
+      </c>
+      <c r="G272"/>
+      <c r="H272"/>
+      <c r="I272"/>
+      <c r="J272"/>
+    </row>
+    <row r="273">
+      <c r="A273" t="s">
+        <v>573</v>
+      </c>
+      <c r="B273" t="s">
+        <v>29</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2</v>
+      </c>
+      <c r="D273" t="s">
+        <v>574</v>
+      </c>
+      <c r="E273" t="s">
+        <v>21</v>
+      </c>
+      <c r="F273" t="s">
+        <v>5</v>
+      </c>
+      <c r="G273"/>
+      <c r="H273"/>
+      <c r="I273"/>
+      <c r="J273"/>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>575</v>
+      </c>
+      <c r="B274" t="s">
+        <v>32</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2</v>
+      </c>
+      <c r="D274" t="s">
+        <v>576</v>
+      </c>
+      <c r="E274" t="s">
+        <v>4</v>
+      </c>
+      <c r="F274" t="s">
+        <v>5</v>
+      </c>
+      <c r="G274"/>
+      <c r="H274"/>
+      <c r="I274"/>
+      <c r="J274"/>
+    </row>
+    <row r="275">
+      <c r="A275" t="s">
+        <v>577</v>
+      </c>
+      <c r="B275" t="s">
+        <v>80</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2</v>
+      </c>
+      <c r="D275" t="s">
+        <v>578</v>
+      </c>
+      <c r="E275" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" t="s">
+        <v>5</v>
+      </c>
+      <c r="G275"/>
+      <c r="H275"/>
+      <c r="I275"/>
+      <c r="J275"/>
+    </row>
+    <row r="276">
+      <c r="A276" t="s">
+        <v>579</v>
+      </c>
+      <c r="B276" t="s">
+        <v>11</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2</v>
+      </c>
+      <c r="D276" t="s">
+        <v>580</v>
+      </c>
+      <c r="E276" t="s">
+        <v>13</v>
+      </c>
+      <c r="F276" t="s">
+        <v>5</v>
+      </c>
+      <c r="G276"/>
+      <c r="H276"/>
+      <c r="I276"/>
+      <c r="J276"/>
+    </row>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>581</v>
+      </c>
+      <c r="B277" t="s">
+        <v>47</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2</v>
+      </c>
+      <c r="D277" t="s">
+        <v>582</v>
+      </c>
+      <c r="E277" t="s">
+        <v>21</v>
+      </c>
+      <c r="F277" t="s">
+        <v>5</v>
+      </c>
+      <c r="G277"/>
+      <c r="H277"/>
+      <c r="I277"/>
+      <c r="J277"/>
+    </row>
+    <row r="278">
+      <c r="A278" t="s">
+        <v>583</v>
+      </c>
+      <c r="B278" t="s">
+        <v>15</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2</v>
+      </c>
+      <c r="D278" t="s">
+        <v>584</v>
+      </c>
+      <c r="E278" t="s">
+        <v>17</v>
+      </c>
+      <c r="F278" t="s">
+        <v>5</v>
+      </c>
+      <c r="G278"/>
+      <c r="H278"/>
+      <c r="I278"/>
+      <c r="J278"/>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>585</v>
+      </c>
+      <c r="B279" t="s">
+        <v>23</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2</v>
+      </c>
+      <c r="D279" t="s">
+        <v>586</v>
+      </c>
+      <c r="E279" t="s">
+        <v>17</v>
+      </c>
+      <c r="F279" t="s">
+        <v>5</v>
+      </c>
+      <c r="G279"/>
+      <c r="H279"/>
+      <c r="I279"/>
+      <c r="J279"/>
+    </row>
+    <row r="280">
+      <c r="A280" t="s">
+        <v>587</v>
+      </c>
+      <c r="B280" t="s">
+        <v>58</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2</v>
+      </c>
+      <c r="D280" t="s">
+        <v>588</v>
+      </c>
+      <c r="E280" t="s">
+        <v>21</v>
+      </c>
+      <c r="F280" t="s">
+        <v>5</v>
+      </c>
+      <c r="G280"/>
+      <c r="H280"/>
+      <c r="I280"/>
+      <c r="J280"/>
+    </row>
+    <row r="281">
+      <c r="A281" t="s">
+        <v>589</v>
+      </c>
+      <c r="B281" t="s">
+        <v>50</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2</v>
+      </c>
+      <c r="D281" t="s">
+        <v>590</v>
+      </c>
+      <c r="E281" t="s">
+        <v>4</v>
+      </c>
+      <c r="F281" t="s">
+        <v>5</v>
+      </c>
+      <c r="G281"/>
+      <c r="H281"/>
+      <c r="I281"/>
+      <c r="J281"/>
+    </row>
+    <row r="282">
+      <c r="A282" t="s">
+        <v>591</v>
+      </c>
+      <c r="B282" t="s">
+        <v>19</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2</v>
+      </c>
+      <c r="D282" t="s">
+        <v>592</v>
+      </c>
+      <c r="E282" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" t="s">
+        <v>5</v>
+      </c>
+      <c r="G282"/>
+      <c r="H282"/>
+      <c r="I282"/>
+      <c r="J282"/>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>593</v>
+      </c>
+      <c r="B283" t="s">
+        <v>53</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2</v>
+      </c>
+      <c r="D283" t="s">
+        <v>594</v>
+      </c>
+      <c r="E283" t="s">
+        <v>13</v>
+      </c>
+      <c r="F283" t="s">
+        <v>5</v>
+      </c>
+      <c r="G283"/>
+      <c r="H283"/>
+      <c r="I283"/>
+      <c r="J283"/>
+    </row>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>595</v>
+      </c>
+      <c r="B284" t="s">
+        <v>15</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2</v>
+      </c>
+      <c r="D284" t="s">
+        <v>596</v>
+      </c>
+      <c r="E284" t="s">
+        <v>17</v>
+      </c>
+      <c r="F284" t="s">
+        <v>5</v>
+      </c>
+      <c r="G284"/>
+      <c r="H284"/>
+      <c r="I284"/>
+      <c r="J284"/>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>597</v>
+      </c>
+      <c r="B285" t="s">
+        <v>7</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2</v>
+      </c>
+      <c r="D285" t="s">
+        <v>598</v>
+      </c>
+      <c r="E285" t="s">
+        <v>21</v>
+      </c>
+      <c r="F285" t="s">
+        <v>5</v>
+      </c>
+      <c r="G285"/>
+      <c r="H285"/>
+      <c r="I285"/>
+      <c r="J285"/>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>599</v>
+      </c>
+      <c r="B286" t="s">
+        <v>23</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2</v>
+      </c>
+      <c r="D286" t="s">
+        <v>600</v>
+      </c>
+      <c r="E286" t="s">
+        <v>17</v>
+      </c>
+      <c r="F286" t="s">
+        <v>5</v>
+      </c>
+      <c r="G286"/>
+      <c r="H286"/>
+      <c r="I286"/>
+      <c r="J286"/>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>601</v>
+      </c>
+      <c r="B287" t="s">
+        <v>47</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2</v>
+      </c>
+      <c r="D287" t="s">
+        <v>602</v>
+      </c>
+      <c r="E287" t="s">
+        <v>21</v>
+      </c>
+      <c r="F287" t="s">
+        <v>5</v>
+      </c>
+      <c r="G287"/>
+      <c r="H287"/>
+      <c r="I287"/>
+      <c r="J287"/>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>603</v>
+      </c>
+      <c r="B288" t="s">
+        <v>67</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2</v>
+      </c>
+      <c r="D288" t="s">
+        <v>604</v>
+      </c>
+      <c r="E288" t="s">
+        <v>4</v>
+      </c>
+      <c r="F288" t="s">
+        <v>5</v>
+      </c>
+      <c r="G288"/>
+      <c r="H288"/>
+      <c r="I288"/>
+      <c r="J288"/>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>605</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2</v>
+      </c>
+      <c r="D289" t="s">
+        <v>606</v>
+      </c>
+      <c r="E289" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" t="s">
+        <v>5</v>
+      </c>
+      <c r="G289"/>
+      <c r="H289"/>
+      <c r="I289"/>
+      <c r="J289"/>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>607</v>
+      </c>
+      <c r="B290" t="s">
+        <v>35</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2</v>
+      </c>
+      <c r="D290" t="s">
+        <v>608</v>
+      </c>
+      <c r="E290" t="s">
+        <v>13</v>
+      </c>
+      <c r="F290" t="s">
+        <v>5</v>
+      </c>
+      <c r="G290"/>
+      <c r="H290"/>
+      <c r="I290"/>
+      <c r="J290"/>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>609</v>
+      </c>
+      <c r="B291" t="s">
+        <v>15</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2</v>
+      </c>
+      <c r="D291" t="s">
+        <v>610</v>
+      </c>
+      <c r="E291" t="s">
+        <v>17</v>
+      </c>
+      <c r="F291" t="s">
+        <v>5</v>
+      </c>
+      <c r="G291"/>
+      <c r="H291"/>
+      <c r="I291"/>
+      <c r="J291"/>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>611</v>
+      </c>
+      <c r="B292" t="s">
+        <v>32</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2</v>
+      </c>
+      <c r="D292" t="s">
+        <v>612</v>
+      </c>
+      <c r="E292" t="s">
+        <v>21</v>
+      </c>
+      <c r="F292" t="s">
+        <v>5</v>
+      </c>
+      <c r="G292"/>
+      <c r="H292"/>
+      <c r="I292"/>
+      <c r="J292"/>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>613</v>
+      </c>
+      <c r="B293" t="s">
+        <v>23</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2</v>
+      </c>
+      <c r="D293" t="s">
+        <v>614</v>
+      </c>
+      <c r="E293" t="s">
+        <v>17</v>
+      </c>
+      <c r="F293" t="s">
+        <v>5</v>
+      </c>
+      <c r="G293"/>
+      <c r="H293"/>
+      <c r="I293"/>
+      <c r="J293"/>
+    </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>615</v>
+      </c>
+      <c r="B294" t="s">
+        <v>7</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2</v>
+      </c>
+      <c r="D294" t="s">
+        <v>616</v>
+      </c>
+      <c r="E294" t="s">
+        <v>21</v>
+      </c>
+      <c r="F294" t="s">
+        <v>5</v>
+      </c>
+      <c r="G294"/>
+      <c r="H294"/>
+      <c r="I294"/>
+      <c r="J294"/>
+    </row>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>617</v>
+      </c>
+      <c r="B295" t="s">
+        <v>26</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2</v>
+      </c>
+      <c r="D295" t="s">
+        <v>618</v>
+      </c>
+      <c r="E295" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" t="s">
+        <v>5</v>
+      </c>
+      <c r="G295"/>
+      <c r="H295"/>
+      <c r="I295"/>
+      <c r="J295"/>
+    </row>
+    <row r="296">
+      <c r="A296" t="s">
+        <v>619</v>
+      </c>
+      <c r="B296" t="s">
+        <v>80</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2</v>
+      </c>
+      <c r="D296" t="s">
+        <v>620</v>
+      </c>
+      <c r="E296" t="s">
+        <v>4</v>
+      </c>
+      <c r="F296" t="s">
+        <v>5</v>
+      </c>
+      <c r="G296"/>
+      <c r="H296"/>
+      <c r="I296"/>
+      <c r="J296"/>
+    </row>
+    <row r="297">
+      <c r="A297" t="s">
+        <v>621</v>
+      </c>
+      <c r="B297" t="s">
+        <v>11</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2</v>
+      </c>
+      <c r="D297" t="s">
+        <v>622</v>
+      </c>
+      <c r="E297" t="s">
+        <v>466</v>
+      </c>
+      <c r="F297" t="s">
+        <v>5</v>
+      </c>
+      <c r="G297"/>
+      <c r="H297"/>
+      <c r="I297"/>
+      <c r="J297"/>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>623</v>
+      </c>
+      <c r="B298" t="s">
+        <v>15</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2</v>
+      </c>
+      <c r="D298" t="s">
+        <v>624</v>
+      </c>
+      <c r="E298" t="s">
+        <v>17</v>
+      </c>
+      <c r="F298" t="s">
+        <v>5</v>
+      </c>
+      <c r="G298"/>
+      <c r="H298"/>
+      <c r="I298"/>
+      <c r="J298"/>
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>625</v>
+      </c>
+      <c r="B299" t="s">
+        <v>50</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2</v>
+      </c>
+      <c r="D299" t="s">
+        <v>626</v>
+      </c>
+      <c r="E299" t="s">
+        <v>21</v>
+      </c>
+      <c r="F299" t="s">
+        <v>5</v>
+      </c>
+      <c r="G299"/>
+      <c r="H299"/>
+      <c r="I299"/>
+      <c r="J299"/>
+    </row>
+    <row r="300">
+      <c r="A300" t="s">
+        <v>627</v>
+      </c>
+      <c r="B300" t="s">
+        <v>23</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2</v>
+      </c>
+      <c r="D300" t="s">
+        <v>628</v>
+      </c>
+      <c r="E300" t="s">
+        <v>17</v>
+      </c>
+      <c r="F300" t="s">
+        <v>5</v>
+      </c>
+      <c r="G300"/>
+      <c r="H300"/>
+      <c r="I300"/>
+      <c r="J300"/>
+    </row>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>629</v>
+      </c>
+      <c r="B301" t="s">
+        <v>53</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2</v>
+      </c>
+      <c r="D301" t="s">
+        <v>630</v>
+      </c>
+      <c r="E301" t="s">
+        <v>132</v>
+      </c>
+      <c r="F301" t="s">
+        <v>5</v>
+      </c>
+      <c r="G301"/>
+      <c r="H301"/>
+      <c r="I301"/>
+      <c r="J301"/>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>631</v>
+      </c>
+      <c r="B302" t="s">
+        <v>32</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2</v>
+      </c>
+      <c r="D302" t="s">
+        <v>632</v>
+      </c>
+      <c r="E302" t="s">
+        <v>21</v>
+      </c>
+      <c r="F302" t="s">
+        <v>5</v>
+      </c>
+      <c r="G302"/>
+      <c r="H302"/>
+      <c r="I302"/>
+      <c r="J302"/>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>633</v>
+      </c>
+      <c r="B303" t="s">
+        <v>19</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2</v>
+      </c>
+      <c r="D303" t="s">
+        <v>634</v>
+      </c>
+      <c r="E303" t="s">
+        <v>4</v>
+      </c>
+      <c r="F303" t="s">
+        <v>5</v>
+      </c>
+      <c r="G303"/>
+      <c r="H303"/>
+      <c r="I303"/>
+      <c r="J303"/>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>635</v>
+      </c>
+      <c r="B304" t="s">
+        <v>40</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2</v>
+      </c>
+      <c r="D304" t="s">
+        <v>636</v>
+      </c>
+      <c r="E304" t="s">
+        <v>9</v>
+      </c>
+      <c r="F304" t="s">
+        <v>5</v>
+      </c>
+      <c r="G304"/>
+      <c r="H304"/>
+      <c r="I304"/>
+      <c r="J304"/>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>637</v>
+      </c>
+      <c r="B305" t="s">
+        <v>67</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2</v>
+      </c>
+      <c r="D305" t="s">
+        <v>638</v>
+      </c>
+      <c r="E305" t="s">
+        <v>21</v>
+      </c>
+      <c r="F305" t="s">
+        <v>5</v>
+      </c>
+      <c r="G305"/>
+      <c r="H305"/>
+      <c r="I305"/>
+      <c r="J305"/>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>639</v>
+      </c>
+      <c r="B306" t="s">
+        <v>35</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2</v>
+      </c>
+      <c r="D306" t="s">
+        <v>640</v>
+      </c>
+      <c r="E306" t="s">
+        <v>132</v>
+      </c>
+      <c r="F306" t="s">
+        <v>5</v>
+      </c>
+      <c r="G306"/>
+      <c r="H306"/>
+      <c r="I306"/>
+      <c r="J306"/>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>641</v>
+      </c>
+      <c r="B307" t="s">
+        <v>50</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2</v>
+      </c>
+      <c r="D307" t="s">
+        <v>642</v>
+      </c>
+      <c r="E307" t="s">
+        <v>21</v>
+      </c>
+      <c r="F307" t="s">
+        <v>5</v>
+      </c>
+      <c r="G307"/>
+      <c r="H307"/>
+      <c r="I307"/>
+      <c r="J307"/>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>643</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2</v>
+      </c>
+      <c r="D308" t="s">
+        <v>644</v>
+      </c>
+      <c r="E308" t="s">
+        <v>4</v>
+      </c>
+      <c r="F308" t="s">
+        <v>5</v>
+      </c>
+      <c r="G308"/>
+      <c r="H308"/>
+      <c r="I308"/>
+      <c r="J308"/>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>645</v>
+      </c>
+      <c r="B309" t="s">
+        <v>29</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2</v>
+      </c>
+      <c r="D309" t="s">
+        <v>646</v>
+      </c>
+      <c r="E309" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309" t="s">
+        <v>5</v>
+      </c>
+      <c r="G309"/>
+      <c r="H309"/>
+      <c r="I309"/>
+      <c r="J309"/>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>647</v>
+      </c>
+      <c r="B310" t="s">
+        <v>80</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2</v>
+      </c>
+      <c r="D310" t="s">
+        <v>648</v>
+      </c>
+      <c r="E310" t="s">
+        <v>21</v>
+      </c>
+      <c r="F310" t="s">
+        <v>5</v>
+      </c>
+      <c r="G310"/>
+      <c r="H310"/>
+      <c r="I310"/>
+      <c r="J310"/>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>649</v>
+      </c>
+      <c r="B311" t="s">
+        <v>23</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2</v>
+      </c>
+      <c r="D311" t="s">
+        <v>650</v>
+      </c>
+      <c r="E311" t="s">
+        <v>17</v>
+      </c>
+      <c r="F311" t="s">
+        <v>5</v>
+      </c>
+      <c r="G311"/>
+      <c r="H311"/>
+      <c r="I311"/>
+      <c r="J311"/>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>651</v>
+      </c>
+      <c r="B312" t="s">
+        <v>11</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2</v>
+      </c>
+      <c r="D312" t="s">
+        <v>652</v>
+      </c>
+      <c r="E312" t="s">
+        <v>132</v>
+      </c>
+      <c r="F312" t="s">
+        <v>5</v>
+      </c>
+      <c r="G312"/>
+      <c r="H312"/>
+      <c r="I312"/>
+      <c r="J312"/>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>653</v>
+      </c>
+      <c r="B313" t="s">
+        <v>67</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2</v>
+      </c>
+      <c r="D313" t="s">
+        <v>654</v>
+      </c>
+      <c r="E313" t="s">
+        <v>21</v>
+      </c>
+      <c r="F313" t="s">
+        <v>5</v>
+      </c>
+      <c r="G313"/>
+      <c r="H313"/>
+      <c r="I313"/>
+      <c r="J313"/>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>655</v>
+      </c>
+      <c r="B314" t="s">
+        <v>26</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2</v>
+      </c>
+      <c r="D314" t="s">
+        <v>656</v>
+      </c>
+      <c r="E314" t="s">
+        <v>4</v>
+      </c>
+      <c r="F314" t="s">
+        <v>5</v>
+      </c>
+      <c r="G314"/>
+      <c r="H314"/>
+      <c r="I314"/>
+      <c r="J314"/>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>657</v>
+      </c>
+      <c r="B315" t="s">
+        <v>23</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2</v>
+      </c>
+      <c r="D315" t="s">
+        <v>658</v>
+      </c>
+      <c r="E315" t="s">
+        <v>17</v>
+      </c>
+      <c r="F315" t="s">
+        <v>5</v>
+      </c>
+      <c r="G315"/>
+      <c r="H315"/>
+      <c r="I315"/>
+      <c r="J315"/>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>659</v>
+      </c>
+      <c r="B316" t="s">
+        <v>58</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2</v>
+      </c>
+      <c r="D316" t="s">
+        <v>660</v>
+      </c>
+      <c r="E316" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" t="s">
+        <v>5</v>
+      </c>
+      <c r="G316"/>
+      <c r="H316"/>
+      <c r="I316"/>
+      <c r="J316"/>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>661</v>
+      </c>
+      <c r="B317" t="s">
+        <v>19</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2</v>
+      </c>
+      <c r="D317" t="s">
+        <v>662</v>
+      </c>
+      <c r="E317" t="s">
+        <v>21</v>
+      </c>
+      <c r="F317" t="s">
+        <v>5</v>
+      </c>
+      <c r="G317"/>
+      <c r="H317"/>
+      <c r="I317"/>
+      <c r="J317"/>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>663</v>
+      </c>
+      <c r="B318" t="s">
+        <v>53</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2</v>
+      </c>
+      <c r="D318" t="s">
+        <v>664</v>
+      </c>
+      <c r="E318" t="s">
+        <v>139</v>
+      </c>
+      <c r="F318" t="s">
+        <v>5</v>
+      </c>
+      <c r="G318"/>
+      <c r="H318"/>
+      <c r="I318"/>
+      <c r="J318"/>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>665</v>
+      </c>
+      <c r="B319" t="s">
+        <v>80</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2</v>
+      </c>
+      <c r="D319" t="s">
+        <v>666</v>
+      </c>
+      <c r="E319" t="s">
+        <v>21</v>
+      </c>
+      <c r="F319" t="s">
+        <v>5</v>
+      </c>
+      <c r="G319"/>
+      <c r="H319"/>
+      <c r="I319"/>
+      <c r="J319"/>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>667</v>
+      </c>
+      <c r="B320" t="s">
+        <v>23</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2</v>
+      </c>
+      <c r="D320" t="s">
+        <v>668</v>
+      </c>
+      <c r="E320" t="s">
+        <v>17</v>
+      </c>
+      <c r="F320" t="s">
+        <v>5</v>
+      </c>
+      <c r="G320"/>
+      <c r="H320"/>
+      <c r="I320"/>
+      <c r="J320"/>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>669</v>
+      </c>
+      <c r="B321" t="s">
+        <v>670</v>
+      </c>
+      <c r="C321" t="s">
+        <v>671</v>
+      </c>
+      <c r="D321" t="s">
+        <v>672</v>
+      </c>
+      <c r="E321" t="s">
+        <v>4</v>
+      </c>
+      <c r="F321" t="s">
+        <v>5</v>
+      </c>
+      <c r="G321"/>
+      <c r="H321"/>
+      <c r="I321"/>
+      <c r="J321"/>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>673</v>
+      </c>
+      <c r="B322" t="s">
+        <v>47</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2</v>
+      </c>
+      <c r="D322" t="s">
+        <v>674</v>
+      </c>
+      <c r="E322" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" t="s">
+        <v>5</v>
+      </c>
+      <c r="G322"/>
+      <c r="H322"/>
+      <c r="I322"/>
+      <c r="J322"/>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>675</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2</v>
+      </c>
+      <c r="D323" t="s">
+        <v>676</v>
+      </c>
+      <c r="E323" t="s">
+        <v>21</v>
+      </c>
+      <c r="F323" t="s">
+        <v>5</v>
+      </c>
+      <c r="G323"/>
+      <c r="H323"/>
+      <c r="I323"/>
+      <c r="J323"/>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>677</v>
+      </c>
+      <c r="B324" t="s">
+        <v>35</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2</v>
+      </c>
+      <c r="D324" t="s">
+        <v>678</v>
+      </c>
+      <c r="E324" t="s">
+        <v>132</v>
+      </c>
+      <c r="F324" t="s">
+        <v>5</v>
+      </c>
+      <c r="G324"/>
+      <c r="H324"/>
+      <c r="I324"/>
+      <c r="J324"/>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>679</v>
+      </c>
+      <c r="B325" t="s">
+        <v>19</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2</v>
+      </c>
+      <c r="D325" t="s">
+        <v>680</v>
+      </c>
+      <c r="E325" t="s">
+        <v>21</v>
+      </c>
+      <c r="F325" t="s">
+        <v>5</v>
+      </c>
+      <c r="G325"/>
+      <c r="H325"/>
+      <c r="I325"/>
+      <c r="J325"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>681</v>
+      </c>
+      <c r="B326" t="s">
+        <v>29</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2</v>
+      </c>
+      <c r="D326" t="s">
+        <v>682</v>
+      </c>
+      <c r="E326" t="s">
+        <v>4</v>
+      </c>
+      <c r="F326" t="s">
+        <v>5</v>
+      </c>
+      <c r="G326"/>
+      <c r="H326"/>
+      <c r="I326"/>
+      <c r="J326"/>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>683</v>
+      </c>
+      <c r="B327" t="s">
+        <v>15</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2</v>
+      </c>
+      <c r="D327" t="s">
+        <v>684</v>
+      </c>
+      <c r="E327" t="s">
+        <v>17</v>
+      </c>
+      <c r="F327" t="s">
+        <v>5</v>
+      </c>
+      <c r="G327"/>
+      <c r="H327"/>
+      <c r="I327"/>
+      <c r="J327"/>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>685</v>
+      </c>
+      <c r="B328" t="s">
+        <v>7</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2</v>
+      </c>
+      <c r="D328" t="s">
+        <v>686</v>
+      </c>
+      <c r="E328" t="s">
+        <v>4</v>
+      </c>
+      <c r="F328" t="s">
+        <v>5</v>
+      </c>
+      <c r="G328"/>
+      <c r="H328"/>
+      <c r="I328"/>
+      <c r="J328"/>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>687</v>
+      </c>
+      <c r="B329" t="s">
+        <v>26</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2</v>
+      </c>
+      <c r="D329" t="s">
+        <v>688</v>
+      </c>
+      <c r="E329" t="s">
+        <v>21</v>
+      </c>
+      <c r="F329" t="s">
+        <v>5</v>
+      </c>
+      <c r="G329"/>
+      <c r="H329"/>
+      <c r="I329"/>
+      <c r="J329"/>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>689</v>
+      </c>
+      <c r="B330" t="s">
+        <v>23</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2</v>
+      </c>
+      <c r="D330" t="s">
+        <v>690</v>
+      </c>
+      <c r="E330" t="s">
+        <v>17</v>
+      </c>
+      <c r="F330" t="s">
+        <v>5</v>
+      </c>
+      <c r="G330"/>
+      <c r="H330"/>
+      <c r="I330"/>
+      <c r="J330"/>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>691</v>
+      </c>
+      <c r="B331" t="s">
+        <v>11</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2</v>
+      </c>
+      <c r="D331" t="s">
+        <v>692</v>
+      </c>
+      <c r="E331" t="s">
+        <v>132</v>
+      </c>
+      <c r="F331" t="s">
+        <v>5</v>
+      </c>
+      <c r="G331"/>
+      <c r="H331"/>
+      <c r="I331"/>
+      <c r="J331"/>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>693</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2</v>
+      </c>
+      <c r="D332" t="s">
+        <v>694</v>
+      </c>
+      <c r="E332" t="s">
+        <v>21</v>
+      </c>
+      <c r="F332" t="s">
+        <v>5</v>
+      </c>
+      <c r="G332"/>
+      <c r="H332"/>
+      <c r="I332"/>
+      <c r="J332"/>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>695</v>
+      </c>
+      <c r="B333" t="s">
+        <v>15</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2</v>
+      </c>
+      <c r="D333" t="s">
+        <v>696</v>
+      </c>
+      <c r="E333" t="s">
+        <v>17</v>
+      </c>
+      <c r="F333" t="s">
+        <v>5</v>
+      </c>
+      <c r="G333"/>
+      <c r="H333"/>
+      <c r="I333"/>
+      <c r="J333"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>697</v>
+      </c>
+      <c r="B334" t="s">
+        <v>670</v>
+      </c>
+      <c r="C334" t="s">
+        <v>671</v>
+      </c>
+      <c r="D334" t="s">
+        <v>698</v>
+      </c>
+      <c r="E334" t="s">
+        <v>21</v>
+      </c>
+      <c r="F334" t="s">
+        <v>5</v>
+      </c>
+      <c r="G334"/>
+      <c r="H334"/>
+      <c r="I334"/>
+      <c r="J334"/>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>699</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2</v>
+      </c>
+      <c r="D335" t="s">
+        <v>700</v>
+      </c>
+      <c r="E335" t="s">
+        <v>21</v>
+      </c>
+      <c r="F335" t="s">
+        <v>5</v>
+      </c>
+      <c r="G335"/>
+      <c r="H335"/>
+      <c r="I335"/>
+      <c r="J335"/>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>701</v>
+      </c>
+      <c r="B336" t="s">
+        <v>23</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2</v>
+      </c>
+      <c r="D336" t="s">
+        <v>702</v>
+      </c>
+      <c r="E336" t="s">
+        <v>17</v>
+      </c>
+      <c r="F336" t="s">
+        <v>5</v>
+      </c>
+      <c r="G336"/>
+      <c r="H336"/>
+      <c r="I336"/>
+      <c r="J336"/>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>703</v>
+      </c>
+      <c r="B337" t="s">
+        <v>50</v>
+      </c>
+      <c r="C337" t="s">
+        <v>2</v>
+      </c>
+      <c r="D337" t="s">
+        <v>704</v>
+      </c>
+      <c r="E337" t="s">
+        <v>21</v>
+      </c>
+      <c r="F337" t="s">
+        <v>5</v>
+      </c>
+      <c r="G337"/>
+      <c r="H337"/>
+      <c r="I337"/>
+      <c r="J337"/>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>705</v>
+      </c>
+      <c r="B338" t="s">
+        <v>58</v>
+      </c>
+      <c r="C338" t="s">
+        <v>2</v>
+      </c>
+      <c r="D338" t="s">
+        <v>706</v>
+      </c>
+      <c r="E338" t="s">
+        <v>4</v>
+      </c>
+      <c r="F338" t="s">
+        <v>5</v>
+      </c>
+      <c r="G338"/>
+      <c r="H338"/>
+      <c r="I338"/>
+      <c r="J338"/>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>707</v>
+      </c>
+      <c r="B339" t="s">
+        <v>32</v>
+      </c>
+      <c r="C339" t="s">
+        <v>2</v>
+      </c>
+      <c r="D339" t="s">
+        <v>708</v>
+      </c>
+      <c r="E339" t="s">
+        <v>9</v>
+      </c>
+      <c r="F339" t="s">
+        <v>5</v>
+      </c>
+      <c r="G339"/>
+      <c r="H339"/>
+      <c r="I339"/>
+      <c r="J339"/>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>709</v>
+      </c>
+      <c r="B340" t="s">
+        <v>23</v>
+      </c>
+      <c r="C340" t="s">
+        <v>2</v>
+      </c>
+      <c r="D340" t="s">
+        <v>710</v>
+      </c>
+      <c r="E340" t="s">
+        <v>17</v>
+      </c>
+      <c r="F340" t="s">
+        <v>5</v>
+      </c>
+      <c r="G340"/>
+      <c r="H340"/>
+      <c r="I340"/>
+      <c r="J340"/>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>711</v>
+      </c>
+      <c r="B341" t="s">
+        <v>23</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2</v>
+      </c>
+      <c r="D341" t="s">
+        <v>712</v>
+      </c>
+      <c r="E341" t="s">
+        <v>713</v>
+      </c>
+      <c r="F341" t="s">
+        <v>5</v>
+      </c>
+      <c r="G341"/>
+      <c r="H341"/>
+      <c r="I341"/>
+      <c r="J341"/>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>714</v>
+      </c>
+      <c r="B342" t="s">
+        <v>40</v>
+      </c>
+      <c r="C342" t="s">
+        <v>2</v>
+      </c>
+      <c r="D342" t="s">
+        <v>715</v>
+      </c>
+      <c r="E342" t="s">
+        <v>21</v>
+      </c>
+      <c r="F342" t="s">
+        <v>5</v>
+      </c>
+      <c r="G342"/>
+      <c r="H342"/>
+      <c r="I342"/>
+      <c r="J342"/>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>716</v>
+      </c>
+      <c r="B343" t="s">
+        <v>26</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2</v>
+      </c>
+      <c r="D343" t="s">
+        <v>717</v>
+      </c>
+      <c r="E343" t="s">
+        <v>21</v>
+      </c>
+      <c r="F343" t="s">
+        <v>5</v>
+      </c>
+      <c r="G343"/>
+      <c r="H343"/>
+      <c r="I343"/>
+      <c r="J343"/>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>718</v>
+      </c>
+      <c r="B344" t="s">
+        <v>47</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2</v>
+      </c>
+      <c r="D344" t="s">
+        <v>719</v>
+      </c>
+      <c r="E344" t="s">
+        <v>4</v>
+      </c>
+      <c r="F344" t="s">
+        <v>5</v>
+      </c>
+      <c r="G344"/>
+      <c r="H344"/>
+      <c r="I344"/>
+      <c r="J344"/>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>720</v>
+      </c>
+      <c r="B345" t="s">
+        <v>50</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2</v>
+      </c>
+      <c r="D345" t="s">
+        <v>721</v>
+      </c>
+      <c r="E345" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" t="s">
+        <v>5</v>
+      </c>
+      <c r="G345"/>
+      <c r="H345"/>
+      <c r="I345"/>
+      <c r="J345"/>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>722</v>
+      </c>
+      <c r="B346" t="s">
+        <v>29</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2</v>
+      </c>
+      <c r="D346" t="s">
+        <v>723</v>
+      </c>
+      <c r="E346" t="s">
+        <v>21</v>
+      </c>
+      <c r="F346" t="s">
+        <v>5</v>
+      </c>
+      <c r="G346"/>
+      <c r="H346"/>
+      <c r="I346"/>
+      <c r="J346"/>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>724</v>
+      </c>
+      <c r="B347" t="s">
+        <v>40</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2</v>
+      </c>
+      <c r="D347" t="s">
+        <v>725</v>
+      </c>
+      <c r="E347" t="s">
+        <v>21</v>
+      </c>
+      <c r="F347" t="s">
+        <v>5</v>
+      </c>
+      <c r="G347"/>
+      <c r="H347"/>
+      <c r="I347"/>
+      <c r="J347"/>
+    </row>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>726</v>
+      </c>
+      <c r="B348" t="s">
+        <v>29</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2</v>
+      </c>
+      <c r="D348" t="s">
+        <v>727</v>
+      </c>
+      <c r="E348" t="s">
+        <v>21</v>
+      </c>
+      <c r="F348" t="s">
+        <v>5</v>
+      </c>
+      <c r="G348"/>
+      <c r="H348"/>
+      <c r="I348"/>
+      <c r="J348"/>
+    </row>
+    <row r="349">
+      <c r="A349" t="s">
+        <v>728</v>
+      </c>
+      <c r="B349" t="s">
+        <v>53</v>
+      </c>
+      <c r="C349" t="s">
+        <v>2</v>
+      </c>
+      <c r="D349" t="s">
+        <v>729</v>
+      </c>
+      <c r="E349" t="s">
+        <v>13</v>
+      </c>
+      <c r="F349" t="s">
+        <v>5</v>
+      </c>
+      <c r="G349"/>
+      <c r="H349"/>
+      <c r="I349"/>
+      <c r="J349"/>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>730</v>
+      </c>
+      <c r="B350" t="s">
+        <v>7</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2</v>
+      </c>
+      <c r="D350" t="s">
+        <v>731</v>
+      </c>
+      <c r="E350" t="s">
+        <v>4</v>
+      </c>
+      <c r="F350" t="s">
+        <v>5</v>
+      </c>
+      <c r="G350"/>
+      <c r="H350"/>
+      <c r="I350"/>
+      <c r="J350"/>
+    </row>
+    <row r="351">
+      <c r="A351" t="s">
+        <v>732</v>
+      </c>
+      <c r="B351" t="s">
+        <v>67</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2</v>
+      </c>
+      <c r="D351" t="s">
+        <v>733</v>
+      </c>
+      <c r="E351" t="s">
+        <v>9</v>
+      </c>
+      <c r="F351" t="s">
+        <v>5</v>
+      </c>
+      <c r="G351"/>
+      <c r="H351"/>
+      <c r="I351"/>
+      <c r="J351"/>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>734</v>
+      </c>
+      <c r="B352" t="s">
+        <v>15</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2</v>
+      </c>
+      <c r="D352" t="s">
+        <v>735</v>
+      </c>
+      <c r="E352" t="s">
+        <v>17</v>
+      </c>
+      <c r="F352" t="s">
+        <v>5</v>
+      </c>
+      <c r="G352"/>
+      <c r="H352"/>
+      <c r="I352"/>
+      <c r="J352"/>
+    </row>
+    <row r="353">
+      <c r="A353" t="s">
+        <v>736</v>
+      </c>
+      <c r="B353" t="s">
+        <v>23</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2</v>
+      </c>
+      <c r="D353" t="s">
+        <v>737</v>
+      </c>
+      <c r="E353" t="s">
+        <v>17</v>
+      </c>
+      <c r="F353" t="s">
+        <v>5</v>
+      </c>
+      <c r="G353"/>
+      <c r="H353"/>
+      <c r="I353"/>
+      <c r="J353"/>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
+        <v>738</v>
+      </c>
+      <c r="B354" t="s">
+        <v>11</v>
+      </c>
+      <c r="C354" t="s">
+        <v>2</v>
+      </c>
+      <c r="D354" t="s">
+        <v>739</v>
+      </c>
+      <c r="E354" t="s">
+        <v>132</v>
+      </c>
+      <c r="F354" t="s">
+        <v>5</v>
+      </c>
+      <c r="G354"/>
+      <c r="H354"/>
+      <c r="I354"/>
+      <c r="J354"/>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>740</v>
+      </c>
+      <c r="B355" t="s">
+        <v>58</v>
+      </c>
+      <c r="C355" t="s">
+        <v>2</v>
+      </c>
+      <c r="D355" t="s">
+        <v>741</v>
+      </c>
+      <c r="E355" t="s">
+        <v>21</v>
+      </c>
+      <c r="F355" t="s">
+        <v>5</v>
+      </c>
+      <c r="G355"/>
+      <c r="H355"/>
+      <c r="I355"/>
+      <c r="J355"/>
+    </row>
+    <row r="356">
+      <c r="A356" t="s">
+        <v>742</v>
+      </c>
+      <c r="B356" t="s">
+        <v>32</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2</v>
+      </c>
+      <c r="D356" t="s">
+        <v>743</v>
+      </c>
+      <c r="E356" t="s">
+        <v>744</v>
+      </c>
+      <c r="F356" t="s">
+        <v>5</v>
+      </c>
+      <c r="G356"/>
+      <c r="H356"/>
+      <c r="I356"/>
+      <c r="J356"/>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
+        <v>745</v>
+      </c>
+      <c r="B357" t="s">
+        <v>80</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2</v>
+      </c>
+      <c r="D357" t="s">
+        <v>746</v>
+      </c>
+      <c r="E357" t="s">
+        <v>459</v>
+      </c>
+      <c r="F357" t="s">
+        <v>5</v>
+      </c>
+      <c r="G357"/>
+      <c r="H357"/>
+      <c r="I357"/>
+      <c r="J357"/>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>747</v>
+      </c>
+      <c r="B358" t="s">
+        <v>15</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2</v>
+      </c>
+      <c r="D358" t="s">
+        <v>748</v>
+      </c>
+      <c r="E358" t="s">
+        <v>749</v>
+      </c>
+      <c r="F358" t="s">
+        <v>5</v>
+      </c>
+      <c r="G358"/>
+      <c r="H358"/>
+      <c r="I358"/>
+      <c r="J358"/>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>750</v>
+      </c>
+      <c r="B359" t="s">
+        <v>47</v>
+      </c>
+      <c r="C359" t="s">
+        <v>2</v>
+      </c>
+      <c r="D359" t="s">
+        <v>751</v>
+      </c>
+      <c r="E359" t="s">
+        <v>752</v>
+      </c>
+      <c r="F359" t="s">
+        <v>5</v>
+      </c>
+      <c r="G359"/>
+      <c r="H359"/>
+      <c r="I359"/>
+      <c r="J359"/>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>753</v>
+      </c>
+      <c r="B360" t="s">
+        <v>23</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2</v>
+      </c>
+      <c r="D360" t="s">
+        <v>754</v>
+      </c>
+      <c r="E360" t="s">
+        <v>749</v>
+      </c>
+      <c r="F360" t="s">
+        <v>5</v>
+      </c>
+      <c r="G360"/>
+      <c r="H360"/>
+      <c r="I360"/>
+      <c r="J360"/>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>755</v>
+      </c>
+      <c r="B361" t="s">
+        <v>58</v>
+      </c>
+      <c r="C361" t="s">
+        <v>2</v>
+      </c>
+      <c r="D361" t="s">
+        <v>756</v>
+      </c>
+      <c r="E361" t="s">
+        <v>752</v>
+      </c>
+      <c r="F361" t="s">
+        <v>5</v>
+      </c>
+      <c r="G361"/>
+      <c r="H361"/>
+      <c r="I361"/>
+      <c r="J361"/>
+    </row>
+    <row r="362">
+      <c r="A362" t="s">
+        <v>757</v>
+      </c>
+      <c r="B362" t="s">
+        <v>15</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2</v>
+      </c>
+      <c r="D362" t="s">
+        <v>758</v>
+      </c>
+      <c r="E362" t="s">
+        <v>749</v>
+      </c>
+      <c r="F362" t="s">
+        <v>5</v>
+      </c>
+      <c r="G362"/>
+      <c r="H362"/>
+      <c r="I362"/>
+      <c r="J362"/>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>759</v>
+      </c>
+      <c r="B363" t="s">
+        <v>19</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2</v>
+      </c>
+      <c r="D363" t="s">
+        <v>760</v>
+      </c>
+      <c r="E363" t="s">
+        <v>459</v>
+      </c>
+      <c r="F363" t="s">
+        <v>5</v>
+      </c>
+      <c r="G363"/>
+      <c r="H363"/>
+      <c r="I363"/>
+      <c r="J363"/>
+    </row>
+    <row r="364">
+      <c r="A364" t="s">
+        <v>761</v>
+      </c>
+      <c r="B364" t="s">
+        <v>50</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2</v>
+      </c>
+      <c r="D364" t="s">
+        <v>762</v>
+      </c>
+      <c r="E364" t="s">
+        <v>744</v>
+      </c>
+      <c r="F364" t="s">
+        <v>5</v>
+      </c>
+      <c r="G364"/>
+      <c r="H364"/>
+      <c r="I364"/>
+      <c r="J364"/>
+    </row>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>763</v>
+      </c>
+      <c r="B365" t="s">
+        <v>7</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2</v>
+      </c>
+      <c r="D365" t="s">
+        <v>764</v>
+      </c>
+      <c r="E365" t="s">
+        <v>752</v>
+      </c>
+      <c r="F365" t="s">
+        <v>5</v>
+      </c>
+      <c r="G365"/>
+      <c r="H365"/>
+      <c r="I365"/>
+      <c r="J365"/>
+    </row>
+    <row r="366">
+      <c r="A366" t="s">
+        <v>765</v>
+      </c>
+      <c r="B366" t="s">
+        <v>23</v>
+      </c>
+      <c r="C366" t="s">
+        <v>2</v>
+      </c>
+      <c r="D366" t="s">
+        <v>766</v>
+      </c>
+      <c r="E366" t="s">
+        <v>749</v>
+      </c>
+      <c r="F366" t="s">
+        <v>5</v>
+      </c>
+      <c r="G366"/>
+      <c r="H366"/>
+      <c r="I366"/>
+      <c r="J366"/>
+    </row>
+    <row r="367">
+      <c r="A367" t="s">
+        <v>767</v>
+      </c>
+      <c r="B367" t="s">
+        <v>768</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2</v>
+      </c>
+      <c r="D367" t="s">
+        <v>769</v>
+      </c>
+      <c r="E367" t="s">
+        <v>466</v>
+      </c>
+      <c r="F367" t="s">
+        <v>5</v>
+      </c>
+      <c r="G367"/>
+      <c r="H367"/>
+      <c r="I367"/>
+      <c r="J367"/>
+    </row>
+    <row r="368">
+      <c r="A368" t="s">
+        <v>770</v>
+      </c>
+      <c r="B368" t="s">
+        <v>47</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2</v>
+      </c>
+      <c r="D368" t="s">
+        <v>771</v>
+      </c>
+      <c r="E368" t="s">
+        <v>752</v>
+      </c>
+      <c r="F368" t="s">
+        <v>5</v>
+      </c>
+      <c r="G368"/>
+      <c r="H368"/>
+      <c r="I368"/>
+      <c r="J368"/>
+    </row>
+    <row r="369">
+      <c r="A369" t="s">
+        <v>772</v>
+      </c>
+      <c r="B369" t="s">
+        <v>773</v>
+      </c>
+      <c r="C369" t="s">
+        <v>671</v>
+      </c>
+      <c r="D369" t="s">
+        <v>774</v>
+      </c>
+      <c r="E369" t="s">
+        <v>166</v>
+      </c>
+      <c r="F369" t="s">
+        <v>5</v>
+      </c>
+      <c r="G369"/>
+      <c r="H369"/>
+      <c r="I369"/>
+      <c r="J369"/>
+    </row>
+    <row r="370">
+      <c r="A370" t="s">
+        <v>775</v>
+      </c>
+      <c r="B370" t="s">
+        <v>776</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2</v>
+      </c>
+      <c r="D370" t="s">
+        <v>777</v>
+      </c>
+      <c r="E370" t="s">
+        <v>4</v>
+      </c>
+      <c r="F370" t="s">
+        <v>5</v>
+      </c>
+      <c r="G370"/>
+      <c r="H370"/>
+      <c r="I370"/>
+      <c r="J370"/>
+    </row>
+    <row r="371">
+      <c r="A371" t="s">
+        <v>778</v>
+      </c>
+      <c r="B371" t="s">
+        <v>779</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2</v>
+      </c>
+      <c r="D371" t="s">
+        <v>780</v>
+      </c>
+      <c r="E371" t="s">
+        <v>781</v>
+      </c>
+      <c r="F371" t="s">
+        <v>5</v>
+      </c>
+      <c r="G371"/>
+      <c r="H371"/>
+      <c r="I371"/>
+      <c r="J371"/>
+    </row>
+    <row r="372">
+      <c r="A372" t="s">
+        <v>782</v>
+      </c>
+      <c r="B372" t="s">
+        <v>11</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2</v>
+      </c>
+      <c r="D372" t="s">
+        <v>783</v>
+      </c>
+      <c r="E372" t="s">
+        <v>744</v>
+      </c>
+      <c r="F372" t="s">
+        <v>5</v>
+      </c>
+      <c r="G372"/>
+      <c r="H372"/>
+      <c r="I372"/>
+      <c r="J372"/>
+    </row>
+    <row r="373">
+      <c r="A373" t="s">
+        <v>784</v>
+      </c>
+      <c r="B373" t="s">
+        <v>785</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2</v>
+      </c>
+      <c r="D373" t="s">
+        <v>786</v>
+      </c>
+      <c r="E373" t="s">
+        <v>166</v>
+      </c>
+      <c r="F373" t="s">
+        <v>5</v>
+      </c>
+      <c r="G373"/>
+      <c r="H373"/>
+      <c r="I373"/>
+      <c r="J373"/>
+    </row>
+    <row r="374">
+      <c r="A374" t="s">
+        <v>787</v>
+      </c>
+      <c r="B374" t="s">
+        <v>788</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2</v>
+      </c>
+      <c r="D374" t="s">
+        <v>789</v>
+      </c>
+      <c r="E374" t="s">
+        <v>790</v>
+      </c>
+      <c r="F374" t="s">
+        <v>5</v>
+      </c>
+      <c r="G374"/>
+      <c r="H374"/>
+      <c r="I374"/>
+      <c r="J374"/>
+    </row>
+    <row r="375">
+      <c r="A375" t="s">
+        <v>791</v>
+      </c>
+      <c r="B375" t="s">
+        <v>15</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2</v>
+      </c>
+      <c r="D375" t="s">
+        <v>792</v>
+      </c>
+      <c r="E375" t="s">
+        <v>790</v>
+      </c>
+      <c r="F375" t="s">
+        <v>5</v>
+      </c>
+      <c r="G375"/>
+      <c r="H375"/>
+      <c r="I375"/>
+      <c r="J375"/>
+    </row>
+    <row r="376">
+      <c r="A376" t="s">
+        <v>793</v>
+      </c>
+      <c r="B376" t="s">
+        <v>15</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2</v>
+      </c>
+      <c r="D376" t="s">
+        <v>794</v>
+      </c>
+      <c r="E376" t="s">
+        <v>752</v>
+      </c>
+      <c r="F376" t="s">
+        <v>5</v>
+      </c>
+      <c r="G376"/>
+      <c r="H376"/>
+      <c r="I376"/>
+      <c r="J376"/>
+    </row>
+    <row r="377">
+      <c r="A377" t="s">
+        <v>795</v>
+      </c>
+      <c r="B377" t="s">
+        <v>796</v>
+      </c>
+      <c r="C377" t="s">
+        <v>671</v>
+      </c>
+      <c r="D377" t="s">
+        <v>797</v>
+      </c>
+      <c r="E377" t="s">
+        <v>166</v>
+      </c>
+      <c r="F377" t="s">
+        <v>5</v>
+      </c>
+      <c r="G377"/>
+      <c r="H377"/>
+      <c r="I377"/>
+      <c r="J377"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>