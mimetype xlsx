--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -7,139 +7,871 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Trips" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1295" uniqueCount="495">
+  <si>
+    <t xml:space="preserve">2083-05-24 06:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-4-01-01-GHA-0298</t>
+  </si>
+  <si>
+    <t xml:space="preserve">माइक्रोबस</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">650.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">False</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 07:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-4-01-001-KHA-0281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 06:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-20 06:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 07:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 06:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-17 08:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-16 06:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 08:06 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 06:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 07:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 09:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 07:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-6-KHA-8197</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 07:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-199</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 07:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-0786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-198</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 07:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-7965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-197</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 07:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-0174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-196</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 06:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 09:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 08:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-2-KHA-8791</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-193</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 07:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-192</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 07:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 07:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-6360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 07:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-188</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 09:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-4664</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 09:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-186</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 07:51 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 07:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-4965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-184</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 07:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 07:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 09:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 09:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 07:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 10:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 09:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 07:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 07:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 07:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 07:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 07:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-4658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 07:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 09:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 08:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 07:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 07:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-167</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 10:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 10:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 07:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 09:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-163</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 07:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 07:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 09:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 08:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-159</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 07:18 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-158</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 07:06 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-157</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 07:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 07:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KA-5066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 07:06 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 07:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 07:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 09:46 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 08:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 07:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 10:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-1400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 07:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 07:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-146</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 09:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 10:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-143</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 07:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 09:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-4177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 09:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-140</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 07:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-7909</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-139</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 10:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-6422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 07:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 10:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 09:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-135</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 07:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-134</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 07:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 07:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 07:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 06:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KA-5568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-129</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/4/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 09:35 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 09:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-127</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 07:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-126</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 10:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083.4.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 10:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-124</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 09:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 07:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 07:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 07:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 07:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-119</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 09:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 09:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/4/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 07:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 07:36 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 07:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 07:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-4444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 06:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 09:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 07:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 04:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-02-KHA-8789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 07:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 07:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6319</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 07:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 07:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-104</t>
+  </si>
   <si>
     <t xml:space="preserve">2083-04-08 07:32 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-4-01-001-KHA-0281</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MIC-103</t>
   </si>
   <si>
-    <t xml:space="preserve">650.00</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-08 07:09 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-3-01-006-KHA-6319</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MIC-102</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 09:39 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-3-01-06-KHA-6422</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MIC-101</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 09:38 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-100</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 07:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-006-KHA-6315</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-99</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 07:30 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-1397</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-98</t>
   </si>
   <si>
     <t xml:space="preserve">2083/04/6</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 07:21 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-4-01-01-GHA-0298</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MIC-97</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 01:31 PM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-06-KHA-6320</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-96</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 09:51 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BA-02-KHA-8789</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MIC-95</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 07:58 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-94</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 07:38 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-06-KHA-6322</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-93</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 07:30 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-92</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-05 07:53 AM</t>
@@ -240,552 +972,537 @@
   <si>
     <t xml:space="preserve">2083-04-01 08:01 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-77</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 07:26 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-0680</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-76</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 07:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-1396</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-75</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-31 07:53 AM</t>
+    <t xml:space="preserve">2083-03-32 07:53 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-74</t>
   </si>
   <si>
     <t xml:space="preserve">600.00</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 09:29 AM</t>
+    <t xml:space="preserve">2083-03-31 09:29 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-73</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 07:47 AM</t>
+    <t xml:space="preserve">2083-03-31 07:47 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-72</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 07:03 AM</t>
+    <t xml:space="preserve">2083-03-31 07:03 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-71</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 07:00 AM</t>
+    <t xml:space="preserve">2083-03-31 07:00 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-70</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 06:52 AM</t>
+    <t xml:space="preserve">2083-03-31 06:52 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-69</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-28 09:45 AM</t>
+    <t xml:space="preserve">2083-03-29 09:45 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-68</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-28 07:36 AM</t>
+    <t xml:space="preserve">2083-03-29 07:36 AM</t>
   </si>
   <si>
     <t xml:space="preserve">GA-2-KHA-2260</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-67</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-28 07:24 AM</t>
+    <t xml:space="preserve">2083-03-29 07:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-66</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-28 07:20 AM</t>
+    <t xml:space="preserve">2083-03-29 07:20 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-65</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 03:15 PM</t>
+    <t xml:space="preserve">2083-03-28 03:15 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-64</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 12:24 PM</t>
+    <t xml:space="preserve">2083-03-28 12:24 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-3-KHA-8790</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-63</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 12:23 PM</t>
+    <t xml:space="preserve">2083-03-28 12:23 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-62</t>
   </si>
   <si>
     <t xml:space="preserve">599.00</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 09:44 AM</t>
+    <t xml:space="preserve">2083-03-28 09:44 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-61</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 07:43 AM</t>
+    <t xml:space="preserve">2083-03-28 07:43 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-60</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 07:33 AM</t>
+    <t xml:space="preserve">2083-03-28 07:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-59</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 07:30 AM</t>
+    <t xml:space="preserve">2083-03-28 07:30 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-58</t>
   </si>
   <si>
     <t xml:space="preserve">475.00</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-26 07:55 AM</t>
+    <t xml:space="preserve">2083-03-27 07:55 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-57</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-26 07:29 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-4-KHA-4177</t>
+    <t xml:space="preserve">2083-03-27 07:29 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-56</t>
   </si>
   <si>
     <t xml:space="preserve">177/.</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-26 07:12 AM</t>
+    <t xml:space="preserve">2083-03-27 07:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-55</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-25 09:32 AM</t>
+    <t xml:space="preserve">2083-03-26 09:32 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-54</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-25 07:28 AM</t>
+    <t xml:space="preserve">2083-03-26 07:28 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-1398</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-53</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-25 07:23 AM</t>
+    <t xml:space="preserve">2083-03-26 07:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-52</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-25 07:19 AM</t>
+    <t xml:space="preserve">2083-03-26 07:19 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-51</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-25 06:17 AM</t>
+    <t xml:space="preserve">2083-03-26 06:17 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-0177</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-50</t>
   </si>
   <si>
     <t xml:space="preserve">2083/3/25</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-24 08:03 AM</t>
+    <t xml:space="preserve">2083-03-25 08:03 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-49</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-24 07:50 AM</t>
+    <t xml:space="preserve">2083-03-25 07:50 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-48</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-24 07:12 AM</t>
+    <t xml:space="preserve">2083-03-25 07:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-47</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-24 07:09 AM</t>
+    <t xml:space="preserve">2083-03-25 07:09 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-46</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-23 08:24 AM</t>
+    <t xml:space="preserve">2083-03-24 08:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-45</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-23 07:24 AM</t>
+    <t xml:space="preserve">2083-03-24 07:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-44</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-23 07:14 AM</t>
+    <t xml:space="preserve">2083-03-24 07:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-1399</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-43</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-22 09:23 AM</t>
+    <t xml:space="preserve">2083-03-23 09:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-42</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-22 07:44 AM</t>
+    <t xml:space="preserve">2083-03-23 07:44 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-41</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-22 07:18 AM</t>
+    <t xml:space="preserve">2083-03-23 07:18 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-1395</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-40</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-22 07:13 AM</t>
+    <t xml:space="preserve">2083-03-23 07:13 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-39</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-22 07:05 AM</t>
+    <t xml:space="preserve">2083-03-23 07:05 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-38</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-21 10:07 AM</t>
+    <t xml:space="preserve">2083-03-22 10:07 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-37</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-21 07:46 AM</t>
+    <t xml:space="preserve">2083-03-22 07:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-36</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-21 06:47 AM</t>
+    <t xml:space="preserve">2083-03-22 06:47 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-0189</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-35</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-20 09:48 AM</t>
+    <t xml:space="preserve">2083-03-21 09:48 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-34</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-20 07:34 AM</t>
+    <t xml:space="preserve">2083-03-21 07:34 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-33</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-20 07:10 AM</t>
+    <t xml:space="preserve">2083-03-21 07:10 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-32</t>
   </si>
   <si>
     <t xml:space="preserve">2083/3/20</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-20 06:56 AM</t>
+    <t xml:space="preserve">2083-03-21 06:56 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-31</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-19 09:42 AM</t>
+    <t xml:space="preserve">2083-03-20 09:42 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-30</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-19 07:30 AM</t>
+    <t xml:space="preserve">2083-03-20 07:30 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-2-KHA-3714</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-29</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-03-20 07:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-20 07:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-19 07:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-19 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIC-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">550.00</t>
+  </si>
+  <si>
     <t xml:space="preserve">2083-03-19 07:14 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">MIC-28</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">MIC-24</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-17 07:31 AM</t>
+    <t xml:space="preserve">2083-03-18 07:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-23</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-16 12:57 PM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-3-KHA-0786</t>
+    <t xml:space="preserve">2083-03-17 12:57 PM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-22</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-16 09:43 AM</t>
+    <t xml:space="preserve">2083-03-17 09:43 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-21</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-16 07:39 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">P-3-01-007-KHA-1394</t>
+    <t xml:space="preserve">2083-03-17 07:39 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-20</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-16 07:16 AM</t>
+    <t xml:space="preserve">2083-03-17 07:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-19</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-16 06:42 AM</t>
+    <t xml:space="preserve">2083-03-17 06:42 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-18</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-15 09:02 AM</t>
+    <t xml:space="preserve">2083-03-16 09:02 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-17</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-15 06:57 AM</t>
+    <t xml:space="preserve">2083-03-16 06:57 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-16</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-15 06:51 AM</t>
+    <t xml:space="preserve">2083-03-16 06:51 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-15</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-14 07:53 AM</t>
+    <t xml:space="preserve">2083-03-15 07:53 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-14</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-14 07:33 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">P-3-01-6-KHA-8197</t>
+    <t xml:space="preserve">2083-03-15 07:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-13</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-14 07:10 AM</t>
+    <t xml:space="preserve">2083-03-15 07:10 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-12</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-13 07:40 AM</t>
+    <t xml:space="preserve">2083-03-14 07:40 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-11</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-13 07:06 AM</t>
+    <t xml:space="preserve">2083-03-14 07:06 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-10</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-13 06:58 AM</t>
+    <t xml:space="preserve">2083-03-14 06:58 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-9</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-12 08:58 AM</t>
+    <t xml:space="preserve">2083-03-13 08:58 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-8</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-12 06:52 AM</t>
+    <t xml:space="preserve">2083-03-13 06:52 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-7</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-12 06:50 AM</t>
+    <t xml:space="preserve">2083-03-13 06:50 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-6</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-12 06:49 AM</t>
+    <t xml:space="preserve">2083-03-13 06:49 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-5</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-11 07:56 AM</t>
+    <t xml:space="preserve">2083-03-12 07:56 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-4</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-11 07:49 AM</t>
+    <t xml:space="preserve">2083-03-12 07:49 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-3</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-11 07:20 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">P-3-01-006-KHA-0174</t>
+    <t xml:space="preserve">2083-03-12 07:20 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-2</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-10 07:09 AM</t>
+    <t xml:space="preserve">2083-03-11 07:09 AM</t>
   </si>
   <si>
     <t xml:space="preserve">MIC-1</t>
   </si>
   <si>
     <t xml:space="preserve">Date &amp; Time</t>
   </si>
   <si>
     <t xml:space="preserve">Plate Number</t>
   </si>
   <si>
     <t xml:space="preserve">Vehicle Type</t>
   </si>
   <si>
     <t xml:space="preserve">Receipt No.</t>
   </si>
   <si>
     <t xml:space="preserve">Charge</t>
   </si>
   <si>
     <t xml:space="preserve">Is Refunded</t>
   </si>
   <si>
     <t xml:space="preserve">Refunded On</t>
   </si>
@@ -847,78 +1564,78 @@
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="10.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="6.375" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="10.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="11.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="11" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="13.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="9.125" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>246</v>
+        <v>485</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>247</v>
+        <v>486</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>248</v>
+        <v>487</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>249</v>
+        <v>488</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>250</v>
+        <v>489</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>251</v>
+        <v>490</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>252</v>
+        <v>491</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>253</v>
+        <v>492</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>254</v>
+        <v>493</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>255</v>
+        <v>494</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
@@ -930,2476 +1647,5122 @@
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
       <c r="F3" t="s">
         <v>5</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
       <c r="F4" t="s">
         <v>5</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>4</v>
       </c>
       <c r="F5" t="s">
         <v>5</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>4</v>
       </c>
       <c r="F6" t="s">
         <v>5</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>4</v>
       </c>
       <c r="F7" t="s">
         <v>5</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>4</v>
       </c>
       <c r="F8" t="s">
         <v>5</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C9" t="s">
         <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>4</v>
       </c>
       <c r="F9" t="s">
         <v>5</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="C10" t="s">
         <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>4</v>
       </c>
       <c r="F10" t="s">
         <v>5</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>4</v>
       </c>
       <c r="F11" t="s">
         <v>5</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C12" t="s">
         <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>4</v>
       </c>
       <c r="F12" t="s">
         <v>5</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>1</v>
       </c>
       <c r="C13" t="s">
         <v>2</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>4</v>
       </c>
       <c r="F13" t="s">
         <v>5</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>4</v>
       </c>
       <c r="F14" t="s">
         <v>5</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>4</v>
       </c>
       <c r="F15" t="s">
         <v>5</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>4</v>
       </c>
       <c r="F16" t="s">
         <v>5</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="C17" t="s">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
         <v>4</v>
       </c>
       <c r="F17" t="s">
         <v>5</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C18" t="s">
         <v>2</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>4</v>
       </c>
       <c r="F18" t="s">
         <v>5</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B19" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="C19" t="s">
         <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
         <v>4</v>
       </c>
       <c r="F19" t="s">
         <v>5</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="C20" t="s">
         <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
         <v>4</v>
       </c>
       <c r="F20" t="s">
         <v>5</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B21" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C21" t="s">
         <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>4</v>
       </c>
       <c r="F21" t="s">
         <v>5</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="B22" t="s">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="C22" t="s">
         <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E22" t="s">
         <v>4</v>
       </c>
       <c r="F22" t="s">
         <v>5</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B23" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E23" t="s">
         <v>4</v>
       </c>
       <c r="F23" t="s">
         <v>5</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C24" t="s">
         <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E24" t="s">
         <v>4</v>
       </c>
       <c r="F24" t="s">
         <v>5</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s">
         <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="E25" t="s">
         <v>4</v>
       </c>
       <c r="F25" t="s">
         <v>5</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="C26" t="s">
         <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E26" t="s">
         <v>4</v>
       </c>
       <c r="F26" t="s">
         <v>5</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B27" t="s">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C27" t="s">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E27" t="s">
         <v>4</v>
       </c>
       <c r="F27" t="s">
         <v>5</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B28" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E28" t="s">
         <v>4</v>
       </c>
       <c r="F28" t="s">
         <v>5</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B29" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="C29" t="s">
         <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E29" t="s">
         <v>4</v>
       </c>
       <c r="F29" t="s">
         <v>5</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
         <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="E30" t="s">
         <v>4</v>
       </c>
       <c r="F30" t="s">
         <v>5</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
         <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="E31" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F31" t="s">
         <v>5</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="C32" t="s">
         <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E32" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F32" t="s">
         <v>5</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B33" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="C33" t="s">
         <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E33" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F33" t="s">
         <v>5</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B34" t="s">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="C34" t="s">
         <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E34" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F34" t="s">
         <v>5</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B35" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="C35" t="s">
         <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="E35" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F35" t="s">
         <v>5</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B36" t="s">
-        <v>63</v>
+        <v>1</v>
       </c>
       <c r="C36" t="s">
         <v>2</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="E36" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F36" t="s">
         <v>5</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B37" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="C37" t="s">
         <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E37" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F37" t="s">
         <v>5</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="C38" t="s">
         <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="E38" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F38" t="s">
         <v>5</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B39" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="C39" t="s">
         <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E39" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F39" t="s">
         <v>5</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B40" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="C40" t="s">
         <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="E40" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F40" t="s">
         <v>5</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B41" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C41" t="s">
         <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E41" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F41" t="s">
         <v>5</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="C42" t="s">
         <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="E42" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F42" t="s">
         <v>5</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B43" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C43" t="s">
         <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>106</v>
+        <v>4</v>
       </c>
       <c r="F43" t="s">
         <v>5</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="B44" t="s">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="C44" t="s">
         <v>2</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="E44" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F44" t="s">
         <v>5</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B45" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="C45" t="s">
         <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E45" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F45" t="s">
         <v>5</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B46" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="C46" t="s">
         <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F46" t="s">
         <v>5</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="B47" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C47" t="s">
         <v>2</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="E47" t="s">
-        <v>115</v>
+        <v>4</v>
       </c>
       <c r="F47" t="s">
         <v>5</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="B48" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="C48" t="s">
         <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="E48" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F48" t="s">
         <v>5</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B49" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="C49" t="s">
         <v>2</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="E49" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F49" t="s">
         <v>5</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-      <c r="J49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="B50" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="C50" t="s">
         <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="E50" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F50" t="s">
         <v>5</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B51" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C51" t="s">
         <v>2</v>
       </c>
       <c r="D51" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="E51" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F51" t="s">
         <v>5</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="E52" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F52" t="s">
         <v>5</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="B53" t="s">
-        <v>1</v>
+        <v>121</v>
       </c>
       <c r="C53" t="s">
         <v>2</v>
       </c>
       <c r="D53" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="E53" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F53" t="s">
         <v>5</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B54" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="C54" t="s">
         <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="E54" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F54" t="s">
         <v>5</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B55" t="s">
-        <v>134</v>
+        <v>72</v>
       </c>
       <c r="C55" t="s">
         <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="E55" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F55" t="s">
         <v>5</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
-      <c r="J55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="B56" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="C56" t="s">
         <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E56" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F56" t="s">
         <v>5</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="B57" t="s">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="C57" t="s">
         <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="E57" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F57" t="s">
         <v>5</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="B58" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="C58" t="s">
         <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="E58" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F58" t="s">
         <v>5</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="B59" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="C59" t="s">
         <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="E59" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F59" t="s">
         <v>5</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B60" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
       <c r="C60" t="s">
         <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="E60" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F60" t="s">
         <v>5</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B61" t="s">
         <v>1</v>
       </c>
       <c r="C61" t="s">
         <v>2</v>
       </c>
       <c r="D61" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="E61" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F61" t="s">
         <v>5</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B62" t="s">
-        <v>150</v>
+        <v>121</v>
       </c>
       <c r="C62" t="s">
         <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="E62" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F62" t="s">
         <v>5</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B63" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="E63" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F63" t="s">
         <v>5</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="B64" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C64" t="s">
         <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="E64" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F64" t="s">
         <v>5</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B65" t="s">
-        <v>157</v>
+        <v>121</v>
       </c>
       <c r="C65" t="s">
         <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="E65" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F65" t="s">
         <v>5</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="B66" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="C66" t="s">
         <v>2</v>
       </c>
       <c r="D66" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="E66" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F66" t="s">
         <v>5</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="B67" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="C67" t="s">
         <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="E67" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F67" t="s">
         <v>5</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="B68" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
       <c r="C68" t="s">
         <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="E68" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F68" t="s">
         <v>5</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="B69" t="s">
-        <v>134</v>
+        <v>7</v>
       </c>
       <c r="C69" t="s">
         <v>2</v>
       </c>
       <c r="D69" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="E69" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F69" t="s">
         <v>5</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>121</v>
       </c>
       <c r="C70" t="s">
         <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="E70" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F70" t="s">
         <v>5</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="B71" t="s">
-        <v>102</v>
+        <v>1</v>
       </c>
       <c r="C71" t="s">
         <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="E71" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F71" t="s">
         <v>5</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="B72" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C72" t="s">
         <v>2</v>
       </c>
       <c r="D72" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="E72" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F72" t="s">
         <v>5</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="B73" t="s">
-        <v>127</v>
+        <v>7</v>
       </c>
       <c r="C73" t="s">
         <v>2</v>
       </c>
       <c r="D73" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="E73" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F73" t="s">
         <v>5</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
-      <c r="J73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="B74" t="s">
-        <v>72</v>
+        <v>166</v>
       </c>
       <c r="C74" t="s">
         <v>2</v>
       </c>
       <c r="D74" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="E74" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F74" t="s">
         <v>5</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="B75" t="s">
-        <v>134</v>
+        <v>1</v>
       </c>
       <c r="C75" t="s">
         <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="E75" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F75" t="s">
         <v>5</v>
       </c>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="C76" t="s">
         <v>2</v>
       </c>
       <c r="D76" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="E76" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F76" t="s">
         <v>5</v>
       </c>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="B77" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="C77" t="s">
         <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="E77" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F77" t="s">
         <v>5</v>
       </c>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B78" t="s">
-        <v>168</v>
+        <v>7</v>
       </c>
       <c r="C78" t="s">
         <v>2</v>
       </c>
       <c r="D78" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="E78" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F78" t="s">
         <v>5</v>
       </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="B79" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C79" t="s">
         <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="E79" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F79" t="s">
         <v>5</v>
       </c>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="B80" t="s">
-        <v>189</v>
+        <v>171</v>
       </c>
       <c r="C80" t="s">
         <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="E80" t="s">
-        <v>193</v>
+        <v>4</v>
       </c>
       <c r="F80" t="s">
         <v>5</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="B81" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="C81" t="s">
         <v>2</v>
       </c>
       <c r="D81" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="E81" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F81" t="s">
         <v>5</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="B82" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="C82" t="s">
         <v>2</v>
       </c>
       <c r="D82" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="E82" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F82" t="s">
         <v>5</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>1</v>
       </c>
       <c r="C83" t="s">
         <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="E83" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F83" t="s">
         <v>5</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="B84" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="C84" t="s">
         <v>2</v>
       </c>
       <c r="D84" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="E84" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F84" t="s">
         <v>5</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="B85" t="s">
-        <v>204</v>
+        <v>7</v>
       </c>
       <c r="C85" t="s">
         <v>2</v>
       </c>
       <c r="D85" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="E85" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F85" t="s">
         <v>5</v>
       </c>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="B86" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="C86" t="s">
         <v>2</v>
       </c>
       <c r="D86" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="E86" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F86" t="s">
         <v>5</v>
       </c>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
-      <c r="J86"/>
+      <c r="J86" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="B87" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="C87" t="s">
         <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="E87" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F87" t="s">
         <v>5</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="B88" t="s">
-        <v>157</v>
+        <v>114</v>
       </c>
       <c r="C88" t="s">
         <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="E88" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F88" t="s">
         <v>5</v>
       </c>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="B89" t="s">
-        <v>189</v>
+        <v>1</v>
       </c>
       <c r="C89" t="s">
         <v>2</v>
       </c>
       <c r="D89" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="E89" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F89" t="s">
         <v>5</v>
       </c>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="B90" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C90" t="s">
         <v>2</v>
       </c>
       <c r="D90" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="E90" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F90" t="s">
         <v>5</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
-      <c r="J90"/>
+      <c r="J90" t="s">
+        <v>205</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="C91" t="s">
         <v>2</v>
       </c>
       <c r="D91" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="E91" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F91" t="s">
         <v>5</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
-        <v>219</v>
+        <v>166</v>
       </c>
       <c r="C92" t="s">
         <v>2</v>
       </c>
       <c r="D92" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="E92" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F92" t="s">
         <v>5</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>72</v>
+        <v>179</v>
       </c>
       <c r="C93" t="s">
         <v>2</v>
       </c>
       <c r="D93" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="E93" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F93" t="s">
         <v>5</v>
       </c>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="B94" t="s">
-        <v>189</v>
+        <v>7</v>
       </c>
       <c r="C94" t="s">
         <v>2</v>
       </c>
       <c r="D94" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="E94" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F94" t="s">
         <v>5</v>
       </c>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>204</v>
+        <v>151</v>
       </c>
       <c r="C95" t="s">
         <v>2</v>
       </c>
       <c r="D95" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="E95" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F95" t="s">
         <v>5</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95"/>
       <c r="J95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>168</v>
+        <v>1</v>
       </c>
       <c r="C96" t="s">
         <v>2</v>
       </c>
       <c r="D96" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="E96" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F96" t="s">
         <v>5</v>
       </c>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="B97" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C97" t="s">
         <v>2</v>
       </c>
       <c r="D97" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="E97" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F97" t="s">
         <v>5</v>
       </c>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C98" t="s">
         <v>2</v>
       </c>
       <c r="D98" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="E98" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F98" t="s">
         <v>5</v>
       </c>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98"/>
-      <c r="J98"/>
+      <c r="J98" t="s">
+        <v>222</v>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="B99" t="s">
-        <v>199</v>
+        <v>151</v>
       </c>
       <c r="C99" t="s">
         <v>2</v>
       </c>
       <c r="D99" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="E99" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F99" t="s">
         <v>5</v>
       </c>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="B100" t="s">
-        <v>72</v>
+        <v>174</v>
       </c>
       <c r="C100" t="s">
         <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="E100" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F100" t="s">
         <v>5</v>
       </c>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100"/>
       <c r="J100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="B101" t="s">
-        <v>189</v>
+        <v>7</v>
       </c>
       <c r="C101" t="s">
         <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="E101" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F101" t="s">
         <v>5</v>
       </c>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
       <c r="J101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="B102" t="s">
-        <v>204</v>
+        <v>230</v>
       </c>
       <c r="C102" t="s">
         <v>2</v>
       </c>
       <c r="D102" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="E102" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F102" t="s">
         <v>5</v>
       </c>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="B103" t="s">
-        <v>242</v>
+        <v>1</v>
       </c>
       <c r="C103" t="s">
         <v>2</v>
       </c>
       <c r="D103" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="E103" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F103" t="s">
         <v>5</v>
       </c>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="B104" t="s">
-        <v>72</v>
+        <v>151</v>
       </c>
       <c r="C104" t="s">
         <v>2</v>
       </c>
       <c r="D104" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="E104" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F104" t="s">
         <v>5</v>
       </c>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104"/>
       <c r="J104"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>236</v>
+      </c>
+      <c r="B105" t="s">
+        <v>230</v>
+      </c>
+      <c r="C105" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" t="s">
+        <v>237</v>
+      </c>
+      <c r="E105" t="s">
+        <v>4</v>
+      </c>
+      <c r="F105" t="s">
+        <v>5</v>
+      </c>
+      <c r="G105"/>
+      <c r="H105"/>
+      <c r="I105"/>
+      <c r="J105"/>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" t="s">
+        <v>7</v>
+      </c>
+      <c r="C106" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" t="s">
+        <v>239</v>
+      </c>
+      <c r="E106" t="s">
+        <v>4</v>
+      </c>
+      <c r="F106" t="s">
+        <v>5</v>
+      </c>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
+      <c r="J106"/>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>240</v>
+      </c>
+      <c r="B107" t="s">
+        <v>241</v>
+      </c>
+      <c r="C107" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" t="s">
+        <v>242</v>
+      </c>
+      <c r="E107" t="s">
+        <v>4</v>
+      </c>
+      <c r="F107" t="s">
+        <v>5</v>
+      </c>
+      <c r="G107"/>
+      <c r="H107"/>
+      <c r="I107"/>
+      <c r="J107"/>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" t="s">
+        <v>194</v>
+      </c>
+      <c r="C108" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" t="s">
+        <v>244</v>
+      </c>
+      <c r="E108" t="s">
+        <v>4</v>
+      </c>
+      <c r="F108" t="s">
+        <v>5</v>
+      </c>
+      <c r="G108"/>
+      <c r="H108"/>
+      <c r="I108"/>
+      <c r="J108"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>245</v>
+      </c>
+      <c r="B109" t="s">
+        <v>246</v>
+      </c>
+      <c r="C109" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" t="s">
+        <v>247</v>
+      </c>
+      <c r="E109" t="s">
+        <v>4</v>
+      </c>
+      <c r="F109" t="s">
+        <v>5</v>
+      </c>
+      <c r="G109"/>
+      <c r="H109"/>
+      <c r="I109"/>
+      <c r="J109"/>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1</v>
+      </c>
+      <c r="C110" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" t="s">
+        <v>249</v>
+      </c>
+      <c r="E110" t="s">
+        <v>4</v>
+      </c>
+      <c r="F110" t="s">
+        <v>5</v>
+      </c>
+      <c r="G110"/>
+      <c r="H110"/>
+      <c r="I110"/>
+      <c r="J110"/>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>250</v>
+      </c>
+      <c r="B111" t="s">
+        <v>174</v>
+      </c>
+      <c r="C111" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" t="s">
+        <v>251</v>
+      </c>
+      <c r="E111" t="s">
+        <v>4</v>
+      </c>
+      <c r="F111" t="s">
+        <v>5</v>
+      </c>
+      <c r="G111"/>
+      <c r="H111"/>
+      <c r="I111"/>
+      <c r="J111"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>252</v>
+      </c>
+      <c r="B112" t="s">
+        <v>7</v>
+      </c>
+      <c r="C112" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" t="s">
+        <v>253</v>
+      </c>
+      <c r="E112" t="s">
+        <v>4</v>
+      </c>
+      <c r="F112" t="s">
+        <v>5</v>
+      </c>
+      <c r="G112"/>
+      <c r="H112"/>
+      <c r="I112"/>
+      <c r="J112"/>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>254</v>
+      </c>
+      <c r="B113" t="s">
+        <v>246</v>
+      </c>
+      <c r="C113" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" t="s">
+        <v>255</v>
+      </c>
+      <c r="E113" t="s">
+        <v>4</v>
+      </c>
+      <c r="F113" t="s">
+        <v>5</v>
+      </c>
+      <c r="G113"/>
+      <c r="H113"/>
+      <c r="I113"/>
+      <c r="J113"/>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>256</v>
+      </c>
+      <c r="B114" t="s">
+        <v>174</v>
+      </c>
+      <c r="C114" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" t="s">
+        <v>257</v>
+      </c>
+      <c r="E114" t="s">
+        <v>4</v>
+      </c>
+      <c r="F114" t="s">
+        <v>5</v>
+      </c>
+      <c r="G114"/>
+      <c r="H114"/>
+      <c r="I114"/>
+      <c r="J114"/>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>258</v>
+      </c>
+      <c r="B115" t="s">
+        <v>174</v>
+      </c>
+      <c r="C115" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" t="s">
+        <v>259</v>
+      </c>
+      <c r="E115" t="s">
+        <v>4</v>
+      </c>
+      <c r="F115" t="s">
+        <v>5</v>
+      </c>
+      <c r="G115"/>
+      <c r="H115"/>
+      <c r="I115"/>
+      <c r="J115"/>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>260</v>
+      </c>
+      <c r="B116" t="s">
+        <v>261</v>
+      </c>
+      <c r="C116" t="s">
+        <v>2</v>
+      </c>
+      <c r="D116" t="s">
+        <v>262</v>
+      </c>
+      <c r="E116" t="s">
+        <v>4</v>
+      </c>
+      <c r="F116" t="s">
+        <v>5</v>
+      </c>
+      <c r="G116"/>
+      <c r="H116"/>
+      <c r="I116"/>
+      <c r="J116"/>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" t="s">
+        <v>264</v>
+      </c>
+      <c r="C117" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" t="s">
+        <v>265</v>
+      </c>
+      <c r="E117" t="s">
+        <v>4</v>
+      </c>
+      <c r="F117" t="s">
+        <v>5</v>
+      </c>
+      <c r="G117"/>
+      <c r="H117"/>
+      <c r="I117"/>
+      <c r="J117" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>267</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1</v>
+      </c>
+      <c r="C118" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" t="s">
+        <v>268</v>
+      </c>
+      <c r="E118" t="s">
+        <v>4</v>
+      </c>
+      <c r="F118" t="s">
+        <v>5</v>
+      </c>
+      <c r="G118"/>
+      <c r="H118"/>
+      <c r="I118"/>
+      <c r="J118"/>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>269</v>
+      </c>
+      <c r="B119" t="s">
+        <v>270</v>
+      </c>
+      <c r="C119" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" t="s">
+        <v>271</v>
+      </c>
+      <c r="E119" t="s">
+        <v>4</v>
+      </c>
+      <c r="F119" t="s">
+        <v>5</v>
+      </c>
+      <c r="G119"/>
+      <c r="H119"/>
+      <c r="I119"/>
+      <c r="J119"/>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>272</v>
+      </c>
+      <c r="B120" t="s">
+        <v>241</v>
+      </c>
+      <c r="C120" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" t="s">
+        <v>273</v>
+      </c>
+      <c r="E120" t="s">
+        <v>4</v>
+      </c>
+      <c r="F120" t="s">
+        <v>5</v>
+      </c>
+      <c r="G120"/>
+      <c r="H120"/>
+      <c r="I120"/>
+      <c r="J120"/>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>274</v>
+      </c>
+      <c r="B121" t="s">
+        <v>246</v>
+      </c>
+      <c r="C121" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" t="s">
+        <v>275</v>
+      </c>
+      <c r="E121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F121" t="s">
+        <v>5</v>
+      </c>
+      <c r="G121"/>
+      <c r="H121"/>
+      <c r="I121"/>
+      <c r="J121"/>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>276</v>
+      </c>
+      <c r="B122" t="s">
+        <v>277</v>
+      </c>
+      <c r="C122" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" t="s">
+        <v>278</v>
+      </c>
+      <c r="E122" t="s">
+        <v>4</v>
+      </c>
+      <c r="F122" t="s">
+        <v>5</v>
+      </c>
+      <c r="G122"/>
+      <c r="H122"/>
+      <c r="I122"/>
+      <c r="J122"/>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>279</v>
+      </c>
+      <c r="B123" t="s">
+        <v>7</v>
+      </c>
+      <c r="C123" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" t="s">
+        <v>280</v>
+      </c>
+      <c r="E123" t="s">
+        <v>4</v>
+      </c>
+      <c r="F123" t="s">
+        <v>5</v>
+      </c>
+      <c r="G123"/>
+      <c r="H123"/>
+      <c r="I123"/>
+      <c r="J123"/>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>281</v>
+      </c>
+      <c r="B124" t="s">
+        <v>282</v>
+      </c>
+      <c r="C124" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" t="s">
+        <v>283</v>
+      </c>
+      <c r="E124" t="s">
+        <v>4</v>
+      </c>
+      <c r="F124" t="s">
+        <v>5</v>
+      </c>
+      <c r="G124"/>
+      <c r="H124"/>
+      <c r="I124"/>
+      <c r="J124"/>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>284</v>
+      </c>
+      <c r="B125" t="s">
+        <v>285</v>
+      </c>
+      <c r="C125" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" t="s">
+        <v>286</v>
+      </c>
+      <c r="E125" t="s">
+        <v>4</v>
+      </c>
+      <c r="F125" t="s">
+        <v>5</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125"/>
+      <c r="I125"/>
+      <c r="J125"/>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>287</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1</v>
+      </c>
+      <c r="C126" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" t="s">
+        <v>288</v>
+      </c>
+      <c r="E126" t="s">
+        <v>4</v>
+      </c>
+      <c r="F126" t="s">
+        <v>5</v>
+      </c>
+      <c r="G126"/>
+      <c r="H126"/>
+      <c r="I126"/>
+      <c r="J126"/>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>289</v>
+      </c>
+      <c r="B127" t="s">
+        <v>246</v>
+      </c>
+      <c r="C127" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" t="s">
+        <v>290</v>
+      </c>
+      <c r="E127" t="s">
+        <v>4</v>
+      </c>
+      <c r="F127" t="s">
+        <v>5</v>
+      </c>
+      <c r="G127"/>
+      <c r="H127"/>
+      <c r="I127"/>
+      <c r="J127"/>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>291</v>
+      </c>
+      <c r="B128" t="s">
+        <v>277</v>
+      </c>
+      <c r="C128" t="s">
+        <v>2</v>
+      </c>
+      <c r="D128" t="s">
+        <v>292</v>
+      </c>
+      <c r="E128" t="s">
+        <v>4</v>
+      </c>
+      <c r="F128" t="s">
+        <v>5</v>
+      </c>
+      <c r="G128"/>
+      <c r="H128"/>
+      <c r="I128"/>
+      <c r="J128"/>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>293</v>
+      </c>
+      <c r="B129" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" t="s">
+        <v>2</v>
+      </c>
+      <c r="D129" t="s">
+        <v>294</v>
+      </c>
+      <c r="E129" t="s">
+        <v>4</v>
+      </c>
+      <c r="F129" t="s">
+        <v>5</v>
+      </c>
+      <c r="G129"/>
+      <c r="H129"/>
+      <c r="I129"/>
+      <c r="J129"/>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>295</v>
+      </c>
+      <c r="B130" t="s">
+        <v>261</v>
+      </c>
+      <c r="C130" t="s">
+        <v>2</v>
+      </c>
+      <c r="D130" t="s">
+        <v>296</v>
+      </c>
+      <c r="E130" t="s">
+        <v>4</v>
+      </c>
+      <c r="F130" t="s">
+        <v>5</v>
+      </c>
+      <c r="G130"/>
+      <c r="H130"/>
+      <c r="I130"/>
+      <c r="J130"/>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>297</v>
+      </c>
+      <c r="B131" t="s">
+        <v>261</v>
+      </c>
+      <c r="C131" t="s">
+        <v>2</v>
+      </c>
+      <c r="D131" t="s">
+        <v>298</v>
+      </c>
+      <c r="E131" t="s">
+        <v>299</v>
+      </c>
+      <c r="F131" t="s">
+        <v>5</v>
+      </c>
+      <c r="G131"/>
+      <c r="H131"/>
+      <c r="I131"/>
+      <c r="J131"/>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>300</v>
+      </c>
+      <c r="B132" t="s">
+        <v>7</v>
+      </c>
+      <c r="C132" t="s">
+        <v>2</v>
+      </c>
+      <c r="D132" t="s">
+        <v>301</v>
+      </c>
+      <c r="E132" t="s">
+        <v>4</v>
+      </c>
+      <c r="F132" t="s">
+        <v>5</v>
+      </c>
+      <c r="G132"/>
+      <c r="H132"/>
+      <c r="I132"/>
+      <c r="J132"/>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>302</v>
+      </c>
+      <c r="B133" t="s">
+        <v>282</v>
+      </c>
+      <c r="C133" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" t="s">
+        <v>303</v>
+      </c>
+      <c r="E133" t="s">
+        <v>4</v>
+      </c>
+      <c r="F133" t="s">
+        <v>5</v>
+      </c>
+      <c r="G133"/>
+      <c r="H133"/>
+      <c r="I133"/>
+      <c r="J133"/>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>304</v>
+      </c>
+      <c r="B134" t="s">
+        <v>277</v>
+      </c>
+      <c r="C134" t="s">
+        <v>2</v>
+      </c>
+      <c r="D134" t="s">
+        <v>305</v>
+      </c>
+      <c r="E134" t="s">
+        <v>4</v>
+      </c>
+      <c r="F134" t="s">
+        <v>5</v>
+      </c>
+      <c r="G134"/>
+      <c r="H134"/>
+      <c r="I134"/>
+      <c r="J134"/>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>306</v>
+      </c>
+      <c r="B135" t="s">
+        <v>307</v>
+      </c>
+      <c r="C135" t="s">
+        <v>2</v>
+      </c>
+      <c r="D135" t="s">
+        <v>308</v>
+      </c>
+      <c r="E135" t="s">
+        <v>4</v>
+      </c>
+      <c r="F135" t="s">
+        <v>5</v>
+      </c>
+      <c r="G135"/>
+      <c r="H135"/>
+      <c r="I135"/>
+      <c r="J135"/>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>309</v>
+      </c>
+      <c r="B136" t="s">
+        <v>7</v>
+      </c>
+      <c r="C136" t="s">
+        <v>2</v>
+      </c>
+      <c r="D136" t="s">
+        <v>310</v>
+      </c>
+      <c r="E136" t="s">
+        <v>4</v>
+      </c>
+      <c r="F136" t="s">
+        <v>5</v>
+      </c>
+      <c r="G136"/>
+      <c r="H136"/>
+      <c r="I136"/>
+      <c r="J136"/>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>311</v>
+      </c>
+      <c r="B137" t="s">
+        <v>270</v>
+      </c>
+      <c r="C137" t="s">
+        <v>2</v>
+      </c>
+      <c r="D137" t="s">
+        <v>312</v>
+      </c>
+      <c r="E137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F137" t="s">
+        <v>5</v>
+      </c>
+      <c r="G137"/>
+      <c r="H137"/>
+      <c r="I137"/>
+      <c r="J137"/>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>313</v>
+      </c>
+      <c r="B138" t="s">
+        <v>261</v>
+      </c>
+      <c r="C138" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" t="s">
+        <v>314</v>
+      </c>
+      <c r="E138" t="s">
+        <v>4</v>
+      </c>
+      <c r="F138" t="s">
+        <v>5</v>
+      </c>
+      <c r="G138"/>
+      <c r="H138"/>
+      <c r="I138"/>
+      <c r="J138"/>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>315</v>
+      </c>
+      <c r="B139" t="s">
+        <v>316</v>
+      </c>
+      <c r="C139" t="s">
+        <v>2</v>
+      </c>
+      <c r="D139" t="s">
+        <v>317</v>
+      </c>
+      <c r="E139" t="s">
+        <v>4</v>
+      </c>
+      <c r="F139" t="s">
+        <v>5</v>
+      </c>
+      <c r="G139"/>
+      <c r="H139"/>
+      <c r="I139"/>
+      <c r="J139"/>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>318</v>
+      </c>
+      <c r="B140" t="s">
+        <v>319</v>
+      </c>
+      <c r="C140" t="s">
+        <v>2</v>
+      </c>
+      <c r="D140" t="s">
+        <v>320</v>
+      </c>
+      <c r="E140" t="s">
+        <v>4</v>
+      </c>
+      <c r="F140" t="s">
+        <v>5</v>
+      </c>
+      <c r="G140"/>
+      <c r="H140"/>
+      <c r="I140"/>
+      <c r="J140"/>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>321</v>
+      </c>
+      <c r="B141" t="s">
+        <v>277</v>
+      </c>
+      <c r="C141" t="s">
+        <v>2</v>
+      </c>
+      <c r="D141" t="s">
+        <v>322</v>
+      </c>
+      <c r="E141" t="s">
+        <v>323</v>
+      </c>
+      <c r="F141" t="s">
+        <v>5</v>
+      </c>
+      <c r="G141"/>
+      <c r="H141"/>
+      <c r="I141"/>
+      <c r="J141"/>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>324</v>
+      </c>
+      <c r="B142" t="s">
+        <v>261</v>
+      </c>
+      <c r="C142" t="s">
+        <v>2</v>
+      </c>
+      <c r="D142" t="s">
+        <v>325</v>
+      </c>
+      <c r="E142" t="s">
+        <v>323</v>
+      </c>
+      <c r="F142" t="s">
+        <v>5</v>
+      </c>
+      <c r="G142"/>
+      <c r="H142"/>
+      <c r="I142"/>
+      <c r="J142"/>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>326</v>
+      </c>
+      <c r="B143" t="s">
+        <v>285</v>
+      </c>
+      <c r="C143" t="s">
+        <v>2</v>
+      </c>
+      <c r="D143" t="s">
+        <v>327</v>
+      </c>
+      <c r="E143" t="s">
+        <v>323</v>
+      </c>
+      <c r="F143" t="s">
+        <v>5</v>
+      </c>
+      <c r="G143"/>
+      <c r="H143"/>
+      <c r="I143"/>
+      <c r="J143"/>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>328</v>
+      </c>
+      <c r="B144" t="s">
+        <v>7</v>
+      </c>
+      <c r="C144" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" t="s">
+        <v>329</v>
+      </c>
+      <c r="E144" t="s">
+        <v>323</v>
+      </c>
+      <c r="F144" t="s">
+        <v>5</v>
+      </c>
+      <c r="G144"/>
+      <c r="H144"/>
+      <c r="I144"/>
+      <c r="J144"/>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>330</v>
+      </c>
+      <c r="B145" t="s">
+        <v>264</v>
+      </c>
+      <c r="C145" t="s">
+        <v>2</v>
+      </c>
+      <c r="D145" t="s">
+        <v>331</v>
+      </c>
+      <c r="E145" t="s">
+        <v>323</v>
+      </c>
+      <c r="F145" t="s">
+        <v>5</v>
+      </c>
+      <c r="G145"/>
+      <c r="H145"/>
+      <c r="I145"/>
+      <c r="J145"/>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>332</v>
+      </c>
+      <c r="B146" t="s">
+        <v>307</v>
+      </c>
+      <c r="C146" t="s">
+        <v>2</v>
+      </c>
+      <c r="D146" t="s">
+        <v>333</v>
+      </c>
+      <c r="E146" t="s">
+        <v>323</v>
+      </c>
+      <c r="F146" t="s">
+        <v>5</v>
+      </c>
+      <c r="G146"/>
+      <c r="H146"/>
+      <c r="I146"/>
+      <c r="J146"/>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>334</v>
+      </c>
+      <c r="B147" t="s">
+        <v>277</v>
+      </c>
+      <c r="C147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D147" t="s">
+        <v>335</v>
+      </c>
+      <c r="E147" t="s">
+        <v>323</v>
+      </c>
+      <c r="F147" t="s">
+        <v>5</v>
+      </c>
+      <c r="G147"/>
+      <c r="H147"/>
+      <c r="I147"/>
+      <c r="J147"/>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>336</v>
+      </c>
+      <c r="B148" t="s">
+        <v>337</v>
+      </c>
+      <c r="C148" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" t="s">
+        <v>338</v>
+      </c>
+      <c r="E148" t="s">
+        <v>323</v>
+      </c>
+      <c r="F148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G148"/>
+      <c r="H148"/>
+      <c r="I148"/>
+      <c r="J148"/>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>339</v>
+      </c>
+      <c r="B149" t="s">
+        <v>316</v>
+      </c>
+      <c r="C149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D149" t="s">
+        <v>340</v>
+      </c>
+      <c r="E149" t="s">
+        <v>323</v>
+      </c>
+      <c r="F149" t="s">
+        <v>5</v>
+      </c>
+      <c r="G149"/>
+      <c r="H149"/>
+      <c r="I149"/>
+      <c r="J149"/>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>341</v>
+      </c>
+      <c r="B150" t="s">
+        <v>319</v>
+      </c>
+      <c r="C150" t="s">
+        <v>2</v>
+      </c>
+      <c r="D150" t="s">
+        <v>342</v>
+      </c>
+      <c r="E150" t="s">
+        <v>323</v>
+      </c>
+      <c r="F150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G150"/>
+      <c r="H150"/>
+      <c r="I150"/>
+      <c r="J150"/>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>343</v>
+      </c>
+      <c r="B151" t="s">
+        <v>264</v>
+      </c>
+      <c r="C151" t="s">
+        <v>2</v>
+      </c>
+      <c r="D151" t="s">
+        <v>344</v>
+      </c>
+      <c r="E151" t="s">
+        <v>323</v>
+      </c>
+      <c r="F151" t="s">
+        <v>5</v>
+      </c>
+      <c r="G151"/>
+      <c r="H151"/>
+      <c r="I151"/>
+      <c r="J151"/>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>345</v>
+      </c>
+      <c r="B152" t="s">
+        <v>346</v>
+      </c>
+      <c r="C152" t="s">
+        <v>2</v>
+      </c>
+      <c r="D152" t="s">
+        <v>347</v>
+      </c>
+      <c r="E152" t="s">
+        <v>323</v>
+      </c>
+      <c r="F152" t="s">
+        <v>5</v>
+      </c>
+      <c r="G152"/>
+      <c r="H152"/>
+      <c r="I152"/>
+      <c r="J152"/>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>348</v>
+      </c>
+      <c r="B153" t="s">
+        <v>346</v>
+      </c>
+      <c r="C153" t="s">
+        <v>2</v>
+      </c>
+      <c r="D153" t="s">
+        <v>349</v>
+      </c>
+      <c r="E153" t="s">
+        <v>350</v>
+      </c>
+      <c r="F153" t="s">
+        <v>5</v>
+      </c>
+      <c r="G153"/>
+      <c r="H153"/>
+      <c r="I153"/>
+      <c r="J153"/>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>351</v>
+      </c>
+      <c r="B154" t="s">
+        <v>285</v>
+      </c>
+      <c r="C154" t="s">
+        <v>2</v>
+      </c>
+      <c r="D154" t="s">
+        <v>352</v>
+      </c>
+      <c r="E154" t="s">
+        <v>323</v>
+      </c>
+      <c r="F154" t="s">
+        <v>5</v>
+      </c>
+      <c r="G154"/>
+      <c r="H154"/>
+      <c r="I154"/>
+      <c r="J154"/>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>353</v>
+      </c>
+      <c r="B155" t="s">
+        <v>307</v>
+      </c>
+      <c r="C155" t="s">
+        <v>2</v>
+      </c>
+      <c r="D155" t="s">
+        <v>354</v>
+      </c>
+      <c r="E155" t="s">
+        <v>323</v>
+      </c>
+      <c r="F155" t="s">
+        <v>5</v>
+      </c>
+      <c r="G155"/>
+      <c r="H155"/>
+      <c r="I155"/>
+      <c r="J155"/>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>355</v>
+      </c>
+      <c r="B156" t="s">
+        <v>7</v>
+      </c>
+      <c r="C156" t="s">
+        <v>2</v>
+      </c>
+      <c r="D156" t="s">
+        <v>356</v>
+      </c>
+      <c r="E156" t="s">
+        <v>323</v>
+      </c>
+      <c r="F156" t="s">
+        <v>5</v>
+      </c>
+      <c r="G156"/>
+      <c r="H156"/>
+      <c r="I156"/>
+      <c r="J156"/>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>357</v>
+      </c>
+      <c r="B157" t="s">
+        <v>7</v>
+      </c>
+      <c r="C157" t="s">
+        <v>2</v>
+      </c>
+      <c r="D157" t="s">
+        <v>358</v>
+      </c>
+      <c r="E157" t="s">
+        <v>359</v>
+      </c>
+      <c r="F157" t="s">
+        <v>5</v>
+      </c>
+      <c r="G157"/>
+      <c r="H157"/>
+      <c r="I157"/>
+      <c r="J157"/>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>360</v>
+      </c>
+      <c r="B158" t="s">
+        <v>319</v>
+      </c>
+      <c r="C158" t="s">
+        <v>2</v>
+      </c>
+      <c r="D158" t="s">
+        <v>361</v>
+      </c>
+      <c r="E158" t="s">
+        <v>323</v>
+      </c>
+      <c r="F158" t="s">
+        <v>5</v>
+      </c>
+      <c r="G158"/>
+      <c r="H158"/>
+      <c r="I158"/>
+      <c r="J158"/>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>362</v>
+      </c>
+      <c r="B159" t="s">
+        <v>166</v>
+      </c>
+      <c r="C159" t="s">
+        <v>2</v>
+      </c>
+      <c r="D159" t="s">
+        <v>363</v>
+      </c>
+      <c r="E159" t="s">
+        <v>323</v>
+      </c>
+      <c r="F159" t="s">
+        <v>5</v>
+      </c>
+      <c r="G159"/>
+      <c r="H159"/>
+      <c r="I159"/>
+      <c r="J159" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>365</v>
+      </c>
+      <c r="B160" t="s">
+        <v>316</v>
+      </c>
+      <c r="C160" t="s">
+        <v>2</v>
+      </c>
+      <c r="D160" t="s">
+        <v>366</v>
+      </c>
+      <c r="E160" t="s">
+        <v>323</v>
+      </c>
+      <c r="F160" t="s">
+        <v>5</v>
+      </c>
+      <c r="G160"/>
+      <c r="H160"/>
+      <c r="I160"/>
+      <c r="J160"/>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>367</v>
+      </c>
+      <c r="B161" t="s">
+        <v>307</v>
+      </c>
+      <c r="C161" t="s">
+        <v>2</v>
+      </c>
+      <c r="D161" t="s">
+        <v>368</v>
+      </c>
+      <c r="E161" t="s">
+        <v>323</v>
+      </c>
+      <c r="F161" t="s">
+        <v>5</v>
+      </c>
+      <c r="G161"/>
+      <c r="H161"/>
+      <c r="I161"/>
+      <c r="J161"/>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>369</v>
+      </c>
+      <c r="B162" t="s">
+        <v>370</v>
+      </c>
+      <c r="C162" t="s">
+        <v>2</v>
+      </c>
+      <c r="D162" t="s">
+        <v>371</v>
+      </c>
+      <c r="E162" t="s">
+        <v>323</v>
+      </c>
+      <c r="F162" t="s">
+        <v>5</v>
+      </c>
+      <c r="G162"/>
+      <c r="H162"/>
+      <c r="I162"/>
+      <c r="J162"/>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>372</v>
+      </c>
+      <c r="B163" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" t="s">
+        <v>2</v>
+      </c>
+      <c r="D163" t="s">
+        <v>373</v>
+      </c>
+      <c r="E163" t="s">
+        <v>323</v>
+      </c>
+      <c r="F163" t="s">
+        <v>5</v>
+      </c>
+      <c r="G163"/>
+      <c r="H163"/>
+      <c r="I163"/>
+      <c r="J163"/>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>374</v>
+      </c>
+      <c r="B164" t="s">
+        <v>337</v>
+      </c>
+      <c r="C164" t="s">
+        <v>2</v>
+      </c>
+      <c r="D164" t="s">
+        <v>375</v>
+      </c>
+      <c r="E164" t="s">
+        <v>323</v>
+      </c>
+      <c r="F164" t="s">
+        <v>5</v>
+      </c>
+      <c r="G164"/>
+      <c r="H164"/>
+      <c r="I164"/>
+      <c r="J164"/>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>376</v>
+      </c>
+      <c r="B165" t="s">
+        <v>377</v>
+      </c>
+      <c r="C165" t="s">
+        <v>2</v>
+      </c>
+      <c r="D165" t="s">
+        <v>378</v>
+      </c>
+      <c r="E165" t="s">
+        <v>323</v>
+      </c>
+      <c r="F165" t="s">
+        <v>5</v>
+      </c>
+      <c r="G165"/>
+      <c r="H165"/>
+      <c r="I165"/>
+      <c r="J165" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>380</v>
+      </c>
+      <c r="B166" t="s">
+        <v>319</v>
+      </c>
+      <c r="C166" t="s">
+        <v>2</v>
+      </c>
+      <c r="D166" t="s">
+        <v>381</v>
+      </c>
+      <c r="E166" t="s">
+        <v>323</v>
+      </c>
+      <c r="F166" t="s">
+        <v>5</v>
+      </c>
+      <c r="G166"/>
+      <c r="H166"/>
+      <c r="I166"/>
+      <c r="J166"/>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>382</v>
+      </c>
+      <c r="B167" t="s">
+        <v>264</v>
+      </c>
+      <c r="C167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D167" t="s">
+        <v>383</v>
+      </c>
+      <c r="E167" t="s">
+        <v>323</v>
+      </c>
+      <c r="F167" t="s">
+        <v>5</v>
+      </c>
+      <c r="G167"/>
+      <c r="H167"/>
+      <c r="I167"/>
+      <c r="J167"/>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>384</v>
+      </c>
+      <c r="B168" t="s">
+        <v>346</v>
+      </c>
+      <c r="C168" t="s">
+        <v>2</v>
+      </c>
+      <c r="D168" t="s">
+        <v>385</v>
+      </c>
+      <c r="E168" t="s">
+        <v>323</v>
+      </c>
+      <c r="F168" t="s">
+        <v>5</v>
+      </c>
+      <c r="G168"/>
+      <c r="H168"/>
+      <c r="I168"/>
+      <c r="J168"/>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>386</v>
+      </c>
+      <c r="B169" t="s">
+        <v>316</v>
+      </c>
+      <c r="C169" t="s">
+        <v>2</v>
+      </c>
+      <c r="D169" t="s">
+        <v>387</v>
+      </c>
+      <c r="E169" t="s">
+        <v>323</v>
+      </c>
+      <c r="F169" t="s">
+        <v>5</v>
+      </c>
+      <c r="G169"/>
+      <c r="H169"/>
+      <c r="I169"/>
+      <c r="J169"/>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>388</v>
+      </c>
+      <c r="B170" t="s">
+        <v>337</v>
+      </c>
+      <c r="C170" t="s">
+        <v>2</v>
+      </c>
+      <c r="D170" t="s">
+        <v>389</v>
+      </c>
+      <c r="E170" t="s">
+        <v>323</v>
+      </c>
+      <c r="F170" t="s">
+        <v>5</v>
+      </c>
+      <c r="G170"/>
+      <c r="H170"/>
+      <c r="I170"/>
+      <c r="J170"/>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>390</v>
+      </c>
+      <c r="B171" t="s">
+        <v>7</v>
+      </c>
+      <c r="C171" t="s">
+        <v>2</v>
+      </c>
+      <c r="D171" t="s">
+        <v>391</v>
+      </c>
+      <c r="E171" t="s">
+        <v>323</v>
+      </c>
+      <c r="F171" t="s">
+        <v>5</v>
+      </c>
+      <c r="G171"/>
+      <c r="H171"/>
+      <c r="I171"/>
+      <c r="J171"/>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>392</v>
+      </c>
+      <c r="B172" t="s">
+        <v>393</v>
+      </c>
+      <c r="C172" t="s">
+        <v>2</v>
+      </c>
+      <c r="D172" t="s">
+        <v>394</v>
+      </c>
+      <c r="E172" t="s">
+        <v>323</v>
+      </c>
+      <c r="F172" t="s">
+        <v>5</v>
+      </c>
+      <c r="G172"/>
+      <c r="H172"/>
+      <c r="I172"/>
+      <c r="J172"/>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>395</v>
+      </c>
+      <c r="B173" t="s">
+        <v>264</v>
+      </c>
+      <c r="C173" t="s">
+        <v>2</v>
+      </c>
+      <c r="D173" t="s">
+        <v>396</v>
+      </c>
+      <c r="E173" t="s">
+        <v>323</v>
+      </c>
+      <c r="F173" t="s">
+        <v>5</v>
+      </c>
+      <c r="G173"/>
+      <c r="H173"/>
+      <c r="I173"/>
+      <c r="J173"/>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>397</v>
+      </c>
+      <c r="B174" t="s">
+        <v>346</v>
+      </c>
+      <c r="C174" t="s">
+        <v>2</v>
+      </c>
+      <c r="D174" t="s">
+        <v>398</v>
+      </c>
+      <c r="E174" t="s">
+        <v>323</v>
+      </c>
+      <c r="F174" t="s">
+        <v>5</v>
+      </c>
+      <c r="G174"/>
+      <c r="H174"/>
+      <c r="I174"/>
+      <c r="J174"/>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>399</v>
+      </c>
+      <c r="B175" t="s">
+        <v>400</v>
+      </c>
+      <c r="C175" t="s">
+        <v>2</v>
+      </c>
+      <c r="D175" t="s">
+        <v>401</v>
+      </c>
+      <c r="E175" t="s">
+        <v>323</v>
+      </c>
+      <c r="F175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G175"/>
+      <c r="H175"/>
+      <c r="I175"/>
+      <c r="J175"/>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>402</v>
+      </c>
+      <c r="B176" t="s">
+        <v>316</v>
+      </c>
+      <c r="C176" t="s">
+        <v>2</v>
+      </c>
+      <c r="D176" t="s">
+        <v>403</v>
+      </c>
+      <c r="E176" t="s">
+        <v>323</v>
+      </c>
+      <c r="F176" t="s">
+        <v>5</v>
+      </c>
+      <c r="G176"/>
+      <c r="H176"/>
+      <c r="I176"/>
+      <c r="J176"/>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>404</v>
+      </c>
+      <c r="B177" t="s">
+        <v>370</v>
+      </c>
+      <c r="C177" t="s">
+        <v>2</v>
+      </c>
+      <c r="D177" t="s">
+        <v>405</v>
+      </c>
+      <c r="E177" t="s">
+        <v>323</v>
+      </c>
+      <c r="F177" t="s">
+        <v>5</v>
+      </c>
+      <c r="G177"/>
+      <c r="H177"/>
+      <c r="I177"/>
+      <c r="J177"/>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>406</v>
+      </c>
+      <c r="B178" t="s">
+        <v>337</v>
+      </c>
+      <c r="C178" t="s">
+        <v>2</v>
+      </c>
+      <c r="D178" t="s">
+        <v>407</v>
+      </c>
+      <c r="E178" t="s">
+        <v>323</v>
+      </c>
+      <c r="F178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G178"/>
+      <c r="H178"/>
+      <c r="I178"/>
+      <c r="J178"/>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>408</v>
+      </c>
+      <c r="B179" t="s">
+        <v>377</v>
+      </c>
+      <c r="C179" t="s">
+        <v>2</v>
+      </c>
+      <c r="D179" t="s">
+        <v>409</v>
+      </c>
+      <c r="E179" t="s">
+        <v>323</v>
+      </c>
+      <c r="F179" t="s">
+        <v>5</v>
+      </c>
+      <c r="G179"/>
+      <c r="H179"/>
+      <c r="I179"/>
+      <c r="J179"/>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>410</v>
+      </c>
+      <c r="B180" t="s">
+        <v>411</v>
+      </c>
+      <c r="C180" t="s">
+        <v>2</v>
+      </c>
+      <c r="D180" t="s">
+        <v>412</v>
+      </c>
+      <c r="E180" t="s">
+        <v>323</v>
+      </c>
+      <c r="F180" t="s">
+        <v>5</v>
+      </c>
+      <c r="G180"/>
+      <c r="H180"/>
+      <c r="I180"/>
+      <c r="J180"/>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>413</v>
+      </c>
+      <c r="B181" t="s">
+        <v>346</v>
+      </c>
+      <c r="C181" t="s">
+        <v>2</v>
+      </c>
+      <c r="D181" t="s">
+        <v>414</v>
+      </c>
+      <c r="E181" t="s">
+        <v>323</v>
+      </c>
+      <c r="F181" t="s">
+        <v>5</v>
+      </c>
+      <c r="G181"/>
+      <c r="H181"/>
+      <c r="I181"/>
+      <c r="J181"/>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>415</v>
+      </c>
+      <c r="B182" t="s">
+        <v>370</v>
+      </c>
+      <c r="C182" t="s">
+        <v>2</v>
+      </c>
+      <c r="D182" t="s">
+        <v>416</v>
+      </c>
+      <c r="E182" t="s">
+        <v>323</v>
+      </c>
+      <c r="F182" t="s">
+        <v>5</v>
+      </c>
+      <c r="G182"/>
+      <c r="H182"/>
+      <c r="I182"/>
+      <c r="J182"/>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>417</v>
+      </c>
+      <c r="B183" t="s">
+        <v>370</v>
+      </c>
+      <c r="C183" t="s">
+        <v>2</v>
+      </c>
+      <c r="D183" t="s">
+        <v>418</v>
+      </c>
+      <c r="E183" t="s">
+        <v>323</v>
+      </c>
+      <c r="F183" t="s">
+        <v>5</v>
+      </c>
+      <c r="G183"/>
+      <c r="H183"/>
+      <c r="I183"/>
+      <c r="J183" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>420</v>
+      </c>
+      <c r="B184" t="s">
+        <v>316</v>
+      </c>
+      <c r="C184" t="s">
+        <v>2</v>
+      </c>
+      <c r="D184" t="s">
+        <v>421</v>
+      </c>
+      <c r="E184" t="s">
+        <v>323</v>
+      </c>
+      <c r="F184" t="s">
+        <v>5</v>
+      </c>
+      <c r="G184"/>
+      <c r="H184"/>
+      <c r="I184"/>
+      <c r="J184"/>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>422</v>
+      </c>
+      <c r="B185" t="s">
+        <v>377</v>
+      </c>
+      <c r="C185" t="s">
+        <v>2</v>
+      </c>
+      <c r="D185" t="s">
+        <v>423</v>
+      </c>
+      <c r="E185" t="s">
+        <v>323</v>
+      </c>
+      <c r="F185" t="s">
+        <v>5</v>
+      </c>
+      <c r="G185"/>
+      <c r="H185"/>
+      <c r="I185"/>
+      <c r="J185"/>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>424</v>
+      </c>
+      <c r="B186" t="s">
+        <v>425</v>
+      </c>
+      <c r="C186" t="s">
+        <v>2</v>
+      </c>
+      <c r="D186" t="s">
+        <v>426</v>
+      </c>
+      <c r="E186" t="s">
+        <v>323</v>
+      </c>
+      <c r="F186" t="s">
+        <v>5</v>
+      </c>
+      <c r="G186"/>
+      <c r="H186"/>
+      <c r="I186"/>
+      <c r="J186"/>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>427</v>
+      </c>
+      <c r="B187" t="s">
+        <v>400</v>
+      </c>
+      <c r="C187" t="s">
+        <v>2</v>
+      </c>
+      <c r="D187" t="s">
+        <v>428</v>
+      </c>
+      <c r="E187" t="s">
+        <v>323</v>
+      </c>
+      <c r="F187" t="s">
+        <v>5</v>
+      </c>
+      <c r="G187"/>
+      <c r="H187"/>
+      <c r="I187"/>
+      <c r="J187"/>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>429</v>
+      </c>
+      <c r="B188" t="s">
+        <v>411</v>
+      </c>
+      <c r="C188" t="s">
+        <v>2</v>
+      </c>
+      <c r="D188" t="s">
+        <v>430</v>
+      </c>
+      <c r="E188" t="s">
+        <v>323</v>
+      </c>
+      <c r="F188" t="s">
+        <v>5</v>
+      </c>
+      <c r="G188"/>
+      <c r="H188"/>
+      <c r="I188"/>
+      <c r="J188"/>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>431</v>
+      </c>
+      <c r="B189" t="s">
+        <v>432</v>
+      </c>
+      <c r="C189" t="s">
+        <v>2</v>
+      </c>
+      <c r="D189" t="s">
+        <v>433</v>
+      </c>
+      <c r="E189" t="s">
+        <v>323</v>
+      </c>
+      <c r="F189" t="s">
+        <v>5</v>
+      </c>
+      <c r="G189"/>
+      <c r="H189"/>
+      <c r="I189"/>
+      <c r="J189"/>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>434</v>
+      </c>
+      <c r="B190" t="s">
+        <v>432</v>
+      </c>
+      <c r="C190" t="s">
+        <v>2</v>
+      </c>
+      <c r="D190" t="s">
+        <v>435</v>
+      </c>
+      <c r="E190" t="s">
+        <v>436</v>
+      </c>
+      <c r="F190" t="s">
+        <v>5</v>
+      </c>
+      <c r="G190"/>
+      <c r="H190"/>
+      <c r="I190"/>
+      <c r="J190"/>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>437</v>
+      </c>
+      <c r="B191" t="s">
+        <v>316</v>
+      </c>
+      <c r="C191" t="s">
+        <v>2</v>
+      </c>
+      <c r="D191" t="s">
+        <v>438</v>
+      </c>
+      <c r="E191" t="s">
+        <v>323</v>
+      </c>
+      <c r="F191" t="s">
+        <v>5</v>
+      </c>
+      <c r="G191"/>
+      <c r="H191"/>
+      <c r="I191"/>
+      <c r="J191"/>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>439</v>
+      </c>
+      <c r="B192" t="s">
+        <v>411</v>
+      </c>
+      <c r="C192" t="s">
+        <v>2</v>
+      </c>
+      <c r="D192" t="s">
+        <v>440</v>
+      </c>
+      <c r="E192" t="s">
+        <v>323</v>
+      </c>
+      <c r="F192" t="s">
+        <v>5</v>
+      </c>
+      <c r="G192"/>
+      <c r="H192"/>
+      <c r="I192"/>
+      <c r="J192"/>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>441</v>
+      </c>
+      <c r="B193" t="s">
+        <v>38</v>
+      </c>
+      <c r="C193" t="s">
+        <v>2</v>
+      </c>
+      <c r="D193" t="s">
+        <v>442</v>
+      </c>
+      <c r="E193" t="s">
+        <v>323</v>
+      </c>
+      <c r="F193" t="s">
+        <v>5</v>
+      </c>
+      <c r="G193"/>
+      <c r="H193"/>
+      <c r="I193"/>
+      <c r="J193"/>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>443</v>
+      </c>
+      <c r="B194" t="s">
+        <v>393</v>
+      </c>
+      <c r="C194" t="s">
+        <v>2</v>
+      </c>
+      <c r="D194" t="s">
+        <v>444</v>
+      </c>
+      <c r="E194" t="s">
+        <v>323</v>
+      </c>
+      <c r="F194" t="s">
+        <v>5</v>
+      </c>
+      <c r="G194"/>
+      <c r="H194"/>
+      <c r="I194"/>
+      <c r="J194"/>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>445</v>
+      </c>
+      <c r="B195" t="s">
+        <v>30</v>
+      </c>
+      <c r="C195" t="s">
+        <v>2</v>
+      </c>
+      <c r="D195" t="s">
+        <v>446</v>
+      </c>
+      <c r="E195" t="s">
+        <v>323</v>
+      </c>
+      <c r="F195" t="s">
+        <v>5</v>
+      </c>
+      <c r="G195"/>
+      <c r="H195"/>
+      <c r="I195"/>
+      <c r="J195"/>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>447</v>
+      </c>
+      <c r="B196" t="s">
+        <v>425</v>
+      </c>
+      <c r="C196" t="s">
+        <v>2</v>
+      </c>
+      <c r="D196" t="s">
+        <v>448</v>
+      </c>
+      <c r="E196" t="s">
+        <v>323</v>
+      </c>
+      <c r="F196" t="s">
+        <v>5</v>
+      </c>
+      <c r="G196"/>
+      <c r="H196"/>
+      <c r="I196"/>
+      <c r="J196"/>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>449</v>
+      </c>
+      <c r="B197" t="s">
+        <v>316</v>
+      </c>
+      <c r="C197" t="s">
+        <v>2</v>
+      </c>
+      <c r="D197" t="s">
+        <v>450</v>
+      </c>
+      <c r="E197" t="s">
+        <v>323</v>
+      </c>
+      <c r="F197" t="s">
+        <v>5</v>
+      </c>
+      <c r="G197"/>
+      <c r="H197"/>
+      <c r="I197"/>
+      <c r="J197"/>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>451</v>
+      </c>
+      <c r="B198" t="s">
+        <v>400</v>
+      </c>
+      <c r="C198" t="s">
+        <v>2</v>
+      </c>
+      <c r="D198" t="s">
+        <v>452</v>
+      </c>
+      <c r="E198" t="s">
+        <v>323</v>
+      </c>
+      <c r="F198" t="s">
+        <v>5</v>
+      </c>
+      <c r="G198"/>
+      <c r="H198"/>
+      <c r="I198"/>
+      <c r="J198"/>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>453</v>
+      </c>
+      <c r="B199" t="s">
+        <v>432</v>
+      </c>
+      <c r="C199" t="s">
+        <v>2</v>
+      </c>
+      <c r="D199" t="s">
+        <v>454</v>
+      </c>
+      <c r="E199" t="s">
+        <v>323</v>
+      </c>
+      <c r="F199" t="s">
+        <v>5</v>
+      </c>
+      <c r="G199"/>
+      <c r="H199"/>
+      <c r="I199"/>
+      <c r="J199"/>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>455</v>
+      </c>
+      <c r="B200" t="s">
+        <v>411</v>
+      </c>
+      <c r="C200" t="s">
+        <v>2</v>
+      </c>
+      <c r="D200" t="s">
+        <v>456</v>
+      </c>
+      <c r="E200" t="s">
+        <v>323</v>
+      </c>
+      <c r="F200" t="s">
+        <v>5</v>
+      </c>
+      <c r="G200"/>
+      <c r="H200"/>
+      <c r="I200"/>
+      <c r="J200"/>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>457</v>
+      </c>
+      <c r="B201" t="s">
+        <v>425</v>
+      </c>
+      <c r="C201" t="s">
+        <v>2</v>
+      </c>
+      <c r="D201" t="s">
+        <v>458</v>
+      </c>
+      <c r="E201" t="s">
+        <v>323</v>
+      </c>
+      <c r="F201" t="s">
+        <v>5</v>
+      </c>
+      <c r="G201"/>
+      <c r="H201"/>
+      <c r="I201"/>
+      <c r="J201"/>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>459</v>
+      </c>
+      <c r="B202" t="s">
+        <v>33</v>
+      </c>
+      <c r="C202" t="s">
+        <v>2</v>
+      </c>
+      <c r="D202" t="s">
+        <v>460</v>
+      </c>
+      <c r="E202" t="s">
+        <v>323</v>
+      </c>
+      <c r="F202" t="s">
+        <v>5</v>
+      </c>
+      <c r="G202"/>
+      <c r="H202"/>
+      <c r="I202"/>
+      <c r="J202"/>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>461</v>
+      </c>
+      <c r="B203" t="s">
+        <v>316</v>
+      </c>
+      <c r="C203" t="s">
+        <v>2</v>
+      </c>
+      <c r="D203" t="s">
+        <v>462</v>
+      </c>
+      <c r="E203" t="s">
+        <v>323</v>
+      </c>
+      <c r="F203" t="s">
+        <v>5</v>
+      </c>
+      <c r="G203"/>
+      <c r="H203"/>
+      <c r="I203"/>
+      <c r="J203"/>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>463</v>
+      </c>
+      <c r="B204" t="s">
+        <v>432</v>
+      </c>
+      <c r="C204" t="s">
+        <v>2</v>
+      </c>
+      <c r="D204" t="s">
+        <v>464</v>
+      </c>
+      <c r="E204" t="s">
+        <v>323</v>
+      </c>
+      <c r="F204" t="s">
+        <v>5</v>
+      </c>
+      <c r="G204"/>
+      <c r="H204"/>
+      <c r="I204"/>
+      <c r="J204"/>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>465</v>
+      </c>
+      <c r="B205" t="s">
+        <v>30</v>
+      </c>
+      <c r="C205" t="s">
+        <v>2</v>
+      </c>
+      <c r="D205" t="s">
+        <v>466</v>
+      </c>
+      <c r="E205" t="s">
+        <v>323</v>
+      </c>
+      <c r="F205" t="s">
+        <v>5</v>
+      </c>
+      <c r="G205"/>
+      <c r="H205"/>
+      <c r="I205"/>
+      <c r="J205"/>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>467</v>
+      </c>
+      <c r="B206" t="s">
+        <v>411</v>
+      </c>
+      <c r="C206" t="s">
+        <v>2</v>
+      </c>
+      <c r="D206" t="s">
+        <v>468</v>
+      </c>
+      <c r="E206" t="s">
+        <v>323</v>
+      </c>
+      <c r="F206" t="s">
+        <v>5</v>
+      </c>
+      <c r="G206"/>
+      <c r="H206"/>
+      <c r="I206"/>
+      <c r="J206"/>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>469</v>
+      </c>
+      <c r="B207" t="s">
+        <v>425</v>
+      </c>
+      <c r="C207" t="s">
+        <v>2</v>
+      </c>
+      <c r="D207" t="s">
+        <v>470</v>
+      </c>
+      <c r="E207" t="s">
+        <v>323</v>
+      </c>
+      <c r="F207" t="s">
+        <v>5</v>
+      </c>
+      <c r="G207"/>
+      <c r="H207"/>
+      <c r="I207"/>
+      <c r="J207"/>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>471</v>
+      </c>
+      <c r="B208" t="s">
+        <v>38</v>
+      </c>
+      <c r="C208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D208" t="s">
+        <v>472</v>
+      </c>
+      <c r="E208" t="s">
+        <v>323</v>
+      </c>
+      <c r="F208" t="s">
+        <v>5</v>
+      </c>
+      <c r="G208"/>
+      <c r="H208"/>
+      <c r="I208"/>
+      <c r="J208"/>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>473</v>
+      </c>
+      <c r="B209" t="s">
+        <v>38</v>
+      </c>
+      <c r="C209" t="s">
+        <v>2</v>
+      </c>
+      <c r="D209" t="s">
+        <v>474</v>
+      </c>
+      <c r="E209" t="s">
+        <v>323</v>
+      </c>
+      <c r="F209" t="s">
+        <v>5</v>
+      </c>
+      <c r="G209"/>
+      <c r="H209"/>
+      <c r="I209"/>
+      <c r="J209"/>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>475</v>
+      </c>
+      <c r="B210" t="s">
+        <v>316</v>
+      </c>
+      <c r="C210" t="s">
+        <v>2</v>
+      </c>
+      <c r="D210" t="s">
+        <v>476</v>
+      </c>
+      <c r="E210" t="s">
+        <v>323</v>
+      </c>
+      <c r="F210" t="s">
+        <v>5</v>
+      </c>
+      <c r="G210"/>
+      <c r="H210"/>
+      <c r="I210"/>
+      <c r="J210"/>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>477</v>
+      </c>
+      <c r="B211" t="s">
+        <v>432</v>
+      </c>
+      <c r="C211" t="s">
+        <v>2</v>
+      </c>
+      <c r="D211" t="s">
+        <v>478</v>
+      </c>
+      <c r="E211" t="s">
+        <v>323</v>
+      </c>
+      <c r="F211" t="s">
+        <v>5</v>
+      </c>
+      <c r="G211"/>
+      <c r="H211"/>
+      <c r="I211"/>
+      <c r="J211"/>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>479</v>
+      </c>
+      <c r="B212" t="s">
+        <v>30</v>
+      </c>
+      <c r="C212" t="s">
+        <v>2</v>
+      </c>
+      <c r="D212" t="s">
+        <v>480</v>
+      </c>
+      <c r="E212" t="s">
+        <v>323</v>
+      </c>
+      <c r="F212" t="s">
+        <v>5</v>
+      </c>
+      <c r="G212"/>
+      <c r="H212"/>
+      <c r="I212"/>
+      <c r="J212"/>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>481</v>
+      </c>
+      <c r="B213" t="s">
+        <v>44</v>
+      </c>
+      <c r="C213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D213" t="s">
+        <v>482</v>
+      </c>
+      <c r="E213" t="s">
+        <v>323</v>
+      </c>
+      <c r="F213" t="s">
+        <v>5</v>
+      </c>
+      <c r="G213"/>
+      <c r="H213"/>
+      <c r="I213"/>
+      <c r="J213"/>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>483</v>
+      </c>
+      <c r="B214" t="s">
+        <v>316</v>
+      </c>
+      <c r="C214" t="s">
+        <v>2</v>
+      </c>
+      <c r="D214" t="s">
+        <v>484</v>
+      </c>
+      <c r="E214" t="s">
+        <v>323</v>
+      </c>
+      <c r="F214" t="s">
+        <v>5</v>
+      </c>
+      <c r="G214"/>
+      <c r="H214"/>
+      <c r="I214"/>
+      <c r="J214"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>