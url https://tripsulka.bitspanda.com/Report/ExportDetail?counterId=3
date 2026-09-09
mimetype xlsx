--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -7,253 +7,772 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Trips" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3428" uniqueCount="1226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3822" uniqueCount="1248">
+  <si>
+    <t xml:space="preserve">2083-05-24 05:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-01-KHA-6931</t>
+  </si>
+  <si>
+    <t xml:space="preserve">बस</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-637</t>
+  </si>
+  <si>
+    <t xml:space="preserve">875.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">False</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-24 05:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-9294</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-636</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 05:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-8571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-635</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 05:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-5-KHA-5092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-634</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-23 05:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-4130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-22 06:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-632</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 06:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-4476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-630</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 06:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-629</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-21 06:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-628</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 07:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-8-KHA-5366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-627</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 06:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-5-KHA-5028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-626</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-19 05:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 07:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-4-01-2-GA-0037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-18 07:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-623</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 06:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-622</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-15 06:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-621</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 07:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-3976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-14 07:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-13 04:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KA-9446</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-618</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 05:26 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-617</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-10 05:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-9605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-616</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 04:10 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-4131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-615</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-09 05:35 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-614</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 02:38 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-01-KHA-9517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-612</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 05:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-611</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-08 05:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-610</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 02:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-9444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-609</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 05:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-07 05:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-607</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 04:54 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-0037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-606</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-06 05:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-604</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 02:27 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-603</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 05:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-602</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-05 05:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 03:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 05:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-599</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-04 05:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-598</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 05:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-597</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-03 05:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-596</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 05:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-595</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-02 05:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 05:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-593</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-05-01 05:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-592</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-31 06:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-591</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-30 05:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-589</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 07:04 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-588</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-29 06:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-587</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 05:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-28 05:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 05:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-27 05:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-583</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-26 05:35 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-581</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-25 05:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 05:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-24 05:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-577</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-23 07:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-576</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 05:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-22 05:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 06:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-573</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-21 06:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 01:42 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-20 05:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-570</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-19 05:30 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 02:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-567</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 05:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-566</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-18 05:11 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-17 05:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-16 05:56 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-563</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 03:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-15 05:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 02:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-559</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 05:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-558</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-14 05:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 03:22 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 05:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-13 05:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-554</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 02:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-12 05:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-552</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 01:56 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-551</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-04-11 05:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-549</t>
+  </si>
   <si>
     <t xml:space="preserve">2083-04-10 03:27 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-1-KA-9446</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-548</t>
   </si>
   <si>
-    <t xml:space="preserve">875.00</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-10 09:48 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-4-KHA-4444</t>
   </si>
   <si>
     <t xml:space="preserve">माइक्रोबस</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-547</t>
   </si>
   <si>
     <t xml:space="preserve">650.00</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-10 07:32 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-4-01-001-KHA-0281</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-546</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-10 05:15 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-5-KHA-5028</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-545</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-10 05:14 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-3-01-06-KHA-4131</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-544</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 09:53 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-3-KA-5568</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-543</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 07:44 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-06-KHA-6422</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-542</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 07:42 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-1396</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-541</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 05:24 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-8-KHA-5366</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-540</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-09 05:23 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-3-01-006-KHA-9605</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-539</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 02:32 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-01-KHA-9517</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-538</t>
   </si>
   <si>
-    <t xml:space="preserve">1175.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-04-08 06:24 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">GA-1-KHA-9294</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-537</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 06:18 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">NA-5-KHA-5092</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-536</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-08 06:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-535</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 05:13 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BA-4-KHA-4476</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-534</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-07 05:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-533</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 03:53 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-3-01-006-KHA-4130</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-532</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 07:28 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-03-KHA-9444</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-531</t>
   </si>
   <si>
     <t xml:space="preserve">2083/4/5</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 07:27 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-530</t>
   </si>
   <si>
     <t xml:space="preserve">2083/4/4</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 07:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-529</t>
   </si>
   <si>
     <t xml:space="preserve">2073/4/4</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 07:24 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">P-4-01-2-GA-0037</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-528</t>
   </si>
   <si>
     <t xml:space="preserve">1750.00</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 07:22 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-527</t>
   </si>
   <si>
     <t xml:space="preserve">2083/4/3</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 05:35 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-526</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-06 05:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-525</t>
@@ -267,3438 +786,2985 @@
   <si>
     <t xml:space="preserve">2083-04-02 06:02 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-523</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 05:53 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-522</t>
   </si>
   <si>
     <t xml:space="preserve">1650.00</t>
   </si>
   <si>
     <t xml:space="preserve">2083-04-01 06:49 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-521</t>
   </si>
   <si>
     <t xml:space="preserve">825.00</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-31 05:42 AM</t>
+    <t xml:space="preserve">2083-03-32 05:42 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-520</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-31 05:40 AM</t>
+    <t xml:space="preserve">2083-03-32 05:40 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-519</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 01:49 PM</t>
+    <t xml:space="preserve">2083-03-31 01:49 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-518</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 06:16 AM</t>
+    <t xml:space="preserve">2083-03-31 06:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-517</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-30 06:10 AM</t>
+    <t xml:space="preserve">2083-03-31 06:10 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-516</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-28 02:46 PM</t>
+    <t xml:space="preserve">2083-03-29 02:46 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-515</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-28 05:33 AM</t>
+    <t xml:space="preserve">2083-03-29 05:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-514</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-28 05:32 AM</t>
+    <t xml:space="preserve">2083-03-29 05:32 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-513</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 02:02 PM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GA-1-KHA-9444</t>
+    <t xml:space="preserve">2083-03-28 02:02 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-512</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 05:35 AM</t>
+    <t xml:space="preserve">2083-03-28 05:35 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-511</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-27 05:34 AM</t>
+    <t xml:space="preserve">2083-03-28 05:34 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-510</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-26 02:11 PM</t>
+    <t xml:space="preserve">2083-03-27 02:11 PM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-006-KHA-3880</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-509</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-03-27 05:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-507</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-26 01:50 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-506</t>
+  </si>
+  <si>
     <t xml:space="preserve">2083-03-26 05:17 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-508</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-505</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-25 05:16 AM</t>
+    <t xml:space="preserve">2083-03-26 05:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-504</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-24 02:35 PM</t>
+    <t xml:space="preserve">2083-03-25 02:35 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-503</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-24 05:13 AM</t>
+    <t xml:space="preserve">2083-03-25 05:13 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-502</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-23 02:07 PM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">P-3-01-006-KHA-3976</t>
+    <t xml:space="preserve">2083-03-24 02:07 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-501</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-23 05:31 AM</t>
+    <t xml:space="preserve">2083-03-24 05:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-500</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-499</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-22 02:01 PM</t>
+    <t xml:space="preserve">2083-03-23 02:01 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-498</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-22 05:22 AM</t>
+    <t xml:space="preserve">2083-03-23 05:22 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-497</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-22 05:21 AM</t>
+    <t xml:space="preserve">2083-03-23 05:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-496</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-21 01:40 PM</t>
+    <t xml:space="preserve">2083-03-22 01:40 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-495</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-21 05:35 AM</t>
+    <t xml:space="preserve">2083-03-22 05:35 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-494</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-21 05:34 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">P-3-01-006-KHA-0037</t>
+    <t xml:space="preserve">2083-03-22 05:34 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-493</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-20 12:09 PM</t>
+    <t xml:space="preserve">2083-03-21 12:09 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-492</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-20 05:06 AM</t>
+    <t xml:space="preserve">2083-03-21 05:06 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-491</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-19 02:31 PM</t>
+    <t xml:space="preserve">2083-03-20 02:31 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-490</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-19 05:11 AM</t>
+    <t xml:space="preserve">2083-03-20 05:11 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-489</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-19 05:10 AM</t>
+    <t xml:space="preserve">2083-03-20 05:10 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-488</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-18 02:23 PM</t>
+    <t xml:space="preserve">2083-03-19 02:23 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-487</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-18 05:13 AM</t>
+    <t xml:space="preserve">2083-03-19 05:13 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-486</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-17 01:25 PM</t>
+    <t xml:space="preserve">2083-03-18 01:25 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-485</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-17 05:08 AM</t>
+    <t xml:space="preserve">2083-03-18 05:08 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-484</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-17 05:07 AM</t>
+    <t xml:space="preserve">2083-03-18 05:07 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-483</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-16 12:47 PM</t>
+    <t xml:space="preserve">2083-03-17 12:47 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-482</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-16 05:25 AM</t>
+    <t xml:space="preserve">2083-03-17 05:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-481</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-16 05:24 AM</t>
+    <t xml:space="preserve">2083-03-17 05:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-480</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-15 02:01 PM</t>
+    <t xml:space="preserve">2083-03-16 02:01 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-479</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-15 05:22 AM</t>
+    <t xml:space="preserve">2083-03-16 05:22 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-478</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-15 05:21 AM</t>
+    <t xml:space="preserve">2083-03-16 05:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-477</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-14 02:35 PM</t>
+    <t xml:space="preserve">2083-03-15 02:35 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-476</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-14 05:13 AM</t>
+    <t xml:space="preserve">2083-03-15 05:13 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-475</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-14 05:12 AM</t>
+    <t xml:space="preserve">2083-03-15 05:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-474</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-13 11:29 AM</t>
+    <t xml:space="preserve">2083-03-14 11:29 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-473</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-13 05:30 AM</t>
+    <t xml:space="preserve">2083-03-14 05:30 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-472</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-12 02:20 PM</t>
+    <t xml:space="preserve">2083-03-13 02:20 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-471</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-12 05:21 AM</t>
+    <t xml:space="preserve">2083-03-13 05:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-470</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-03-12 01:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-469</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-12 05:20 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-468</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-12 05:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-467</t>
+  </si>
+  <si>
     <t xml:space="preserve">2083-03-11 01:35 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-469</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-466</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-10 05:33 AM</t>
+    <t xml:space="preserve">2083-03-11 05:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-465</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-10 05:31 AM</t>
+    <t xml:space="preserve">2083-03-11 05:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-464</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-09 05:48 PM</t>
+    <t xml:space="preserve">2083-03-10 05:48 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-463</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-09 07:27 AM</t>
+    <t xml:space="preserve">2083-03-10 07:27 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-2-KHA-8791</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-462</t>
   </si>
   <si>
     <t xml:space="preserve">600.00</t>
   </si>
   <si>
     <t xml:space="preserve">2083/03/8</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-09 07:25 AM</t>
+    <t xml:space="preserve">2083-03-10 07:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-6-KHA-8197</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-461</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-09 07:22 AM</t>
+    <t xml:space="preserve">2083-03-10 07:22 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-0189</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-460</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-09 05:07 AM</t>
+    <t xml:space="preserve">2083-03-10 05:07 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-459</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-458</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-08 02:11 PM</t>
+    <t xml:space="preserve">2083-03-09 02:11 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-457</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-08 09:34 AM</t>
+    <t xml:space="preserve">2083-03-09 09:34 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-2-KHA-3715</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-456</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-08 07:03 AM</t>
+    <t xml:space="preserve">2083-03-09 07:03 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-007-KHA-0680</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-455</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-08 05:15 AM</t>
+    <t xml:space="preserve">2083-03-09 05:15 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-454</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-07 02:03 PM</t>
+    <t xml:space="preserve">2083-03-08 02:03 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-453</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-07 07:36 AM</t>
+    <t xml:space="preserve">2083-03-08 07:36 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-3-KHA-0786</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-452</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-07 07:23 AM</t>
+    <t xml:space="preserve">2083-03-08 07:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-3-KHA-4664</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-451</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-07 07:14 AM</t>
+    <t xml:space="preserve">2083-03-08 07:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-450</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-03-08 07:13 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-6360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-449</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083/3/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-08 05:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-5028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-08 05:16 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-08 04:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-446</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-07 02:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUS-445</t>
+  </si>
+  <si>
     <t xml:space="preserve">2083-03-07 07:13 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BA-4-KHA-6360</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">P-3-01-006-KHA-0174</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-444</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-06 06:54 AM</t>
+    <t xml:space="preserve">2083-03-07 06:54 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-443</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-06 06:51 AM</t>
+    <t xml:space="preserve">2083-03-07 06:51 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-442</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-06 05:29 AM</t>
+    <t xml:space="preserve">2083-03-07 05:29 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-441</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-05 03:50 PM</t>
+    <t xml:space="preserve">2083-03-06 03:50 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-440</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-05 08:29 AM</t>
+    <t xml:space="preserve">2083-03-06 08:29 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-439</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-05 07:06 AM</t>
+    <t xml:space="preserve">2083-03-06 07:06 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-438</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-05 06:59 AM</t>
+    <t xml:space="preserve">2083-03-06 06:59 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-437</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-05 06:57 AM</t>
+    <t xml:space="preserve">2083-03-06 06:57 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-3-KHA-4965</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-436</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-05 05:15 AM</t>
+    <t xml:space="preserve">2083-03-06 05:15 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-435</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-04 01:47 PM</t>
+    <t xml:space="preserve">2083-03-05 01:47 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-434</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-04 07:10 AM</t>
+    <t xml:space="preserve">2083-03-05 07:10 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-433</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-04 07:09 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-5-KHA-8571</t>
+    <t xml:space="preserve">2083-03-05 07:09 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-432</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-431</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-04 07:08 AM</t>
+    <t xml:space="preserve">2083-03-05 07:08 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-430</t>
   </si>
   <si>
     <t xml:space="preserve">2083/3/4</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-04 06:42 AM</t>
+    <t xml:space="preserve">2083-03-05 06:42 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-429</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-03 09:45 AM</t>
+    <t xml:space="preserve">2083-03-04 09:45 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-428</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-03 07:31 AM</t>
+    <t xml:space="preserve">2083-03-04 07:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-427</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-03 07:03 AM</t>
+    <t xml:space="preserve">2083-03-04 07:03 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-426</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-03 07:02 AM</t>
+    <t xml:space="preserve">2083-03-04 07:02 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-425</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-03 05:18 AM</t>
+    <t xml:space="preserve">2083-03-04 05:18 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-424</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-03 05:17 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GA-01-KHA-6931</t>
+    <t xml:space="preserve">2083-03-04 05:17 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-423</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-422</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-02 01:45 PM</t>
+    <t xml:space="preserve">2083-03-03 01:45 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-421</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-02 07:28 AM</t>
+    <t xml:space="preserve">2083-03-03 07:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-03 07:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-4658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-03 07:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-03 05:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-03 05:09 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-02 03:58 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-03-02 07:57 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-420</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-02 07:27 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-3-KHA-4658</t>
+    <t xml:space="preserve">2083-03-02 06:28 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-419</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-02 07:17 AM</t>
+    <t xml:space="preserve">2083-03-02 05:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-418</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-02 05:10 AM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-417</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-02 05:09 AM</t>
+    <t xml:space="preserve">2083-03-02 05:22 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-416</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-01 03:58 PM</t>
+    <t xml:space="preserve">2083-03-01 01:29 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-415</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-01 07:57 AM</t>
+    <t xml:space="preserve">2083-03-01 07:51 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-414</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-01 06:28 AM</t>
+    <t xml:space="preserve">2083-03-01 07:11 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-413</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-01 05:24 AM</t>
+    <t xml:space="preserve">2083-03-01 07:09 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-412</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-03-01 05:31 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-411</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-03-01 05:22 AM</t>
+    <t xml:space="preserve">2083-02-31 02:49 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-410</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-32 01:29 PM</t>
+    <t xml:space="preserve">2083-02-31 09:20 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-409</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-32 07:51 AM</t>
+    <t xml:space="preserve">2083-02-31 07:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-782</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-408</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-32 07:11 AM</t>
+    <t xml:space="preserve">2083-02-31 07:29 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-407</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-32 07:09 AM</t>
+    <t xml:space="preserve">2083-02-31 05:27 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-406</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-32 05:31 AM</t>
+    <t xml:space="preserve">2083-02-31 05:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-405</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-31 02:49 PM</t>
+    <t xml:space="preserve">2083-02-30 05:36 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-404</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-31 09:20 AM</t>
+    <t xml:space="preserve">2083-02-30 08:40 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-403</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-31 07:34 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-4-KHA-782</t>
+    <t xml:space="preserve">2083-02-30 07:54 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-402</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-31 07:29 AM</t>
+    <t xml:space="preserve">2083-02-30 07:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KA-5066</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-401</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-31 05:27 AM</t>
+    <t xml:space="preserve">2083-02-30 06:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-400</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-31 05:25 AM</t>
+    <t xml:space="preserve">2083-02-30 05:35 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-399</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-30 05:36 PM</t>
+    <t xml:space="preserve">2083-02-30 05:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-398</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-30 08:40 AM</t>
+    <t xml:space="preserve">2083-02-29 01:50 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-397</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-30 07:54 AM</t>
+    <t xml:space="preserve">2083-02-29 07:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-396</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-30 07:25 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-5-KA-5066</t>
+    <t xml:space="preserve">2083-02-29 07:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-7616</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-395</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-30 06:46 AM</t>
+    <t xml:space="preserve">608.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-29 07:03 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-394</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-30 05:35 AM</t>
+    <t xml:space="preserve">2083-02-29 05:28 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-393</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-30 05:33 AM</t>
+    <t xml:space="preserve">2083-02-28 04:36 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-392</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-29 01:50 PM</t>
+    <t xml:space="preserve">2083-02-28 09:55 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-391</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-29 07:14 AM</t>
+    <t xml:space="preserve">2083-02-28 07:45 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-390</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-29 07:12 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-3-KHA-7616</t>
+    <t xml:space="preserve">2083-02-28 07:09 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-389</t>
   </si>
   <si>
-    <t xml:space="preserve">608.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-29 07:03 AM</t>
+    <t xml:space="preserve">2083/2/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-28 05:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-388</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-29 05:28 AM</t>
+    <t xml:space="preserve">2083-02-28 05:22 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-387</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-28 04:36 PM</t>
+    <t xml:space="preserve">2083-02-28 05:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-386</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-28 09:55 AM</t>
+    <t xml:space="preserve">2083-02-27 01:50 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-385</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-28 07:45 AM</t>
+    <t xml:space="preserve">2083-02-27 09:34 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-384</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-28 07:09 AM</t>
+    <t xml:space="preserve">2083-02-27 08:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-383</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/29</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-28 05:23 AM</t>
+    <t xml:space="preserve">2083-02-27 08:19 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-382</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-28 05:22 AM</t>
+    <t xml:space="preserve">2083/2/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-27 05:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-381</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-28 05:21 AM</t>
+    <t xml:space="preserve">2083-02-27 05:15 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-380</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-27 01:50 PM</t>
+    <t xml:space="preserve">2083-02-27 05:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-379</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-27 09:34 AM</t>
+    <t xml:space="preserve">2083-02-26 04:40 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-378</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-27 08:21 AM</t>
+    <t xml:space="preserve">2083-02-26 07:59 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-377</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-27 08:19 AM</t>
+    <t xml:space="preserve">2083-02-26 07:07 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-376</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/28</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-27 05:16 AM</t>
+    <t xml:space="preserve">2083/2/27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-26 07:06 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-375</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-27 05:15 AM</t>
+    <t xml:space="preserve">2083-02-26 05:19 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-374</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-27 05:14 AM</t>
+    <t xml:space="preserve">2083-02-26 05:18 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-373</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-26 04:40 PM</t>
+    <t xml:space="preserve">2083-02-25 02:38 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-372</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-26 07:59 AM</t>
+    <t xml:space="preserve">2083-02-25 07:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-371</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-26 07:07 AM</t>
+    <t xml:space="preserve">2083/2/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-25 07:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-370</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/27</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-26 07:06 AM</t>
+    <t xml:space="preserve">2083-02-25 05:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-369</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-26 05:19 AM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-368</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-26 05:18 AM</t>
+    <t xml:space="preserve">2083-02-24 03:12 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-367</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-25 02:38 PM</t>
+    <t xml:space="preserve">2083-02-24 09:27 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-366</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-25 07:33 AM</t>
+    <t xml:space="preserve">2083-02-24 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-4177</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-365</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/24</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-25 07:31 AM</t>
+    <t xml:space="preserve">2083-02-24 06:05 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6415</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-364</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-25 05:23 AM</t>
+    <t xml:space="preserve">2083-02-24 05:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-363</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-02-24 05:23 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-362</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-24 03:12 PM</t>
+    <t xml:space="preserve">2083-02-23 04:13 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-361</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-24 09:27 AM</t>
+    <t xml:space="preserve">2083-02-23 07:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-360</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-24 07:23 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-4-KHA-4177</t>
+    <t xml:space="preserve">2083-02-23 05:18 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-359</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-24 06:05 AM</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-358</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-24 05:25 AM</t>
+    <t xml:space="preserve">2083-02-23 04:58 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-357</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-24 05:23 AM</t>
+    <t xml:space="preserve">2083-02-22 03:30 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-356</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-23 04:13 PM</t>
+    <t xml:space="preserve">2083-02-22 09:41 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-355</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-23 07:31 AM</t>
+    <t xml:space="preserve">2083/2/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-22 07:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-1619</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-354</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-23 05:18 AM</t>
+    <t xml:space="preserve">2083/2/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-22 07:08 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-353</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-02-22 06:26 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-352</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-23 04:58 AM</t>
+    <t xml:space="preserve">2083-02-22 05:20 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-351</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-22 03:30 PM</t>
+    <t xml:space="preserve">2083-02-22 05:19 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-350</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-22 09:41 AM</t>
+    <t xml:space="preserve">2083-02-22 05:00 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-2249</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-349</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/23</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GA-2-KHA-1619</t>
+    <t xml:space="preserve">2083-02-21 02:35 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-348</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/22</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-22 07:08 AM</t>
+    <t xml:space="preserve">2083-02-21 05:17 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-347</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-22 06:26 AM</t>
+    <t xml:space="preserve">2083-02-21 05:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-346</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-22 05:20 AM</t>
+    <t xml:space="preserve">2083-02-20 02:45 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-345</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-22 05:19 AM</t>
+    <t xml:space="preserve">2083-02-20 07:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-6361</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-344</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-22 05:00 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GA-2-KHA-2249</t>
+    <t xml:space="preserve">2083-02-20 07:17 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-343</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-21 02:35 PM</t>
+    <t xml:space="preserve">2083-02-20 05:47 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-342</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-21 05:17 AM</t>
+    <t xml:space="preserve">2083-02-20 05:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-341</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-21 05:16 AM</t>
+    <t xml:space="preserve">2083-02-20 05:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-340</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-20 02:45 PM</t>
+    <t xml:space="preserve">2083-02-19 02:11 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-339</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-20 07:41 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-4-KHA-6361</t>
+    <t xml:space="preserve">2083,2,19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-19 01:42 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-338</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-20 07:17 AM</t>
+    <t xml:space="preserve">2083-02-19 09:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-2744</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-337</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-20 05:47 AM</t>
+    <t xml:space="preserve">2083/2/19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-19 07:55 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-336</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-20 05:24 AM</t>
+    <t xml:space="preserve">2083-02-19 07:22 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-335</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-20 05:23 AM</t>
+    <t xml:space="preserve">2083-02-19 05:26 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-334</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-19 02:11 PM</t>
+    <t xml:space="preserve">2083-02-19 05:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-333</t>
   </si>
   <si>
-    <t xml:space="preserve">2083,2,19</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-19 01:42 PM</t>
+    <t xml:space="preserve">2083-02-18 03:02 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-332</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-19 09:45 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GA-1-KHA-2744</t>
+    <t xml:space="preserve">2083-02-18 09:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-331</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/19</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-19 07:55 AM</t>
+    <t xml:space="preserve">2083/2/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-18 07:45 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-330</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-19 07:22 AM</t>
+    <t xml:space="preserve">2083-02-18 07:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-329</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-19 05:26 AM</t>
+    <t xml:space="preserve">2083-02-18 07:19 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-328</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-19 05:25 AM</t>
+    <t xml:space="preserve">2083-02-18 05:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-327</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-18 03:02 PM</t>
+    <t xml:space="preserve">2083-02-18 05:15 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-326</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-18 09:24 AM</t>
+    <t xml:space="preserve">2083-02-17 01:51 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-325</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/18</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-18 07:45 AM</t>
+    <t xml:space="preserve">2083-02-17 09:09 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-324</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-18 07:25 AM</t>
+    <t xml:space="preserve">2083/2/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 09:05 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-323</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-18 07:19 AM</t>
+    <t xml:space="preserve">2083-02-17 07:28 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-322</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-18 05:16 AM</t>
+    <t xml:space="preserve">2083/02/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-17 05:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-321</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-18 05:15 AM</t>
+    <t xml:space="preserve">2083-02-16 03:23 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-5917</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-320</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-17 01:51 PM</t>
+    <t xml:space="preserve">2083-02-16 09:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-319</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-17 09:09 AM</t>
+    <t xml:space="preserve">2083/2/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 07:04 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-318</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/17</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-17 09:05 AM</t>
+    <t xml:space="preserve">2083-02-16 05:41 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA-4-KHA-4476</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-317</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-17 07:28 AM</t>
+    <t xml:space="preserve">2083-02-16 05:39 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-316</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/02/17</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-17 05:25 AM</t>
+    <t xml:space="preserve">852.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-16 05:35 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-315</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-16 03:23 PM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GA-1-KHA-5917</t>
+    <t xml:space="preserve">2083-02-15 08:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-314</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-16 09:46 AM</t>
+    <t xml:space="preserve">2083/2/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 07:50 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-313</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/16</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-16 07:04 AM</t>
+    <t xml:space="preserve">2083-02-15 07:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-312</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-16 05:41 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">NA-4-KHA-4476</t>
+    <t xml:space="preserve">2083/02/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-15 07:18 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-311</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-16 05:39 AM</t>
+    <t xml:space="preserve">2083-02-15 05:13 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-310</t>
   </si>
   <si>
-    <t xml:space="preserve">852.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-16 05:35 AM</t>
+    <t xml:space="preserve">2083-02-15 05:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-309</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-15 08:46 AM</t>
+    <t xml:space="preserve">2083-02-14 03:35 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-308</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/15</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-15 07:50 AM</t>
+    <t xml:space="preserve">2083-02-14 07:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-02-KHA-8789</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-307</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-15 07:33 AM</t>
+    <t xml:space="preserve">2083/2/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-14 07:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-306</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/02/15</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-15 07:18 AM</t>
+    <t xml:space="preserve">2083-02-14 05:27 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-305</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-15 05:13 AM</t>
+    <t xml:space="preserve">2083-02-14 05:26 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-304</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-15 05:12 AM</t>
+    <t xml:space="preserve">2083-02-13 02:07 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-303</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-14 03:35 PM</t>
+    <t xml:space="preserve">2083-02-13 09:29 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-302</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-14 07:31 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-02-KHA-8789</t>
+    <t xml:space="preserve">2083/2/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-13 09:27 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-301</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/14</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-14 07:14 AM</t>
+    <t xml:space="preserve">2083-02-13 07:57 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-300</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-14 05:27 AM</t>
+    <t xml:space="preserve">2083-02-13 07:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-299</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-14 05:26 AM</t>
+    <t xml:space="preserve">2083-02-13 05:17 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-298</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-13 02:07 PM</t>
+    <t xml:space="preserve">2083-02-13 05:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-297</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-13 09:29 AM</t>
+    <t xml:space="preserve">2083-02-13 04:59 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-296</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/13</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-13 09:27 AM</t>
+    <t xml:space="preserve">2083/02/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 01:19 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-6320</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-295</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-13 07:57 AM</t>
+    <t xml:space="preserve">2083,2, 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 07:41 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-294</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-13 07:31 AM</t>
+    <t xml:space="preserve">2083-02-12 07:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6319</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-293</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-13 05:17 AM</t>
+    <t xml:space="preserve">2083/212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 07:10 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-292</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-13 05:16 AM</t>
+    <t xml:space="preserve">2083/02/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-12 05:42 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-291</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-13 04:59 AM</t>
+    <t xml:space="preserve">2083-02-12 05:37 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-290</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/02/12</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">P-3-01-06-KHA-6320</t>
+    <t xml:space="preserve">2083-02-12 05:36 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-289</t>
   </si>
   <si>
-    <t xml:space="preserve">2083,2, 11</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-288</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-12 07:37 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">P-3-01-006-KHA-6319</t>
+    <t xml:space="preserve">2083-02-11 02:59 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-287</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/212</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-12 07:10 AM</t>
+    <t xml:space="preserve">2083-02-11 09:45 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-286</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/02/11</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-12 05:42 AM</t>
+    <t xml:space="preserve">2083/2/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-11 07:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-285</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-12 05:37 AM</t>
+    <t xml:space="preserve">2083/211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-11 05:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-284</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-12 05:36 AM</t>
+    <t xml:space="preserve">2083-02-11 05:20 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-283</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-02-10 09:44 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-282</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-11 02:59 PM</t>
+    <t xml:space="preserve">2083/2/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-10 07:16 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-281</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-11 09:45 AM</t>
+    <t xml:space="preserve">2083-02-10 05:17 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-280</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/11</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-11 07:21 AM</t>
+    <t xml:space="preserve">2083-02-09 07:03 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-279</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/211</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-11 05:21 AM</t>
+    <t xml:space="preserve">2083/2/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-09 05:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-278</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-11 05:20 AM</t>
+    <t xml:space="preserve">2083-02-09 05:20 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-277</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-10 09:44 AM</t>
+    <t xml:space="preserve">2083-02-09 05:19 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-276</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/10</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-10 07:16 AM</t>
+    <t xml:space="preserve">2083-02-09 05:18 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-275</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-10 05:17 AM</t>
+    <t xml:space="preserve">2083-02-08 12:47 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6318</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-274</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-09 07:03 AM</t>
+    <t xml:space="preserve">2083-02-08 09:39 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-273</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/9</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-09 05:21 AM</t>
+    <t xml:space="preserve">2083/2/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-08 07:36 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6315</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-272</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-09 05:20 AM</t>
+    <t xml:space="preserve">2083-02-08 07:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-271</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-09 05:19 AM</t>
+    <t xml:space="preserve">2083-02-08 06:50 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-270</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-09 05:18 AM</t>
+    <t xml:space="preserve">2083-02-08 06:48 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-269</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-08 12:47 PM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">P-3-01-006-KHA-6318</t>
+    <t xml:space="preserve">2083-02-07 09:58 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-268</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-08 09:39 AM</t>
+    <t xml:space="preserve">2083/2/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-07 07:42 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-267</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/8</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">P-3-01-006-KHA-6315</t>
+    <t xml:space="preserve">2083/2/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-07 07:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-6322</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-266</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-08 07:12 AM</t>
+    <t xml:space="preserve">2083-02-07 07:21 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-265</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-08 06:50 AM</t>
+    <t xml:space="preserve">2083-02-07 07:18 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-264</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-08 06:48 AM</t>
+    <t xml:space="preserve">2083-02-07 07:02 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-263</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-07 09:58 AM</t>
+    <t xml:space="preserve">2083-02-07 05:36 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-262</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-07 07:42 AM</t>
+    <t xml:space="preserve">2083-02-07 05:35 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-261</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/7</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-260</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-07 07:21 AM</t>
+    <t xml:space="preserve">2083-02-06 02:35 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-259</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-07 07:18 AM</t>
+    <t xml:space="preserve">2083-02-06 07:51 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-258</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-07 07:02 AM</t>
+    <t xml:space="preserve">2083/2/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-06 07:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-006-KHA-6316</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-257</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-07 05:36 AM</t>
+    <t xml:space="preserve">2083-02-06 05:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-256</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-07 05:35 AM</t>
+    <t xml:space="preserve">2083-02-06 05:22 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-255</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-02-05 01:06 PM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-254</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-06 02:35 PM</t>
+    <t xml:space="preserve">2083-02-05 07:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-253</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-06 07:51 AM</t>
+    <t xml:space="preserve">2083/2/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-05 07:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-252</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/6</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">P-3-01-006-KHA-6316</t>
+    <t xml:space="preserve">3083/2/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-05 06:54 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-251</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-06 05:23 AM</t>
+    <t xml:space="preserve">2083-02-05 06:47 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-250</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-06 05:22 AM</t>
+    <t xml:space="preserve">2083-02-05 05:26 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-249</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-05 01:06 PM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-248</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-05 07:14 AM</t>
+    <t xml:space="preserve">2083-02-05 05:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-247</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/5</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-05 07:12 AM</t>
+    <t xml:space="preserve">2083-02-04 09:49 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-246</t>
   </si>
   <si>
-    <t xml:space="preserve">3083/2/5</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-05 06:54 AM</t>
+    <t xml:space="preserve">2/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-04 07:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-06-KHA-6323</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-245</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-05 06:47 AM</t>
+    <t xml:space="preserve">2083/2/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-04 07:19 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-244</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-05 05:26 AM</t>
+    <t xml:space="preserve">2/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-04 07:01 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-243</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-02-04 06:47 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-242</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-05 05:24 AM</t>
+    <t xml:space="preserve">2083-02-04 06:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-241</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-04 09:49 AM</t>
+    <t xml:space="preserve">2083-02-04 06:10 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-240</t>
   </si>
   <si>
-    <t xml:space="preserve">2/4</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">P-3-01-06-KHA-6323</t>
+    <t xml:space="preserve">2083-02-04 05:26 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-239</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/4</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-238</t>
   </si>
   <si>
-    <t xml:space="preserve">2/5</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-04 07:01 AM</t>
+    <t xml:space="preserve">2083-02-03 09:39 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-237</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-04 06:47 AM</t>
+    <t xml:space="preserve">2/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-03 07:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-236</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-04 06:46 AM</t>
+    <t xml:space="preserve">2083-02-03 07:41 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-235</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-04 06:10 AM</t>
+    <t xml:space="preserve">2083-02-03 07:40 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-234</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-04 05:26 AM</t>
+    <t xml:space="preserve">2083/2/2 night</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-03 07:28 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-233</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-02-03 06:56 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-232</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-03 09:39 AM</t>
+    <t xml:space="preserve">2083-02-03 05:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-231</t>
   </si>
   <si>
-    <t xml:space="preserve">2/3</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-03 07:46 AM</t>
+    <t xml:space="preserve">2083-02-03 05:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-230</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-03 07:41 AM</t>
+    <t xml:space="preserve">2083-02-03 05:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-229</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-03 07:40 AM</t>
+    <t xml:space="preserve">2083-02-02 07:54 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-228</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/2/2 night</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-03 07:28 AM</t>
+    <t xml:space="preserve">2/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-02 07:05 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-227</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-03 06:56 AM</t>
+    <t xml:space="preserve">2083-02-02 05:30 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-226</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-03 05:25 AM</t>
+    <t xml:space="preserve">2083-02-02 05:29 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-225</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-03 05:24 AM</t>
+    <t xml:space="preserve">2083-02-02 04:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-5263</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-224</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-03 05:23 AM</t>
+    <t xml:space="preserve">2083-02-01 08:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-223</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-02 07:54 AM</t>
+    <t xml:space="preserve">2/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-01 07:48 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-222</t>
   </si>
   <si>
-    <t xml:space="preserve">2/2</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-02 07:05 AM</t>
+    <t xml:space="preserve">2083-02-01 07:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-221</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-02 05:30 AM</t>
+    <t xml:space="preserve">2083-02-01 07:11 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-220</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-02 05:29 AM</t>
+    <t xml:space="preserve">2083-02-01 07:09 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-219</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-02 04:44 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-5-KHA-5263</t>
+    <t xml:space="preserve">1/30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-02-01 05:23 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-218</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-01 08:46 AM</t>
+    <t xml:space="preserve">2083-01-31 09:48 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-217</t>
   </si>
   <si>
-    <t xml:space="preserve">2/1</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-02-01 07:48 AM</t>
+    <t xml:space="preserve">2083/01/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 08:37 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-216</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-01 07:12 AM</t>
+    <t xml:space="preserve">2083-01-31 08:36 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-215</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-01 07:11 AM</t>
+    <t xml:space="preserve">2083-01-31 08:35 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-214</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-02-01 07:09 AM</t>
+    <t xml:space="preserve">2083-01-31 08:34 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-213</t>
   </si>
   <si>
-    <t xml:space="preserve">1/30</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-212</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 09:48 AM</t>
+    <t xml:space="preserve">2083/1/30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 08:33 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-211</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/01/31</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-210</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:36 AM</t>
+    <t xml:space="preserve">2083-01-31 08:32 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-209</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:35 AM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-208</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:34 AM</t>
+    <t xml:space="preserve">2083/1/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 08:31 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-207</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-01-31 08:30 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-206</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1/30</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 08:33 AM</t>
+    <t xml:space="preserve">2083-01-31 08:24 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-205</t>
   </si>
   <si>
+    <t xml:space="preserve">2083/1/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 08:21 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-204</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:32 AM</t>
+    <t xml:space="preserve">2083-01-31 08:20 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-203</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-202</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1/29</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 08:31 AM</t>
+    <t xml:space="preserve">2083-01-31 08:19 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-201</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:30 AM</t>
+    <t xml:space="preserve">2083/1/27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 08:17 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-200</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:24 AM</t>
+    <t xml:space="preserve">2083-01-31 08:15 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-199</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1/28</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 08:21 AM</t>
+    <t xml:space="preserve">2083-01-31 08:14 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-198</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:20 AM</t>
+    <t xml:space="preserve">2083/1/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 08:06 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-197</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-01-31 08:05 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-196</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:19 AM</t>
+    <t xml:space="preserve">2083-01-31 08:04 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-195</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1/27</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 08:17 AM</t>
+    <t xml:space="preserve">2083-01-31 08:03 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-194</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:15 AM</t>
+    <t xml:space="preserve">2083/1/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 08:01 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-193</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:14 AM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BUS-192</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1/26</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 08:06 AM</t>
+    <t xml:space="preserve">2083-01-31 08:00 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-191</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:05 AM</t>
+    <t xml:space="preserve">2083/1/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 07:59 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-190</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:04 AM</t>
+    <t xml:space="preserve">2083/1)24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 07:58 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-189</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:03 AM</t>
+    <t xml:space="preserve">2083-01-31 07:56 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-188</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1/25</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 08:01 AM</t>
+    <t xml:space="preserve">2083/1/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-31 07:55 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-187</t>
   </si>
   <si>
+    <t xml:space="preserve">2083-01-31 07:54 AM</t>
+  </si>
+  <si>
     <t xml:space="preserve">BUS-186</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 08:00 AM</t>
+    <t xml:space="preserve">2083-01-31 07:52 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-185</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1/24</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 07:59 AM</t>
+    <t xml:space="preserve">2083-01-31 07:51 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-184</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1)24</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 07:58 AM</t>
+    <t xml:space="preserve">2083-01-31 07:50 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-183</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 07:56 AM</t>
+    <t xml:space="preserve">2083-01-31 07:49 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-182</t>
   </si>
   <si>
-    <t xml:space="preserve">2083/1/23</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-31 07:55 AM</t>
+    <t xml:space="preserve">2083-01-31 06:37 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-181</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 07:54 AM</t>
+    <t xml:space="preserve">2083-01-31 06:32 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-180</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 07:52 AM</t>
+    <t xml:space="preserve">2083-01-30 09:49 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-179</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 07:51 AM</t>
+    <t xml:space="preserve">1./30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-30 07:53 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-178</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 07:50 AM</t>
+    <t xml:space="preserve">2083-01-30 07:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-8790</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-177</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 07:49 AM</t>
+    <t xml:space="preserve">2083-01-29 07:46 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-176</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 06:37 AM</t>
+    <t xml:space="preserve">1/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-29 07:33 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-3-01-007-KHA-0177</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-175</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-31 06:32 AM</t>
+    <t xml:space="preserve">2083-01-29 07:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-5-KHA-5259</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-174</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-30 09:49 AM</t>
+    <t xml:space="preserve">2083-01-29 06:34 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-173</t>
   </si>
   <si>
-    <t xml:space="preserve">1./30</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-30 07:53 AM</t>
+    <t xml:space="preserve">2083-01-28 09:49 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-172</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-30 07:43 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-3-KHA-8790</t>
+    <t xml:space="preserve">1/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-28 07:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-3-KHA-7322</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-171</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-29 07:46 AM</t>
+    <t xml:space="preserve">2083-01-28 07:20 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-170</t>
   </si>
   <si>
-    <t xml:space="preserve">1/29</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">P-3-01-007-KHA-0177</t>
+    <t xml:space="preserve">1/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-28 07:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-2-KHA-2260</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-169</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-29 07:12 AM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-5-KHA-5259</t>
+    <t xml:space="preserve">2083-01-27 02:41 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-168</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-29 06:34 AM</t>
+    <t xml:space="preserve">1/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-27 02:40 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-2-KHA-3714</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-167</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-28 09:49 AM</t>
+    <t xml:space="preserve">2083-01-27 02:35 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-7239</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-166</t>
   </si>
   <si>
-    <t xml:space="preserve">1/28</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BA-3-KHA-7322</t>
+    <t xml:space="preserve">2083-01-27 02:19 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-165</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-28 07:20 AM</t>
+    <t xml:space="preserve">1/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-27 02:11 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-164</t>
   </si>
   <si>
-    <t xml:space="preserve">1/6</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GA-2-KHA-2260</t>
+    <t xml:space="preserve">2083-01-27 02:06 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-163</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 02:41 PM</t>
+    <t xml:space="preserve">1/27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BA-4-KHA-4179</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-162</t>
   </si>
   <si>
-    <t xml:space="preserve">1/22</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BA-2-KHA-3714</t>
+    <t xml:space="preserve">2083-01-27 02:04 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-161</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 02:35 PM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-4-KHA-7239</t>
+    <t xml:space="preserve">1/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-27 02:03 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-160</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 02:19 PM</t>
+    <t xml:space="preserve">2083-01-27 02:01 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GA-1-KHA-2726</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-159</t>
   </si>
   <si>
-    <t xml:space="preserve">1/23</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-27 02:11 PM</t>
+    <t xml:space="preserve">2083-01-27 02:00 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-158</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 02:06 PM</t>
+    <t xml:space="preserve">2083-01-27 01:59 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-157</t>
   </si>
   <si>
-    <t xml:space="preserve">1/27</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BA-4-KHA-4179</t>
+    <t xml:space="preserve">1/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-27 01:57 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-156</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 02:04 PM</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">2083-01-27 02:03 PM</t>
+    <t xml:space="preserve">2083-01-27 01:48 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-154</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 02:01 PM</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GA-1-KHA-2726</t>
+    <t xml:space="preserve">1/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2083-01-27 01:42 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-153</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 02:00 PM</t>
+    <t xml:space="preserve">2083-01-27 01:40 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-152</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 01:59 PM</t>
+    <t xml:space="preserve">2083-01-27 01:39 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-151</t>
   </si>
   <si>
-    <t xml:space="preserve">1/25</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-27 01:57 PM</t>
+    <t xml:space="preserve">2083-01-27 01:34 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-150</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 01:48 PM</t>
+    <t xml:space="preserve">2083-01-27 01:29 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-149</t>
   </si>
   <si>
-    <t xml:space="preserve">1/26</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2083-01-27 01:42 PM</t>
+    <t xml:space="preserve">2083-01-27 01:27 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-148</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 01:40 PM</t>
+    <t xml:space="preserve">2083-01-27 01:22 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-147</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 01:39 PM</t>
+    <t xml:space="preserve">2083-01-27 01:18 PM</t>
   </si>
   <si>
     <t xml:space="preserve">BUS-146</t>
   </si>
   <si>
-    <t xml:space="preserve">2083-01-27 01:34 PM</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-27 01:16 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-140</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-27 01:12 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-139</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-27 12:58 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-138</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 09:33 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-137</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 09:27 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-136</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 07:56 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-135</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 07:38 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-006-KHA-6394</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-134</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 07:22 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-133</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 07:10 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-132</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 07:08 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-131</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 05:41 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-130</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-21 05:31 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-129</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-20 02:11 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-127</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-20 02:09 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-126</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-20 07:45 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-125</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-20 07:32 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-124</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-20 07:31 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-123</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-20 07:12 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-4-KHA-6358</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-121</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-20 07:08 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-120</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-19 09:43 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-119</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-19 07:41 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-118</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-19 07:02 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-116</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-19 05:28 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-3-KHA-7249</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-115</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083/1/19</t>
   </si>
   <si>
     <t xml:space="preserve">2083-01-19 05:23 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-114</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1-18-2083</t>
   </si>
   <si>
     <t xml:space="preserve">2083-01-19 05:19 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-113</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1/18-2083</t>
   </si>
   <si>
     <t xml:space="preserve">2083-01-18 08:03 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-112</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-18 08:02 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-110</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-17 07:51 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-109</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-17 07:50 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-108</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-17 05:28 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-107</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-17 05:26 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-106</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-17 05:25 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-105</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 05:20 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-104</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 05:17 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-103</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 05:15 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-102</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 05:11 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-100</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 05:04 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-99</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 05:03 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-98</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 05:02 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-97</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 05:01 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-96</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 06:47 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-95</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 06:43 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-94</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-16 06:16 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-93</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-15 07:33 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-92</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-15 07:16 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-91</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-15 07:06 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-90</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-14 08:04 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-89</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-14 07:15 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-88</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-14 07:04 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-87</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-14 07:03 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-86</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-14 05:24 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-85</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-14 05:23 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-84</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-13 08:25 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-06-KHA-6054</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-82</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-13 07:55 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-81</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-13 07:30 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-80</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-13 07:29 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-79</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-13 05:22 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-78</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 09:49 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-77</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 07:24 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-76</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 07:11 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-75</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 07:04 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-74</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 06:45 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-73</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 06:40 AM</t>
   </si>
   <si>
     <t xml:space="preserve">GA-1-KHA-9516</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-72</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 05:36 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-71</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 05:35 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-70</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 05:34 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-69</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 05:29 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-67</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-12 05:28 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-66</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-11 08:46 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-64</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-11 07:55 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-63</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-11 07:28 AM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-01-006-KHA-7965</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-62</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-11 07:27 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-61</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-11 06:41 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-60</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-11 06:39 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-59</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-10 09:53 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-58</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-10 08:01 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-57</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-10 07:26 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-56</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-10 05:36 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-55</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 08:41 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-53</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 08:29 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-51</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 08:27 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-50</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 07:28 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-49</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 07:17 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-48</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 06:47 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-47</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 05:35 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-46</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 05:31 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-45</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-09 05:30 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-44</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-08 06:36 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-42</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-08 06:35 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-41</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-07 09:49 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-39</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-07 07:02 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-38</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-07 06:45 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-37</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-07 06:34 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-36</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-07 05:59 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-35</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-07 05:48 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-34</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-06 09:15 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-33</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-06 08:01 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-32</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-06 07:24 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-31</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-06 06:46 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-30</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-06 06:40 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-29</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-06 05:25 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-28</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-06 05:24 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-26</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-05 07:24 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-25</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-05 07:18 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-24</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-05 07:11 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-23</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-05 07:05 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-22</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-05 05:43 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-21</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-05 05:40 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-20</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-04 10:23 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-18</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-04 10:16 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-17</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-04 10:14 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-16</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-04 10:13 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-15</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-03 09:11 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-14</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-03 08:28 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-12</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-03 07:20 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-11</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-03 07:03 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-10</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-03 05:17 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-9</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-03 05:16 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-8</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-02 03:21 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-7</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-02 03:20 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-6</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-01 09:33 AM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-5</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2083-01-01 08:18 AM</t>
   </si>
   <si>
     <t xml:space="preserve">BA-3-KHA-4964</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2082-12-30 07:53 PM</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2082-12-30 12:17 PM</t>
   </si>
   <si>
     <t xml:space="preserve">P-3-00-4-??-1988</t>
   </si>
   <si>
-    <t xml:space="preserve">BUS-2</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2082-12-30 12:13 PM</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">BUS-1</t>
   </si>
   <si>
     <t xml:space="preserve">Date &amp; Time</t>
   </si>
   <si>
     <t xml:space="preserve">Plate Number</t>
   </si>
   <si>
     <t xml:space="preserve">Vehicle Type</t>
   </si>
   <si>
     <t xml:space="preserve">Receipt No.</t>
   </si>
   <si>
     <t xml:space="preserve">Charge</t>
   </si>
   <si>
     <t xml:space="preserve">Is Refunded</t>
   </si>
   <si>
     <t xml:space="preserve">Refunded On</t>
   </si>
   <si>
     <t xml:space="preserve">Refunded By</t>
   </si>
@@ -3757,13491 +3823,15347 @@
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="10.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="7.125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="10.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="11.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="11" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="13.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="12.5" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>1216</v>
+        <v>1238</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1217</v>
+        <v>1239</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>1221</v>
+        <v>1243</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>1222</v>
+        <v>1244</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>1223</v>
+        <v>1245</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>1224</v>
+        <v>1246</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>1225</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F3" t="s">
         <v>5</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F4" t="s">
         <v>5</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>4</v>
       </c>
       <c r="F5" t="s">
         <v>5</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>4</v>
       </c>
       <c r="F6" t="s">
         <v>5</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F7" t="s">
         <v>5</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F8" t="s">
         <v>5</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C9" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F9" t="s">
         <v>5</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>4</v>
       </c>
       <c r="F10" t="s">
         <v>5</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>4</v>
       </c>
       <c r="F11" t="s">
         <v>5</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="F12" t="s">
         <v>5</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>2</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>4</v>
       </c>
       <c r="F13" t="s">
         <v>5</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>4</v>
       </c>
       <c r="F14" t="s">
         <v>5</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>4</v>
       </c>
       <c r="F15" t="s">
         <v>5</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
         <v>4</v>
       </c>
       <c r="F16" t="s">
         <v>5</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C17" t="s">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
         <v>4</v>
       </c>
       <c r="F17" t="s">
         <v>5</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="C18" t="s">
         <v>2</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
         <v>4</v>
       </c>
       <c r="F18" t="s">
         <v>5</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
         <v>4</v>
       </c>
       <c r="F19" t="s">
         <v>5</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="B20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C20" t="s">
         <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
         <v>4</v>
       </c>
       <c r="F20" t="s">
         <v>5</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="B21" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
         <v>4</v>
       </c>
       <c r="F21" t="s">
         <v>5</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="C22" t="s">
         <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="F22" t="s">
         <v>5</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="E23" t="s">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="F23" t="s">
         <v>5</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="B24" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>4</v>
       </c>
       <c r="F24" t="s">
         <v>5</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="C25" t="s">
         <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="E25" t="s">
         <v>4</v>
       </c>
       <c r="F25" t="s">
         <v>5</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="E26" t="s">
         <v>4</v>
       </c>
       <c r="F26" t="s">
         <v>5</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B27" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="E27" t="s">
         <v>4</v>
       </c>
       <c r="F27" t="s">
         <v>5</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="B28" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="C28" t="s">
         <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="E28" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F28" t="s">
         <v>5</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F29" t="s">
         <v>5</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
         <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F30" t="s">
         <v>5</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="B31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C31" t="s">
         <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="E31" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F31" t="s">
         <v>5</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="B32" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="C32" t="s">
         <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="E32" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F32" t="s">
         <v>5</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="B33" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="C33" t="s">
         <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="E33" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F33" t="s">
         <v>5</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B34" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C34" t="s">
         <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="E34" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F34" t="s">
         <v>5</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="B35" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F35" t="s">
         <v>5</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B36" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C36" t="s">
         <v>2</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="E36" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F36" t="s">
         <v>5</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="B37" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C37" t="s">
         <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="E37" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F37" t="s">
         <v>5</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="C38" t="s">
         <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F38" t="s">
         <v>5</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="B39" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="C39" t="s">
         <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="E39" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F39" t="s">
         <v>5</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="B40" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="C40" t="s">
         <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="E40" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F40" t="s">
         <v>5</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="B41" t="s">
-        <v>110</v>
+        <v>56</v>
       </c>
       <c r="C41" t="s">
         <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E41" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F41" t="s">
         <v>5</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="B42" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C42" t="s">
         <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="E42" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F42" t="s">
         <v>5</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="B43" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C43" t="s">
         <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F43" t="s">
         <v>5</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="B44" t="s">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C44" t="s">
         <v>2</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="E44" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F44" t="s">
         <v>5</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="B45" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="C45" t="s">
         <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="E45" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F45" t="s">
         <v>5</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="B46" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C46" t="s">
         <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F46" t="s">
         <v>5</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="B47" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="C47" t="s">
         <v>2</v>
       </c>
       <c r="D47" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="E47" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F47" t="s">
         <v>5</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="B48" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="C48" t="s">
         <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="E48" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F48" t="s">
         <v>5</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="B49" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="C49" t="s">
         <v>2</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="E49" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F49" t="s">
         <v>5</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="B50" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C50" t="s">
         <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="E50" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F50" t="s">
         <v>5</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="B51" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C51" t="s">
         <v>2</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="E51" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F51" t="s">
         <v>5</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="B52" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="C52" t="s">
         <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="E52" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F52" t="s">
         <v>5</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="B53" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="C53" t="s">
         <v>2</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="E53" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F53" t="s">
         <v>5</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="B54" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="C54" t="s">
         <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="E54" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F54" t="s">
         <v>5</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="B55" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="C55" t="s">
         <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="E55" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F55" t="s">
         <v>5</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="B56" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="C56" t="s">
         <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="E56" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F56" t="s">
         <v>5</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="B57" t="s">
-        <v>142</v>
+        <v>32</v>
       </c>
       <c r="C57" t="s">
         <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="E57" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F57" t="s">
         <v>5</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="B58" t="s">
-        <v>110</v>
+        <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="E58" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F58" t="s">
         <v>5</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="B59" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="C59" t="s">
         <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="E59" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F59" t="s">
         <v>5</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="B60" t="s">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="C60" t="s">
         <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="E60" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F60" t="s">
         <v>5</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="B61" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
         <v>2</v>
       </c>
       <c r="D61" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="E61" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F61" t="s">
         <v>5</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="B62" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="C62" t="s">
         <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="E62" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F62" t="s">
         <v>5</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="B63" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="C63" t="s">
         <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E63" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F63" t="s">
         <v>5</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="B64" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C64" t="s">
         <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="E64" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F64" t="s">
         <v>5</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="B65" t="s">
-        <v>126</v>
+        <v>56</v>
       </c>
       <c r="C65" t="s">
         <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="E65" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F65" t="s">
         <v>5</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="B66" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="C66" t="s">
         <v>2</v>
       </c>
       <c r="D66" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="E66" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F66" t="s">
         <v>5</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="B67" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="C67" t="s">
         <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="E67" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F67" t="s">
         <v>5</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="B68" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="C68" t="s">
         <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="E68" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F68" t="s">
         <v>5</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="B69" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="C69" t="s">
         <v>2</v>
       </c>
       <c r="D69" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="E69" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F69" t="s">
         <v>5</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="B70" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="C70" t="s">
         <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
       <c r="E70" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F70" t="s">
         <v>5</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="B71" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
       <c r="C71" t="s">
         <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="E71" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F71" t="s">
         <v>5</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C72" t="s">
         <v>2</v>
       </c>
       <c r="D72" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="E72" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F72" t="s">
         <v>5</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="B73" t="s">
-        <v>142</v>
+        <v>32</v>
       </c>
       <c r="C73" t="s">
         <v>2</v>
       </c>
       <c r="D73" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="E73" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F73" t="s">
         <v>5</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="B74" t="s">
-        <v>110</v>
+        <v>56</v>
       </c>
       <c r="C74" t="s">
         <v>2</v>
       </c>
       <c r="D74" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="E74" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F74" t="s">
         <v>5</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="B75" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C75" t="s">
         <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="E75" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F75" t="s">
         <v>5</v>
       </c>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="B76" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C76" t="s">
         <v>2</v>
       </c>
       <c r="D76" t="s">
-        <v>181</v>
+        <v>161</v>
       </c>
       <c r="E76" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F76" t="s">
         <v>5</v>
       </c>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="B77" t="s">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="C77" t="s">
         <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="E77" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F77" t="s">
         <v>5</v>
       </c>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="B78" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="C78" t="s">
         <v>2</v>
       </c>
       <c r="D78" t="s">
-        <v>185</v>
+        <v>164</v>
       </c>
       <c r="E78" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F78" t="s">
         <v>5</v>
       </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>186</v>
+        <v>165</v>
       </c>
       <c r="B79" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="C79" t="s">
         <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="E79" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F79" t="s">
         <v>5</v>
       </c>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="B80" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="C80" t="s">
         <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="E80" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F80" t="s">
         <v>5</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="B81" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="C81" t="s">
         <v>2</v>
       </c>
       <c r="D81" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="E81" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F81" t="s">
         <v>5</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="B82" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="C82" t="s">
         <v>2</v>
       </c>
       <c r="D82" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="E82" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F82" t="s">
         <v>5</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="B83" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C83" t="s">
         <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="E83" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F83" t="s">
         <v>5</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="B84" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
         <v>2</v>
       </c>
       <c r="D84" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="E84" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F84" t="s">
         <v>5</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="B85" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C85" t="s">
         <v>2</v>
       </c>
       <c r="D85" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="E85" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F85" t="s">
         <v>5</v>
       </c>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>200</v>
+        <v>179</v>
       </c>
       <c r="B86" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="C86" t="s">
         <v>2</v>
       </c>
       <c r="D86" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
       <c r="E86" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F86" t="s">
         <v>5</v>
       </c>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="B87" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="C87" t="s">
         <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="E87" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F87" t="s">
         <v>5</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="B88" t="s">
-        <v>205</v>
+        <v>37</v>
       </c>
       <c r="C88" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>206</v>
+        <v>184</v>
       </c>
       <c r="E88" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F88" t="s">
         <v>5</v>
       </c>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
-      <c r="J88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="B89" t="s">
-        <v>210</v>
+        <v>22</v>
       </c>
       <c r="C89" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D89" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="E89" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F89" t="s">
         <v>5</v>
       </c>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B90" t="s">
-        <v>213</v>
+        <v>56</v>
       </c>
       <c r="C90" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D90" t="s">
-        <v>214</v>
+        <v>187</v>
       </c>
       <c r="E90" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F90" t="s">
         <v>5</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>215</v>
+        <v>188</v>
       </c>
       <c r="B91" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C91" t="s">
         <v>2</v>
       </c>
       <c r="D91" t="s">
-        <v>216</v>
+        <v>189</v>
       </c>
       <c r="E91" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F91" t="s">
         <v>5</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>215</v>
+        <v>190</v>
       </c>
       <c r="B92" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="C92" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D92" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="E92" t="s">
-        <v>85</v>
+        <v>194</v>
       </c>
       <c r="F92" t="s">
         <v>5</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>195</v>
       </c>
       <c r="B93" t="s">
-        <v>110</v>
+        <v>196</v>
       </c>
       <c r="C93" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D93" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="E93" t="s">
-        <v>82</v>
+        <v>194</v>
       </c>
       <c r="F93" t="s">
         <v>5</v>
       </c>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="B94" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="C94" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D94" t="s">
-        <v>222</v>
+        <v>199</v>
       </c>
       <c r="E94" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F94" t="s">
         <v>5</v>
       </c>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>223</v>
+        <v>200</v>
       </c>
       <c r="B95" t="s">
-        <v>224</v>
+        <v>59</v>
       </c>
       <c r="C95" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D95" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="E95" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F95" t="s">
         <v>5</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95"/>
       <c r="J95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="B96" t="s">
-        <v>48</v>
+        <v>203</v>
       </c>
       <c r="C96" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D96" t="s">
-        <v>227</v>
+        <v>204</v>
       </c>
       <c r="E96" t="s">
-        <v>85</v>
+        <v>194</v>
       </c>
       <c r="F96" t="s">
         <v>5</v>
       </c>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="B97" t="s">
-        <v>1</v>
+        <v>206</v>
       </c>
       <c r="C97" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D97" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="E97" t="s">
-        <v>82</v>
+        <v>194</v>
       </c>
       <c r="F97" t="s">
         <v>5</v>
       </c>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="B98" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="C98" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D98" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="E98" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="F98" t="s">
         <v>5</v>
       </c>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>211</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>29</v>
       </c>
       <c r="C99" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D99" t="s">
-        <v>235</v>
+        <v>212</v>
       </c>
       <c r="E99" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F99" t="s">
         <v>5</v>
       </c>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>236</v>
+        <v>213</v>
       </c>
       <c r="B100" t="s">
-        <v>213</v>
+        <v>56</v>
       </c>
       <c r="C100" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>237</v>
+        <v>214</v>
       </c>
       <c r="E100" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F100" t="s">
         <v>5</v>
       </c>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100"/>
       <c r="J100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="B101" t="s">
-        <v>239</v>
+        <v>65</v>
       </c>
       <c r="C101" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="E101" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F101" t="s">
         <v>5</v>
       </c>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
-      <c r="J101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>217</v>
       </c>
       <c r="B102" t="s">
-        <v>243</v>
+        <v>7</v>
       </c>
       <c r="C102" t="s">
         <v>2</v>
       </c>
       <c r="D102" t="s">
-        <v>244</v>
+        <v>218</v>
       </c>
       <c r="E102" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F102" t="s">
         <v>5</v>
       </c>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>245</v>
+        <v>219</v>
       </c>
       <c r="B103" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C103" t="s">
         <v>2</v>
       </c>
       <c r="D103" t="s">
-        <v>246</v>
+        <v>220</v>
       </c>
       <c r="E103" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F103" t="s">
         <v>5</v>
       </c>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>247</v>
+        <v>221</v>
       </c>
       <c r="B104" t="s">
-        <v>248</v>
+        <v>51</v>
       </c>
       <c r="C104" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D104" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="E104" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F104" t="s">
         <v>5</v>
       </c>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104"/>
       <c r="J104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
       <c r="B105" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="C105" t="s">
         <v>2</v>
       </c>
       <c r="D105" t="s">
-        <v>251</v>
+        <v>224</v>
       </c>
       <c r="E105" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F105" t="s">
         <v>5</v>
       </c>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105"/>
       <c r="J105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>252</v>
+        <v>225</v>
       </c>
       <c r="B106" t="s">
-        <v>253</v>
+        <v>56</v>
       </c>
       <c r="C106" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D106" t="s">
-        <v>254</v>
+        <v>226</v>
       </c>
       <c r="E106" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F106" t="s">
         <v>5</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106"/>
       <c r="J106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>255</v>
+        <v>227</v>
       </c>
       <c r="B107" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="C107" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D107" t="s">
-        <v>256</v>
+        <v>228</v>
       </c>
       <c r="E107" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F107" t="s">
         <v>5</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107"/>
       <c r="J107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>257</v>
+        <v>229</v>
       </c>
       <c r="B108" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="C108" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D108" t="s">
-        <v>258</v>
+        <v>231</v>
       </c>
       <c r="E108" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F108" t="s">
         <v>5</v>
       </c>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108"/>
-      <c r="J108"/>
+      <c r="J108" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>259</v>
+        <v>233</v>
       </c>
       <c r="B109" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C109" t="s">
         <v>2</v>
       </c>
       <c r="D109" t="s">
-        <v>260</v>
+        <v>234</v>
       </c>
       <c r="E109" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F109" t="s">
         <v>5</v>
       </c>
       <c r="G109"/>
       <c r="H109"/>
       <c r="I109"/>
-      <c r="J109"/>
+      <c r="J109" t="s">
+        <v>235</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>261</v>
+        <v>236</v>
       </c>
       <c r="B110" t="s">
-        <v>126</v>
+        <v>56</v>
       </c>
       <c r="C110" t="s">
         <v>2</v>
       </c>
       <c r="D110" t="s">
-        <v>262</v>
+        <v>237</v>
       </c>
       <c r="E110" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F110" t="s">
         <v>5</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110"/>
-      <c r="J110"/>
+      <c r="J110" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>263</v>
+        <v>239</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>37</v>
       </c>
       <c r="C111" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D111" t="s">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="E111" t="s">
-        <v>207</v>
+        <v>241</v>
       </c>
       <c r="F111" t="s">
         <v>5</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111"/>
-      <c r="J111"/>
+      <c r="J111" t="s">
+        <v>235</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="B112" t="s">
-        <v>213</v>
+        <v>51</v>
       </c>
       <c r="C112" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D112" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="E112" t="s">
-        <v>207</v>
+        <v>241</v>
       </c>
       <c r="F112" t="s">
         <v>5</v>
       </c>
       <c r="G112"/>
       <c r="H112"/>
       <c r="I112"/>
-      <c r="J112"/>
+      <c r="J112" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="B113" t="s">
-        <v>239</v>
+        <v>32</v>
       </c>
       <c r="C113" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D113" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="E113" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F113" t="s">
         <v>5</v>
       </c>
       <c r="G113"/>
       <c r="H113"/>
       <c r="I113"/>
       <c r="J113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="B114" t="s">
-        <v>270</v>
+        <v>51</v>
       </c>
       <c r="C114" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D114" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="E114" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="F114" t="s">
         <v>5</v>
       </c>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114"/>
       <c r="J114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="B115" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="C115" t="s">
         <v>2</v>
       </c>
       <c r="D115" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="E115" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="F115" t="s">
         <v>5</v>
       </c>
       <c r="G115"/>
       <c r="H115"/>
       <c r="I115"/>
       <c r="J115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="B116" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="C116" t="s">
         <v>2</v>
       </c>
       <c r="D116" t="s">
-        <v>275</v>
+        <v>252</v>
       </c>
       <c r="E116" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="F116" t="s">
         <v>5</v>
       </c>
       <c r="G116"/>
       <c r="H116"/>
       <c r="I116"/>
       <c r="J116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>276</v>
+        <v>253</v>
       </c>
       <c r="B117" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C117" t="s">
         <v>2</v>
       </c>
       <c r="D117" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="E117" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F117" t="s">
         <v>5</v>
       </c>
       <c r="G117"/>
       <c r="H117"/>
       <c r="I117"/>
       <c r="J117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
       <c r="B118" t="s">
-        <v>279</v>
+        <v>32</v>
       </c>
       <c r="C118" t="s">
         <v>2</v>
       </c>
       <c r="D118" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="E118" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F118" t="s">
         <v>5</v>
       </c>
       <c r="G118"/>
       <c r="H118"/>
       <c r="I118"/>
       <c r="J118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>278</v>
+        <v>259</v>
       </c>
       <c r="B119" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C119" t="s">
         <v>2</v>
       </c>
       <c r="D119" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="E119" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F119" t="s">
         <v>5</v>
       </c>
       <c r="G119"/>
       <c r="H119"/>
       <c r="I119"/>
       <c r="J119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="B120" t="s">
         <v>56</v>
       </c>
       <c r="C120" t="s">
         <v>2</v>
       </c>
       <c r="D120" t="s">
-        <v>283</v>
+        <v>262</v>
       </c>
       <c r="E120" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F120" t="s">
         <v>5</v>
       </c>
       <c r="G120"/>
       <c r="H120"/>
       <c r="I120"/>
-      <c r="J120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>285</v>
+        <v>263</v>
       </c>
       <c r="B121" t="s">
-        <v>224</v>
+        <v>7</v>
       </c>
       <c r="C121" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D121" t="s">
-        <v>286</v>
+        <v>264</v>
       </c>
       <c r="E121" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F121" t="s">
         <v>5</v>
       </c>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121"/>
       <c r="J121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
       <c r="B122" t="s">
-        <v>239</v>
+        <v>13</v>
       </c>
       <c r="C122" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D122" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="E122" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F122" t="s">
         <v>5</v>
       </c>
       <c r="G122"/>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="B123" t="s">
-        <v>213</v>
+        <v>59</v>
       </c>
       <c r="C123" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>290</v>
+        <v>268</v>
       </c>
       <c r="E123" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F123" t="s">
         <v>5</v>
       </c>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123"/>
       <c r="J123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="B124" t="s">
-        <v>248</v>
+        <v>16</v>
       </c>
       <c r="C124" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="E124" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F124" t="s">
         <v>5</v>
       </c>
       <c r="G124"/>
       <c r="H124"/>
       <c r="I124"/>
       <c r="J124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="B125" t="s">
-        <v>205</v>
+        <v>22</v>
       </c>
       <c r="C125" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D125" t="s">
-        <v>294</v>
+        <v>272</v>
       </c>
       <c r="E125" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F125" t="s">
         <v>5</v>
       </c>
       <c r="G125"/>
       <c r="H125"/>
       <c r="I125"/>
       <c r="J125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="B126" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C126" t="s">
         <v>2</v>
       </c>
       <c r="D126" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
       <c r="E126" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F126" t="s">
         <v>5</v>
       </c>
       <c r="G126"/>
       <c r="H126"/>
       <c r="I126"/>
       <c r="J126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
       <c r="B127" t="s">
-        <v>298</v>
+        <v>72</v>
       </c>
       <c r="C127" t="s">
         <v>2</v>
       </c>
       <c r="D127" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
       <c r="E127" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F127" t="s">
         <v>5</v>
       </c>
       <c r="G127"/>
       <c r="H127"/>
       <c r="I127"/>
       <c r="J127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="B128" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="C128" t="s">
         <v>2</v>
       </c>
       <c r="D128" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="E128" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F128" t="s">
         <v>5</v>
       </c>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128"/>
       <c r="J128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>301</v>
+        <v>279</v>
       </c>
       <c r="B129" t="s">
-        <v>110</v>
+        <v>37</v>
       </c>
       <c r="C129" t="s">
         <v>2</v>
       </c>
       <c r="D129" t="s">
-        <v>302</v>
+        <v>280</v>
       </c>
       <c r="E129" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F129" t="s">
         <v>5</v>
       </c>
       <c r="G129"/>
       <c r="H129"/>
       <c r="I129"/>
       <c r="J129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>303</v>
+        <v>281</v>
       </c>
       <c r="B130" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="C130" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D130" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="E130" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F130" t="s">
         <v>5</v>
       </c>
       <c r="G130"/>
       <c r="H130"/>
       <c r="I130"/>
       <c r="J130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="B131" t="s">
-        <v>306</v>
+        <v>29</v>
       </c>
       <c r="C131" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D131" t="s">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="E131" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F131" t="s">
         <v>5</v>
       </c>
       <c r="G131"/>
       <c r="H131"/>
       <c r="I131"/>
       <c r="J131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>308</v>
+        <v>284</v>
       </c>
       <c r="B132" t="s">
-        <v>224</v>
+        <v>59</v>
       </c>
       <c r="C132" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D132" t="s">
-        <v>309</v>
+        <v>286</v>
       </c>
       <c r="E132" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F132" t="s">
         <v>5</v>
       </c>
       <c r="G132"/>
       <c r="H132"/>
       <c r="I132"/>
       <c r="J132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>310</v>
+        <v>287</v>
       </c>
       <c r="B133" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="C133" t="s">
         <v>2</v>
       </c>
       <c r="D133" t="s">
-        <v>311</v>
+        <v>288</v>
       </c>
       <c r="E133" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F133" t="s">
         <v>5</v>
       </c>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133"/>
       <c r="J133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>312</v>
+        <v>289</v>
       </c>
       <c r="B134" t="s">
-        <v>279</v>
+        <v>13</v>
       </c>
       <c r="C134" t="s">
         <v>2</v>
       </c>
       <c r="D134" t="s">
-        <v>313</v>
+        <v>290</v>
       </c>
       <c r="E134" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F134" t="s">
         <v>5</v>
       </c>
       <c r="G134"/>
       <c r="H134"/>
       <c r="I134"/>
       <c r="J134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>314</v>
+        <v>291</v>
       </c>
       <c r="B135" t="s">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="C135" t="s">
         <v>2</v>
       </c>
       <c r="D135" t="s">
-        <v>315</v>
+        <v>292</v>
       </c>
       <c r="E135" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F135" t="s">
         <v>5</v>
       </c>
       <c r="G135"/>
       <c r="H135"/>
       <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>316</v>
+        <v>293</v>
       </c>
       <c r="B136" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
       <c r="C136" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D136" t="s">
-        <v>317</v>
+        <v>294</v>
       </c>
       <c r="E136" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F136" t="s">
         <v>5</v>
       </c>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136"/>
       <c r="J136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>318</v>
+        <v>295</v>
       </c>
       <c r="B137" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
       <c r="C137" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D137" t="s">
-        <v>319</v>
+        <v>296</v>
       </c>
       <c r="E137" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F137" t="s">
         <v>5</v>
       </c>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>320</v>
+        <v>297</v>
       </c>
       <c r="B138" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C138" t="s">
         <v>2</v>
       </c>
       <c r="D138" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="E138" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F138" t="s">
         <v>5</v>
       </c>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>320</v>
+        <v>299</v>
       </c>
       <c r="B139" t="s">
-        <v>298</v>
+        <v>32</v>
       </c>
       <c r="C139" t="s">
         <v>2</v>
       </c>
       <c r="D139" t="s">
-        <v>322</v>
+        <v>300</v>
       </c>
       <c r="E139" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F139" t="s">
         <v>5</v>
       </c>
       <c r="G139"/>
       <c r="H139"/>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>323</v>
+        <v>299</v>
       </c>
       <c r="B140" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="C140" t="s">
         <v>2</v>
       </c>
       <c r="D140" t="s">
-        <v>324</v>
+        <v>301</v>
       </c>
       <c r="E140" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F140" t="s">
         <v>5</v>
       </c>
       <c r="G140"/>
       <c r="H140"/>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>325</v>
+        <v>302</v>
       </c>
       <c r="B141" t="s">
-        <v>142</v>
+        <v>7</v>
       </c>
       <c r="C141" t="s">
         <v>2</v>
       </c>
       <c r="D141" t="s">
-        <v>326</v>
+        <v>303</v>
       </c>
       <c r="E141" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F141" t="s">
         <v>5</v>
       </c>
       <c r="G141"/>
       <c r="H141"/>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="B142" t="s">
-        <v>270</v>
+        <v>29</v>
       </c>
       <c r="C142" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D142" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
       <c r="E142" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F142" t="s">
         <v>5</v>
       </c>
       <c r="G142"/>
       <c r="H142"/>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>329</v>
+        <v>306</v>
       </c>
       <c r="B143" t="s">
-        <v>224</v>
+        <v>56</v>
       </c>
       <c r="C143" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D143" t="s">
-        <v>330</v>
+        <v>307</v>
       </c>
       <c r="E143" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F143" t="s">
         <v>5</v>
       </c>
       <c r="G143"/>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>331</v>
+        <v>308</v>
       </c>
       <c r="B144" t="s">
-        <v>248</v>
+        <v>72</v>
       </c>
       <c r="C144" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D144" t="s">
-        <v>332</v>
+        <v>309</v>
       </c>
       <c r="E144" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F144" t="s">
         <v>5</v>
       </c>
       <c r="G144"/>
       <c r="H144"/>
       <c r="I144"/>
       <c r="J144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="B145" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="C145" t="s">
         <v>2</v>
       </c>
       <c r="D145" t="s">
-        <v>334</v>
+        <v>311</v>
       </c>
       <c r="E145" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F145" t="s">
         <v>5</v>
       </c>
       <c r="G145"/>
       <c r="H145"/>
       <c r="I145"/>
       <c r="J145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>335</v>
+        <v>312</v>
       </c>
       <c r="B146" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C146" t="s">
         <v>2</v>
       </c>
       <c r="D146" t="s">
-        <v>336</v>
+        <v>313</v>
       </c>
       <c r="E146" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F146" t="s">
         <v>5</v>
       </c>
       <c r="G146"/>
       <c r="H146"/>
       <c r="I146"/>
       <c r="J146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>337</v>
+        <v>314</v>
       </c>
       <c r="B147" t="s">
-        <v>205</v>
+        <v>282</v>
       </c>
       <c r="C147" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D147" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="E147" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F147" t="s">
         <v>5</v>
       </c>
       <c r="G147"/>
       <c r="H147"/>
       <c r="I147"/>
       <c r="J147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>339</v>
+        <v>316</v>
       </c>
       <c r="B148" t="s">
-        <v>340</v>
+        <v>22</v>
       </c>
       <c r="C148" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D148" t="s">
-        <v>341</v>
+        <v>317</v>
       </c>
       <c r="E148" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F148" t="s">
         <v>5</v>
       </c>
       <c r="G148"/>
       <c r="H148"/>
       <c r="I148"/>
       <c r="J148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>342</v>
+        <v>318</v>
       </c>
       <c r="B149" t="s">
-        <v>213</v>
+        <v>51</v>
       </c>
       <c r="C149" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D149" t="s">
-        <v>343</v>
+        <v>319</v>
       </c>
       <c r="E149" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F149" t="s">
         <v>5</v>
       </c>
       <c r="G149"/>
       <c r="H149"/>
       <c r="I149"/>
       <c r="J149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>344</v>
+        <v>320</v>
       </c>
       <c r="B150" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C150" t="s">
         <v>2</v>
       </c>
       <c r="D150" t="s">
-        <v>345</v>
+        <v>321</v>
       </c>
       <c r="E150" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F150" t="s">
         <v>5</v>
       </c>
       <c r="G150"/>
       <c r="H150"/>
       <c r="I150"/>
       <c r="J150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>346</v>
+        <v>322</v>
       </c>
       <c r="B151" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="C151" t="s">
         <v>2</v>
       </c>
       <c r="D151" t="s">
-        <v>347</v>
+        <v>323</v>
       </c>
       <c r="E151" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F151" t="s">
         <v>5</v>
       </c>
       <c r="G151"/>
       <c r="H151"/>
       <c r="I151"/>
       <c r="J151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>348</v>
+        <v>324</v>
       </c>
       <c r="B152" t="s">
-        <v>126</v>
+        <v>65</v>
       </c>
       <c r="C152" t="s">
         <v>2</v>
       </c>
       <c r="D152" t="s">
-        <v>349</v>
+        <v>325</v>
       </c>
       <c r="E152" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F152" t="s">
         <v>5</v>
       </c>
       <c r="G152"/>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>350</v>
+        <v>326</v>
       </c>
       <c r="B153" t="s">
-        <v>270</v>
+        <v>29</v>
       </c>
       <c r="C153" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D153" t="s">
-        <v>351</v>
+        <v>327</v>
       </c>
       <c r="E153" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F153" t="s">
         <v>5</v>
       </c>
       <c r="G153"/>
       <c r="H153"/>
       <c r="I153"/>
       <c r="J153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>352</v>
+        <v>328</v>
       </c>
       <c r="B154" t="s">
-        <v>248</v>
+        <v>46</v>
       </c>
       <c r="C154" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D154" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="E154" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F154" t="s">
         <v>5</v>
       </c>
       <c r="G154"/>
       <c r="H154"/>
       <c r="I154"/>
       <c r="J154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>354</v>
+        <v>330</v>
       </c>
       <c r="B155" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
       <c r="C155" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D155" t="s">
-        <v>356</v>
+        <v>331</v>
       </c>
       <c r="E155" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F155" t="s">
         <v>5</v>
       </c>
       <c r="G155"/>
       <c r="H155"/>
       <c r="I155"/>
       <c r="J155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>357</v>
+        <v>332</v>
       </c>
       <c r="B156" t="s">
-        <v>224</v>
+        <v>59</v>
       </c>
       <c r="C156" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D156" t="s">
-        <v>358</v>
+        <v>333</v>
       </c>
       <c r="E156" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F156" t="s">
         <v>5</v>
       </c>
       <c r="G156"/>
       <c r="H156"/>
       <c r="I156"/>
       <c r="J156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>359</v>
+        <v>334</v>
       </c>
       <c r="B157" t="s">
-        <v>279</v>
+        <v>7</v>
       </c>
       <c r="C157" t="s">
         <v>2</v>
       </c>
       <c r="D157" t="s">
-        <v>360</v>
+        <v>335</v>
       </c>
       <c r="E157" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F157" t="s">
         <v>5</v>
       </c>
       <c r="G157"/>
       <c r="H157"/>
       <c r="I157"/>
       <c r="J157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>361</v>
+        <v>336</v>
       </c>
       <c r="B158" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="C158" t="s">
         <v>2</v>
       </c>
       <c r="D158" t="s">
-        <v>362</v>
+        <v>337</v>
       </c>
       <c r="E158" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F158" t="s">
         <v>5</v>
       </c>
       <c r="G158"/>
       <c r="H158"/>
       <c r="I158"/>
       <c r="J158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>363</v>
+        <v>338</v>
       </c>
       <c r="B159" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="C159" t="s">
         <v>2</v>
       </c>
       <c r="D159" t="s">
-        <v>364</v>
+        <v>339</v>
       </c>
       <c r="E159" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F159" t="s">
         <v>5</v>
       </c>
       <c r="G159"/>
       <c r="H159"/>
       <c r="I159"/>
       <c r="J159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>365</v>
+        <v>340</v>
       </c>
       <c r="B160" t="s">
-        <v>306</v>
+        <v>72</v>
       </c>
       <c r="C160" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D160" t="s">
-        <v>366</v>
+        <v>341</v>
       </c>
       <c r="E160" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F160" t="s">
         <v>5</v>
       </c>
       <c r="G160"/>
       <c r="H160"/>
       <c r="I160"/>
       <c r="J160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>367</v>
+        <v>342</v>
       </c>
       <c r="B161" t="s">
-        <v>368</v>
+        <v>32</v>
       </c>
       <c r="C161" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D161" t="s">
-        <v>369</v>
+        <v>343</v>
       </c>
       <c r="E161" t="s">
-        <v>370</v>
+        <v>258</v>
       </c>
       <c r="F161" t="s">
         <v>5</v>
       </c>
       <c r="G161"/>
       <c r="H161"/>
       <c r="I161"/>
       <c r="J161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>371</v>
+        <v>344</v>
       </c>
       <c r="B162" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="C162" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D162" t="s">
-        <v>372</v>
+        <v>345</v>
       </c>
       <c r="E162" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F162" t="s">
         <v>5</v>
       </c>
       <c r="G162"/>
       <c r="H162"/>
       <c r="I162"/>
       <c r="J162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>373</v>
+        <v>346</v>
       </c>
       <c r="B163" t="s">
-        <v>43</v>
+        <v>282</v>
       </c>
       <c r="C163" t="s">
         <v>2</v>
       </c>
       <c r="D163" t="s">
-        <v>374</v>
+        <v>347</v>
       </c>
       <c r="E163" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F163" t="s">
         <v>5</v>
       </c>
       <c r="G163"/>
       <c r="H163"/>
       <c r="I163"/>
       <c r="J163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>375</v>
+        <v>348</v>
       </c>
       <c r="B164" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="C164" t="s">
         <v>2</v>
       </c>
       <c r="D164" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
       <c r="E164" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F164" t="s">
         <v>5</v>
       </c>
       <c r="G164"/>
       <c r="H164"/>
       <c r="I164"/>
       <c r="J164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>377</v>
+        <v>350</v>
       </c>
       <c r="B165" t="s">
-        <v>248</v>
+        <v>59</v>
       </c>
       <c r="C165" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D165" t="s">
-        <v>378</v>
+        <v>351</v>
       </c>
       <c r="E165" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F165" t="s">
         <v>5</v>
       </c>
       <c r="G165"/>
       <c r="H165"/>
       <c r="I165"/>
       <c r="J165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>379</v>
+        <v>352</v>
       </c>
       <c r="B166" t="s">
-        <v>270</v>
+        <v>51</v>
       </c>
       <c r="C166" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D166" t="s">
-        <v>380</v>
+        <v>353</v>
       </c>
       <c r="E166" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F166" t="s">
         <v>5</v>
       </c>
       <c r="G166"/>
       <c r="H166"/>
       <c r="I166"/>
       <c r="J166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>381</v>
+        <v>354</v>
       </c>
       <c r="B167" t="s">
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="C167" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D167" t="s">
-        <v>382</v>
+        <v>355</v>
       </c>
       <c r="E167" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F167" t="s">
         <v>5</v>
       </c>
       <c r="G167"/>
       <c r="H167"/>
       <c r="I167"/>
-      <c r="J167" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>384</v>
+        <v>356</v>
       </c>
       <c r="B168" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C168" t="s">
         <v>2</v>
       </c>
       <c r="D168" t="s">
-        <v>385</v>
+        <v>357</v>
       </c>
       <c r="E168" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F168" t="s">
         <v>5</v>
       </c>
       <c r="G168"/>
       <c r="H168"/>
       <c r="I168"/>
       <c r="J168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>386</v>
+        <v>358</v>
       </c>
       <c r="B169" t="s">
-        <v>279</v>
+        <v>56</v>
       </c>
       <c r="C169" t="s">
         <v>2</v>
       </c>
       <c r="D169" t="s">
-        <v>387</v>
+        <v>359</v>
       </c>
       <c r="E169" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F169" t="s">
         <v>5</v>
       </c>
       <c r="G169"/>
       <c r="H169"/>
       <c r="I169"/>
       <c r="J169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>388</v>
+        <v>360</v>
       </c>
       <c r="B170" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="C170" t="s">
         <v>2</v>
       </c>
       <c r="D170" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="E170" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F170" t="s">
         <v>5</v>
       </c>
       <c r="G170"/>
       <c r="H170"/>
       <c r="I170"/>
       <c r="J170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>390</v>
+        <v>362</v>
       </c>
       <c r="B171" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="C171" t="s">
         <v>2</v>
       </c>
       <c r="D171" t="s">
-        <v>391</v>
+        <v>363</v>
       </c>
       <c r="E171" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F171" t="s">
         <v>5</v>
       </c>
       <c r="G171"/>
       <c r="H171"/>
       <c r="I171"/>
       <c r="J171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>392</v>
+        <v>364</v>
       </c>
       <c r="B172" t="s">
-        <v>306</v>
+        <v>59</v>
       </c>
       <c r="C172" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D172" t="s">
-        <v>393</v>
+        <v>365</v>
       </c>
       <c r="E172" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F172" t="s">
         <v>5</v>
       </c>
       <c r="G172"/>
       <c r="H172"/>
       <c r="I172"/>
       <c r="J172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>394</v>
+        <v>366</v>
       </c>
       <c r="B173" t="s">
-        <v>253</v>
+        <v>7</v>
       </c>
       <c r="C173" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D173" t="s">
-        <v>395</v>
+        <v>367</v>
       </c>
       <c r="E173" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F173" t="s">
         <v>5</v>
       </c>
       <c r="G173"/>
       <c r="H173"/>
       <c r="I173"/>
       <c r="J173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>396</v>
+        <v>368</v>
       </c>
       <c r="B174" t="s">
-        <v>355</v>
+        <v>32</v>
       </c>
       <c r="C174" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D174" t="s">
-        <v>397</v>
+        <v>369</v>
       </c>
       <c r="E174" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F174" t="s">
         <v>5</v>
       </c>
       <c r="G174"/>
       <c r="H174"/>
       <c r="I174"/>
-      <c r="J174" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
       <c r="B175" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C175" t="s">
         <v>2</v>
       </c>
       <c r="D175" t="s">
-        <v>400</v>
+        <v>371</v>
       </c>
       <c r="E175" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F175" t="s">
         <v>5</v>
       </c>
       <c r="G175"/>
       <c r="H175"/>
       <c r="I175"/>
       <c r="J175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>401</v>
+        <v>372</v>
       </c>
       <c r="B176" t="s">
-        <v>298</v>
+        <v>72</v>
       </c>
       <c r="C176" t="s">
         <v>2</v>
       </c>
       <c r="D176" t="s">
-        <v>402</v>
+        <v>373</v>
       </c>
       <c r="E176" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F176" t="s">
         <v>5</v>
       </c>
       <c r="G176"/>
       <c r="H176"/>
       <c r="I176"/>
       <c r="J176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="B177" t="s">
-        <v>33</v>
+        <v>375</v>
       </c>
       <c r="C177" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D177" t="s">
-        <v>404</v>
+        <v>376</v>
       </c>
       <c r="E177" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F177" t="s">
         <v>5</v>
       </c>
       <c r="G177"/>
       <c r="H177"/>
       <c r="I177"/>
-      <c r="J177"/>
+      <c r="J177" t="s">
+        <v>378</v>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B178" t="s">
-        <v>1</v>
+        <v>380</v>
       </c>
       <c r="C178" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D178" t="s">
-        <v>406</v>
+        <v>381</v>
       </c>
       <c r="E178" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F178" t="s">
         <v>5</v>
       </c>
       <c r="G178"/>
       <c r="H178"/>
       <c r="I178"/>
       <c r="J178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>407</v>
+        <v>382</v>
       </c>
       <c r="B179" t="s">
-        <v>340</v>
+        <v>383</v>
       </c>
       <c r="C179" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D179" t="s">
-        <v>408</v>
+        <v>384</v>
       </c>
       <c r="E179" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F179" t="s">
         <v>5</v>
       </c>
       <c r="G179"/>
       <c r="H179"/>
       <c r="I179"/>
       <c r="J179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>409</v>
+        <v>385</v>
       </c>
       <c r="B180" t="s">
-        <v>368</v>
+        <v>13</v>
       </c>
       <c r="C180" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D180" t="s">
-        <v>410</v>
+        <v>386</v>
       </c>
       <c r="E180" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F180" t="s">
         <v>5</v>
       </c>
       <c r="G180"/>
       <c r="H180"/>
       <c r="I180"/>
-      <c r="J180" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="B181" t="s">
-        <v>224</v>
+        <v>79</v>
       </c>
       <c r="C181" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D181" t="s">
-        <v>413</v>
+        <v>387</v>
       </c>
       <c r="E181" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F181" t="s">
         <v>5</v>
       </c>
       <c r="G181"/>
       <c r="H181"/>
       <c r="I181"/>
       <c r="J181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>414</v>
+        <v>388</v>
       </c>
       <c r="B182" t="s">
-        <v>30</v>
+        <v>282</v>
       </c>
       <c r="C182" t="s">
         <v>2</v>
       </c>
       <c r="D182" t="s">
-        <v>415</v>
+        <v>389</v>
       </c>
       <c r="E182" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F182" t="s">
         <v>5</v>
       </c>
       <c r="G182"/>
       <c r="H182"/>
       <c r="I182"/>
       <c r="J182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>416</v>
+        <v>390</v>
       </c>
       <c r="B183" t="s">
-        <v>279</v>
+        <v>391</v>
       </c>
       <c r="C183" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D183" t="s">
-        <v>417</v>
+        <v>392</v>
       </c>
       <c r="E183" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F183" t="s">
         <v>5</v>
       </c>
       <c r="G183"/>
       <c r="H183"/>
       <c r="I183"/>
       <c r="J183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>418</v>
+        <v>393</v>
       </c>
       <c r="B184" t="s">
-        <v>142</v>
+        <v>394</v>
       </c>
       <c r="C184" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D184" t="s">
-        <v>419</v>
+        <v>395</v>
       </c>
       <c r="E184" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F184" t="s">
         <v>5</v>
       </c>
       <c r="G184"/>
       <c r="H184"/>
       <c r="I184"/>
       <c r="J184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>420</v>
+        <v>396</v>
       </c>
       <c r="B185" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C185" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D185" t="s">
-        <v>421</v>
+        <v>397</v>
       </c>
       <c r="E185" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F185" t="s">
         <v>5</v>
       </c>
       <c r="G185"/>
       <c r="H185"/>
       <c r="I185"/>
-      <c r="J185" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>423</v>
+        <v>398</v>
       </c>
       <c r="B186" t="s">
-        <v>213</v>
+        <v>51</v>
       </c>
       <c r="C186" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D186" t="s">
-        <v>424</v>
+        <v>399</v>
       </c>
       <c r="E186" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F186" t="s">
         <v>5</v>
       </c>
       <c r="G186"/>
       <c r="H186"/>
       <c r="I186"/>
       <c r="J186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>425</v>
+        <v>400</v>
       </c>
       <c r="B187" t="s">
-        <v>43</v>
+        <v>401</v>
       </c>
       <c r="C187" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D187" t="s">
-        <v>426</v>
+        <v>402</v>
       </c>
       <c r="E187" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F187" t="s">
         <v>5</v>
       </c>
       <c r="G187"/>
       <c r="H187"/>
       <c r="I187"/>
       <c r="J187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>425</v>
+        <v>403</v>
       </c>
       <c r="B188" t="s">
-        <v>298</v>
+        <v>404</v>
       </c>
       <c r="C188" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D188" t="s">
-        <v>427</v>
+        <v>405</v>
       </c>
       <c r="E188" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F188" t="s">
         <v>5</v>
       </c>
       <c r="G188"/>
       <c r="H188"/>
       <c r="I188"/>
       <c r="J188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>428</v>
+        <v>406</v>
       </c>
       <c r="B189" t="s">
-        <v>36</v>
+        <v>383</v>
       </c>
       <c r="C189" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D189" t="s">
-        <v>429</v>
+        <v>407</v>
       </c>
       <c r="E189" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F189" t="s">
         <v>5</v>
       </c>
       <c r="G189"/>
       <c r="H189"/>
       <c r="I189"/>
       <c r="J189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>430</v>
+        <v>408</v>
       </c>
       <c r="B190" t="s">
-        <v>340</v>
+        <v>409</v>
       </c>
       <c r="C190" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D190" t="s">
-        <v>431</v>
+        <v>410</v>
       </c>
       <c r="E190" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F190" t="s">
         <v>5</v>
       </c>
       <c r="G190"/>
       <c r="H190"/>
       <c r="I190"/>
-      <c r="J190"/>
+      <c r="J190" t="s">
+        <v>411</v>
+      </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="B191" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
       <c r="C191" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D191" t="s">
-        <v>434</v>
+        <v>414</v>
       </c>
       <c r="E191" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F191" t="s">
         <v>5</v>
       </c>
       <c r="G191"/>
       <c r="H191"/>
       <c r="I191"/>
       <c r="J191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>435</v>
+        <v>415</v>
       </c>
       <c r="B192" t="s">
-        <v>436</v>
+        <v>56</v>
       </c>
       <c r="C192" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D192" t="s">
-        <v>437</v>
+        <v>416</v>
       </c>
       <c r="E192" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F192" t="s">
         <v>5</v>
       </c>
       <c r="G192"/>
       <c r="H192"/>
       <c r="I192"/>
       <c r="J192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>438</v>
+        <v>417</v>
       </c>
       <c r="B193" t="s">
-        <v>43</v>
+        <v>418</v>
       </c>
       <c r="C193" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D193" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
       <c r="E193" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F193" t="s">
         <v>5</v>
       </c>
       <c r="G193"/>
       <c r="H193"/>
       <c r="I193"/>
       <c r="J193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>440</v>
+        <v>420</v>
       </c>
       <c r="B194" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="C194" t="s">
         <v>2</v>
       </c>
       <c r="D194" t="s">
-        <v>441</v>
+        <v>421</v>
       </c>
       <c r="E194" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F194" t="s">
         <v>5</v>
       </c>
       <c r="G194"/>
       <c r="H194"/>
       <c r="I194"/>
       <c r="J194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>442</v>
+        <v>422</v>
       </c>
       <c r="B195" t="s">
-        <v>126</v>
+        <v>423</v>
       </c>
       <c r="C195" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D195" t="s">
-        <v>443</v>
+        <v>424</v>
       </c>
       <c r="E195" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F195" t="s">
         <v>5</v>
       </c>
       <c r="G195"/>
       <c r="H195"/>
       <c r="I195"/>
       <c r="J195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="B196" t="s">
-        <v>213</v>
+        <v>375</v>
       </c>
       <c r="C196" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D196" t="s">
-        <v>445</v>
+        <v>426</v>
       </c>
       <c r="E196" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F196" t="s">
         <v>5</v>
       </c>
       <c r="G196"/>
       <c r="H196"/>
       <c r="I196"/>
       <c r="J196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
       <c r="B197" t="s">
-        <v>15</v>
+        <v>383</v>
       </c>
       <c r="C197" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D197" t="s">
-        <v>447</v>
+        <v>428</v>
       </c>
       <c r="E197" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F197" t="s">
         <v>5</v>
       </c>
       <c r="G197"/>
       <c r="H197"/>
       <c r="I197"/>
       <c r="J197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
       <c r="B198" t="s">
-        <v>279</v>
+        <v>29</v>
       </c>
       <c r="C198" t="s">
         <v>2</v>
       </c>
       <c r="D198" t="s">
-        <v>448</v>
+        <v>430</v>
       </c>
       <c r="E198" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F198" t="s">
         <v>5</v>
       </c>
       <c r="G198"/>
       <c r="H198"/>
       <c r="I198"/>
       <c r="J198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="B199" t="s">
-        <v>433</v>
+        <v>46</v>
       </c>
       <c r="C199" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D199" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="E199" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F199" t="s">
         <v>5</v>
       </c>
       <c r="G199"/>
       <c r="H199"/>
       <c r="I199"/>
       <c r="J199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="B200" t="s">
-        <v>40</v>
+        <v>401</v>
       </c>
       <c r="C200" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D200" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="E200" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F200" t="s">
         <v>5</v>
       </c>
       <c r="G200"/>
       <c r="H200"/>
       <c r="I200"/>
       <c r="J200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
       <c r="B201" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
       <c r="C201" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D201" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="E201" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F201" t="s">
         <v>5</v>
       </c>
       <c r="G201"/>
       <c r="H201"/>
       <c r="I201"/>
-      <c r="J201" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
       <c r="B202" t="s">
-        <v>457</v>
+        <v>409</v>
       </c>
       <c r="C202" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D202" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="E202" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F202" t="s">
         <v>5</v>
       </c>
       <c r="G202"/>
       <c r="H202"/>
       <c r="I202"/>
-      <c r="J202" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>460</v>
+        <v>439</v>
       </c>
       <c r="B203" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C203" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D203" t="s">
-        <v>461</v>
+        <v>441</v>
       </c>
       <c r="E203" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F203" t="s">
         <v>5</v>
       </c>
       <c r="G203"/>
       <c r="H203"/>
       <c r="I203"/>
-      <c r="J203" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
       <c r="B204" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="C204" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D204" t="s">
-        <v>463</v>
+        <v>443</v>
       </c>
       <c r="E204" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F204" t="s">
         <v>5</v>
       </c>
       <c r="G204"/>
       <c r="H204"/>
       <c r="I204"/>
       <c r="J204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="B205" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C205" t="s">
         <v>2</v>
       </c>
       <c r="D205" t="s">
-        <v>465</v>
+        <v>445</v>
       </c>
       <c r="E205" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F205" t="s">
         <v>5</v>
       </c>
       <c r="G205"/>
       <c r="H205"/>
       <c r="I205"/>
       <c r="J205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>466</v>
+        <v>446</v>
       </c>
       <c r="B206" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C206" t="s">
         <v>2</v>
       </c>
       <c r="D206" t="s">
-        <v>467</v>
+        <v>447</v>
       </c>
       <c r="E206" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F206" t="s">
         <v>5</v>
       </c>
       <c r="G206"/>
       <c r="H206"/>
       <c r="I206"/>
       <c r="J206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="B207" t="s">
-        <v>469</v>
+        <v>10</v>
       </c>
       <c r="C207" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D207" t="s">
-        <v>470</v>
+        <v>449</v>
       </c>
       <c r="E207" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F207" t="s">
         <v>5</v>
       </c>
       <c r="G207"/>
       <c r="H207"/>
       <c r="I207"/>
       <c r="J207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>471</v>
+        <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>56</v>
       </c>
       <c r="C208" t="s">
         <v>2</v>
       </c>
       <c r="D208" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
       <c r="E208" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F208" t="s">
         <v>5</v>
       </c>
       <c r="G208"/>
       <c r="H208"/>
       <c r="I208"/>
       <c r="J208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="B209" t="s">
-        <v>43</v>
+        <v>230</v>
       </c>
       <c r="C209" t="s">
         <v>2</v>
       </c>
       <c r="D209" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="E209" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F209" t="s">
         <v>5</v>
       </c>
       <c r="G209"/>
       <c r="H209"/>
       <c r="I209"/>
-      <c r="J209"/>
+      <c r="J209" t="s">
+        <v>453</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>475</v>
+        <v>454</v>
       </c>
       <c r="B210" t="s">
-        <v>33</v>
+        <v>394</v>
       </c>
       <c r="C210" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D210" t="s">
-        <v>476</v>
+        <v>455</v>
       </c>
       <c r="E210" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F210" t="s">
         <v>5</v>
       </c>
       <c r="G210"/>
       <c r="H210"/>
       <c r="I210"/>
       <c r="J210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>477</v>
+        <v>456</v>
       </c>
       <c r="B211" t="s">
-        <v>53</v>
+        <v>409</v>
       </c>
       <c r="C211" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D211" t="s">
-        <v>478</v>
+        <v>457</v>
       </c>
       <c r="E211" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F211" t="s">
         <v>5</v>
       </c>
       <c r="G211"/>
       <c r="H211"/>
       <c r="I211"/>
       <c r="J211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>479</v>
+        <v>458</v>
       </c>
       <c r="B212" t="s">
-        <v>480</v>
+        <v>383</v>
       </c>
       <c r="C212" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D212" t="s">
-        <v>481</v>
+        <v>459</v>
       </c>
       <c r="E212" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F212" t="s">
         <v>5</v>
       </c>
       <c r="G212"/>
       <c r="H212"/>
       <c r="I212"/>
       <c r="J212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>482</v>
+        <v>460</v>
       </c>
       <c r="B213" t="s">
-        <v>213</v>
+        <v>418</v>
       </c>
       <c r="C213" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D213" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="E213" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F213" t="s">
         <v>5</v>
       </c>
       <c r="G213"/>
       <c r="H213"/>
       <c r="I213"/>
       <c r="J213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>484</v>
+        <v>462</v>
       </c>
       <c r="B214" t="s">
-        <v>279</v>
+        <v>375</v>
       </c>
       <c r="C214" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D214" t="s">
-        <v>485</v>
+        <v>463</v>
       </c>
       <c r="E214" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F214" t="s">
         <v>5</v>
       </c>
       <c r="G214"/>
       <c r="H214"/>
       <c r="I214"/>
       <c r="J214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="B215" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="C215" t="s">
         <v>2</v>
       </c>
       <c r="D215" t="s">
-        <v>487</v>
+        <v>465</v>
       </c>
       <c r="E215" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F215" t="s">
         <v>5</v>
       </c>
       <c r="G215"/>
       <c r="H215"/>
       <c r="I215"/>
       <c r="J215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="B216" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C216" t="s">
         <v>2</v>
       </c>
       <c r="D216" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="E216" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F216" t="s">
         <v>5</v>
       </c>
       <c r="G216"/>
       <c r="H216"/>
       <c r="I216"/>
       <c r="J216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="B217" t="s">
-        <v>457</v>
+        <v>37</v>
       </c>
       <c r="C217" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D217" t="s">
-        <v>491</v>
+        <v>468</v>
       </c>
       <c r="E217" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F217" t="s">
         <v>5</v>
       </c>
       <c r="G217"/>
       <c r="H217"/>
       <c r="I217"/>
-      <c r="J217" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="B218" t="s">
-        <v>110</v>
+        <v>282</v>
       </c>
       <c r="C218" t="s">
         <v>2</v>
       </c>
       <c r="D218" t="s">
-        <v>494</v>
+        <v>470</v>
       </c>
       <c r="E218" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F218" t="s">
         <v>5</v>
       </c>
       <c r="G218"/>
       <c r="H218"/>
       <c r="I218"/>
       <c r="J218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>495</v>
+        <v>471</v>
       </c>
       <c r="B219" t="s">
-        <v>496</v>
+        <v>404</v>
       </c>
       <c r="C219" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D219" t="s">
-        <v>497</v>
+        <v>461</v>
       </c>
       <c r="E219" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F219" t="s">
         <v>5</v>
       </c>
       <c r="G219"/>
       <c r="H219"/>
       <c r="I219"/>
-      <c r="J219" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>499</v>
+        <v>472</v>
       </c>
       <c r="B220" t="s">
-        <v>433</v>
+        <v>473</v>
       </c>
       <c r="C220" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D220" t="s">
-        <v>500</v>
+        <v>463</v>
       </c>
       <c r="E220" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F220" t="s">
         <v>5</v>
       </c>
       <c r="G220"/>
       <c r="H220"/>
       <c r="I220"/>
       <c r="J220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>501</v>
+        <v>474</v>
       </c>
       <c r="B221" t="s">
-        <v>213</v>
+        <v>394</v>
       </c>
       <c r="C221" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D221" t="s">
-        <v>502</v>
+        <v>465</v>
       </c>
       <c r="E221" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F221" t="s">
         <v>5</v>
       </c>
       <c r="G221"/>
       <c r="H221"/>
       <c r="I221"/>
       <c r="J221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>503</v>
+        <v>475</v>
       </c>
       <c r="B222" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C222" t="s">
         <v>2</v>
       </c>
       <c r="D222" t="s">
-        <v>504</v>
+        <v>467</v>
       </c>
       <c r="E222" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F222" t="s">
         <v>5</v>
       </c>
       <c r="G222"/>
       <c r="H222"/>
       <c r="I222"/>
       <c r="J222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>505</v>
+        <v>476</v>
       </c>
       <c r="B223" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>2</v>
       </c>
       <c r="D223" t="s">
-        <v>506</v>
+        <v>468</v>
       </c>
       <c r="E223" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F223" t="s">
         <v>5</v>
       </c>
       <c r="G223"/>
       <c r="H223"/>
       <c r="I223"/>
       <c r="J223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>507</v>
+        <v>477</v>
       </c>
       <c r="B224" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="C224" t="s">
         <v>2</v>
       </c>
       <c r="D224" t="s">
-        <v>508</v>
+        <v>470</v>
       </c>
       <c r="E224" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F224" t="s">
         <v>5</v>
       </c>
       <c r="G224"/>
       <c r="H224"/>
       <c r="I224"/>
       <c r="J224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>509</v>
+        <v>478</v>
       </c>
       <c r="B225" t="s">
-        <v>436</v>
+        <v>375</v>
       </c>
       <c r="C225" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D225" t="s">
-        <v>510</v>
+        <v>479</v>
       </c>
       <c r="E225" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F225" t="s">
         <v>5</v>
       </c>
       <c r="G225"/>
       <c r="H225"/>
       <c r="I225"/>
-      <c r="J225" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>512</v>
+        <v>480</v>
       </c>
       <c r="B226" t="s">
-        <v>469</v>
+        <v>383</v>
       </c>
       <c r="C226" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D226" t="s">
-        <v>513</v>
+        <v>481</v>
       </c>
       <c r="E226" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F226" t="s">
         <v>5</v>
       </c>
       <c r="G226"/>
       <c r="H226"/>
       <c r="I226"/>
-      <c r="J226" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>514</v>
+        <v>482</v>
       </c>
       <c r="B227" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C227" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D227" t="s">
-        <v>515</v>
+        <v>483</v>
       </c>
       <c r="E227" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F227" t="s">
         <v>5</v>
       </c>
       <c r="G227"/>
       <c r="H227"/>
       <c r="I227"/>
-      <c r="J227" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>516</v>
+        <v>482</v>
       </c>
       <c r="B228" t="s">
-        <v>224</v>
+        <v>1</v>
       </c>
       <c r="C228" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D228" t="s">
-        <v>517</v>
+        <v>484</v>
       </c>
       <c r="E228" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F228" t="s">
         <v>5</v>
       </c>
       <c r="G228"/>
       <c r="H228"/>
       <c r="I228"/>
       <c r="J228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>518</v>
+        <v>485</v>
       </c>
       <c r="B229" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="C229" t="s">
         <v>2</v>
       </c>
       <c r="D229" t="s">
-        <v>519</v>
+        <v>486</v>
       </c>
       <c r="E229" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F229" t="s">
         <v>5</v>
       </c>
       <c r="G229"/>
       <c r="H229"/>
       <c r="I229"/>
       <c r="J229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>520</v>
+        <v>487</v>
       </c>
       <c r="B230" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="C230" t="s">
         <v>2</v>
       </c>
       <c r="D230" t="s">
-        <v>521</v>
+        <v>488</v>
       </c>
       <c r="E230" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F230" t="s">
         <v>5</v>
       </c>
       <c r="G230"/>
       <c r="H230"/>
       <c r="I230"/>
       <c r="J230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>522</v>
+        <v>489</v>
       </c>
       <c r="B231" t="s">
-        <v>1</v>
+        <v>440</v>
       </c>
       <c r="C231" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D231" t="s">
-        <v>523</v>
+        <v>490</v>
       </c>
       <c r="E231" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F231" t="s">
         <v>5</v>
       </c>
       <c r="G231"/>
       <c r="H231"/>
       <c r="I231"/>
       <c r="J231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>524</v>
+        <v>491</v>
       </c>
       <c r="B232" t="s">
-        <v>21</v>
+        <v>394</v>
       </c>
       <c r="C232" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D232" t="s">
-        <v>525</v>
+        <v>492</v>
       </c>
       <c r="E232" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F232" t="s">
         <v>5</v>
       </c>
       <c r="G232"/>
       <c r="H232"/>
       <c r="I232"/>
-      <c r="J232" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>527</v>
+        <v>493</v>
       </c>
       <c r="B233" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="C233" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D233" t="s">
-        <v>528</v>
+        <v>494</v>
       </c>
       <c r="E233" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F233" t="s">
         <v>5</v>
       </c>
       <c r="G233"/>
       <c r="H233"/>
       <c r="I233"/>
-      <c r="J233" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>529</v>
+        <v>495</v>
       </c>
       <c r="B234" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
       <c r="C234" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D234" t="s">
-        <v>530</v>
+        <v>496</v>
       </c>
       <c r="E234" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F234" t="s">
         <v>5</v>
       </c>
       <c r="G234"/>
       <c r="H234"/>
       <c r="I234"/>
-      <c r="J234" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>532</v>
+        <v>497</v>
       </c>
       <c r="B235" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="C235" t="s">
         <v>2</v>
       </c>
       <c r="D235" t="s">
-        <v>533</v>
+        <v>498</v>
       </c>
       <c r="E235" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F235" t="s">
         <v>5</v>
       </c>
       <c r="G235"/>
       <c r="H235"/>
       <c r="I235"/>
       <c r="J235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>534</v>
+        <v>499</v>
       </c>
       <c r="B236" t="s">
-        <v>535</v>
+        <v>375</v>
       </c>
       <c r="C236" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D236" t="s">
-        <v>536</v>
+        <v>500</v>
       </c>
       <c r="E236" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F236" t="s">
         <v>5</v>
       </c>
       <c r="G236"/>
       <c r="H236"/>
       <c r="I236"/>
       <c r="J236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>537</v>
+        <v>501</v>
       </c>
       <c r="B237" t="s">
-        <v>469</v>
+        <v>502</v>
       </c>
       <c r="C237" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D237" t="s">
-        <v>538</v>
+        <v>503</v>
       </c>
       <c r="E237" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F237" t="s">
         <v>5</v>
       </c>
       <c r="G237"/>
       <c r="H237"/>
       <c r="I237"/>
-      <c r="J237" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>540</v>
+        <v>504</v>
       </c>
       <c r="B238" t="s">
-        <v>224</v>
+        <v>383</v>
       </c>
       <c r="C238" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D238" t="s">
-        <v>541</v>
+        <v>505</v>
       </c>
       <c r="E238" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F238" t="s">
         <v>5</v>
       </c>
       <c r="G238"/>
       <c r="H238"/>
       <c r="I238"/>
-      <c r="J238" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>542</v>
+        <v>506</v>
       </c>
       <c r="B239" t="s">
-        <v>543</v>
+        <v>32</v>
       </c>
       <c r="C239" t="s">
         <v>2</v>
       </c>
       <c r="D239" t="s">
-        <v>544</v>
+        <v>507</v>
       </c>
       <c r="E239" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F239" t="s">
         <v>5</v>
       </c>
       <c r="G239"/>
       <c r="H239"/>
       <c r="I239"/>
       <c r="J239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>545</v>
+        <v>508</v>
       </c>
       <c r="B240" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="C240" t="s">
         <v>2</v>
       </c>
       <c r="D240" t="s">
-        <v>546</v>
+        <v>509</v>
       </c>
       <c r="E240" t="s">
-        <v>547</v>
+        <v>258</v>
       </c>
       <c r="F240" t="s">
         <v>5</v>
       </c>
       <c r="G240"/>
       <c r="H240"/>
       <c r="I240"/>
       <c r="J240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>548</v>
+        <v>510</v>
       </c>
       <c r="B241" t="s">
-        <v>298</v>
+        <v>46</v>
       </c>
       <c r="C241" t="s">
         <v>2</v>
       </c>
       <c r="D241" t="s">
-        <v>549</v>
+        <v>511</v>
       </c>
       <c r="E241" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F241" t="s">
         <v>5</v>
       </c>
       <c r="G241"/>
       <c r="H241"/>
       <c r="I241"/>
       <c r="J241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>550</v>
+        <v>512</v>
       </c>
       <c r="B242" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
       <c r="C242" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D242" t="s">
-        <v>551</v>
+        <v>513</v>
       </c>
       <c r="E242" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F242" t="s">
         <v>5</v>
       </c>
       <c r="G242"/>
       <c r="H242"/>
       <c r="I242"/>
-      <c r="J242" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>553</v>
+        <v>514</v>
       </c>
       <c r="B243" t="s">
-        <v>480</v>
+        <v>418</v>
       </c>
       <c r="C243" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D243" t="s">
-        <v>554</v>
+        <v>515</v>
       </c>
       <c r="E243" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F243" t="s">
         <v>5</v>
       </c>
       <c r="G243"/>
       <c r="H243"/>
       <c r="I243"/>
-      <c r="J243" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>555</v>
+        <v>516</v>
       </c>
       <c r="B244" t="s">
-        <v>24</v>
+        <v>517</v>
       </c>
       <c r="C244" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D244" t="s">
-        <v>556</v>
+        <v>518</v>
       </c>
       <c r="E244" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F244" t="s">
         <v>5</v>
       </c>
       <c r="G244"/>
       <c r="H244"/>
       <c r="I244"/>
-      <c r="J244" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>558</v>
+        <v>519</v>
       </c>
       <c r="B245" t="s">
-        <v>213</v>
+        <v>394</v>
       </c>
       <c r="C245" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D245" t="s">
-        <v>559</v>
+        <v>520</v>
       </c>
       <c r="E245" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F245" t="s">
         <v>5</v>
       </c>
       <c r="G245"/>
       <c r="H245"/>
       <c r="I245"/>
-      <c r="J245" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>560</v>
+        <v>521</v>
       </c>
       <c r="B246" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>2</v>
       </c>
       <c r="D246" t="s">
-        <v>561</v>
+        <v>522</v>
       </c>
       <c r="E246" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F246" t="s">
         <v>5</v>
       </c>
       <c r="G246"/>
       <c r="H246"/>
       <c r="I246"/>
       <c r="J246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>562</v>
+        <v>523</v>
       </c>
       <c r="B247" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C247" t="s">
         <v>2</v>
       </c>
       <c r="D247" t="s">
-        <v>563</v>
+        <v>524</v>
       </c>
       <c r="E247" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F247" t="s">
         <v>5</v>
       </c>
       <c r="G247"/>
       <c r="H247"/>
       <c r="I247"/>
       <c r="J247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>564</v>
+        <v>525</v>
       </c>
       <c r="B248" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="C248" t="s">
         <v>2</v>
       </c>
       <c r="D248" t="s">
-        <v>565</v>
+        <v>526</v>
       </c>
       <c r="E248" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F248" t="s">
         <v>5</v>
       </c>
       <c r="G248"/>
       <c r="H248"/>
       <c r="I248"/>
       <c r="J248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>566</v>
+        <v>527</v>
       </c>
       <c r="B249" t="s">
-        <v>567</v>
+        <v>473</v>
       </c>
       <c r="C249" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D249" t="s">
-        <v>568</v>
+        <v>528</v>
       </c>
       <c r="E249" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F249" t="s">
         <v>5</v>
       </c>
       <c r="G249"/>
       <c r="H249"/>
       <c r="I249"/>
-      <c r="J249" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>570</v>
+        <v>529</v>
       </c>
       <c r="B250" t="s">
-        <v>224</v>
+        <v>530</v>
       </c>
       <c r="C250" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D250" t="s">
-        <v>571</v>
+        <v>531</v>
       </c>
       <c r="E250" t="s">
-        <v>207</v>
+        <v>532</v>
       </c>
       <c r="F250" t="s">
         <v>5</v>
       </c>
       <c r="G250"/>
       <c r="H250"/>
       <c r="I250"/>
-      <c r="J250" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>572</v>
+        <v>533</v>
       </c>
       <c r="B251" t="s">
-        <v>30</v>
+        <v>383</v>
       </c>
       <c r="C251" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D251" t="s">
-        <v>573</v>
+        <v>534</v>
       </c>
       <c r="E251" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F251" t="s">
         <v>5</v>
       </c>
       <c r="G251"/>
       <c r="H251"/>
       <c r="I251"/>
       <c r="J251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>574</v>
+        <v>535</v>
       </c>
       <c r="B252" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C252" t="s">
         <v>2</v>
       </c>
       <c r="D252" t="s">
-        <v>575</v>
+        <v>536</v>
       </c>
       <c r="E252" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F252" t="s">
         <v>5</v>
       </c>
       <c r="G252"/>
       <c r="H252"/>
       <c r="I252"/>
       <c r="J252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>576</v>
+        <v>537</v>
       </c>
       <c r="B253" t="s">
-        <v>53</v>
+        <v>230</v>
       </c>
       <c r="C253" t="s">
         <v>2</v>
       </c>
       <c r="D253" t="s">
-        <v>577</v>
+        <v>538</v>
       </c>
       <c r="E253" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F253" t="s">
         <v>5</v>
       </c>
       <c r="G253"/>
       <c r="H253"/>
       <c r="I253"/>
       <c r="J253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>578</v>
+        <v>539</v>
       </c>
       <c r="B254" t="s">
-        <v>24</v>
+        <v>418</v>
       </c>
       <c r="C254" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D254" t="s">
-        <v>579</v>
+        <v>540</v>
       </c>
       <c r="E254" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F254" t="s">
         <v>5</v>
       </c>
       <c r="G254"/>
       <c r="H254"/>
       <c r="I254"/>
-      <c r="J254" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>581</v>
+        <v>541</v>
       </c>
       <c r="B255" t="s">
-        <v>480</v>
+        <v>440</v>
       </c>
       <c r="C255" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D255" t="s">
-        <v>582</v>
+        <v>542</v>
       </c>
       <c r="E255" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F255" t="s">
         <v>5</v>
       </c>
       <c r="G255"/>
       <c r="H255"/>
       <c r="I255"/>
-      <c r="J255" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>583</v>
+        <v>543</v>
       </c>
       <c r="B256" t="s">
-        <v>7</v>
+        <v>502</v>
       </c>
       <c r="C256" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D256" t="s">
-        <v>584</v>
+        <v>544</v>
       </c>
       <c r="E256" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F256" t="s">
         <v>5</v>
       </c>
       <c r="G256"/>
       <c r="H256"/>
       <c r="I256"/>
       <c r="J256" t="s">
-        <v>580</v>
+        <v>545</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>585</v>
+        <v>546</v>
       </c>
       <c r="B257" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
       <c r="C257" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D257" t="s">
-        <v>586</v>
+        <v>547</v>
       </c>
       <c r="E257" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F257" t="s">
         <v>5</v>
       </c>
       <c r="G257"/>
       <c r="H257"/>
       <c r="I257"/>
-      <c r="J257" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>587</v>
+        <v>548</v>
       </c>
       <c r="B258" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>2</v>
       </c>
       <c r="D258" t="s">
-        <v>588</v>
+        <v>549</v>
       </c>
       <c r="E258" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F258" t="s">
         <v>5</v>
       </c>
       <c r="G258"/>
       <c r="H258"/>
       <c r="I258"/>
       <c r="J258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>589</v>
+        <v>550</v>
       </c>
       <c r="B259" t="s">
-        <v>142</v>
+        <v>59</v>
       </c>
       <c r="C259" t="s">
         <v>2</v>
       </c>
       <c r="D259" t="s">
-        <v>590</v>
+        <v>551</v>
       </c>
       <c r="E259" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F259" t="s">
         <v>5</v>
       </c>
       <c r="G259"/>
       <c r="H259"/>
       <c r="I259"/>
       <c r="J259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>591</v>
+        <v>552</v>
       </c>
       <c r="B260" t="s">
-        <v>567</v>
+        <v>282</v>
       </c>
       <c r="C260" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D260" t="s">
-        <v>592</v>
+        <v>553</v>
       </c>
       <c r="E260" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F260" t="s">
         <v>5</v>
       </c>
       <c r="G260"/>
       <c r="H260"/>
       <c r="I260"/>
-      <c r="J260" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>594</v>
+        <v>554</v>
       </c>
       <c r="B261" t="s">
-        <v>595</v>
+        <v>473</v>
       </c>
       <c r="C261" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D261" t="s">
-        <v>596</v>
+        <v>555</v>
       </c>
       <c r="E261" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F261" t="s">
         <v>5</v>
       </c>
       <c r="G261"/>
       <c r="H261"/>
       <c r="I261"/>
-      <c r="J261" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>598</v>
+        <v>556</v>
       </c>
       <c r="B262" t="s">
-        <v>21</v>
+        <v>423</v>
       </c>
       <c r="C262" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D262" t="s">
-        <v>599</v>
+        <v>557</v>
       </c>
       <c r="E262" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F262" t="s">
         <v>5</v>
       </c>
       <c r="G262"/>
       <c r="H262"/>
       <c r="I262"/>
-      <c r="J262" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>600</v>
+        <v>558</v>
       </c>
       <c r="B263" t="s">
-        <v>601</v>
+        <v>517</v>
       </c>
       <c r="C263" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D263" t="s">
-        <v>602</v>
+        <v>559</v>
       </c>
       <c r="E263" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F263" t="s">
         <v>5</v>
       </c>
       <c r="G263"/>
       <c r="H263"/>
       <c r="I263"/>
       <c r="J263" t="s">
-        <v>603</v>
+        <v>560</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>604</v>
+        <v>561</v>
       </c>
       <c r="B264" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C264" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D264" t="s">
-        <v>605</v>
+        <v>562</v>
       </c>
       <c r="E264" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F264" t="s">
         <v>5</v>
       </c>
       <c r="G264"/>
       <c r="H264"/>
       <c r="I264"/>
-      <c r="J264" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>607</v>
+        <v>563</v>
       </c>
       <c r="B265" t="s">
-        <v>110</v>
+        <v>1</v>
       </c>
       <c r="C265" t="s">
         <v>2</v>
       </c>
       <c r="D265" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="E265" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F265" t="s">
         <v>5</v>
       </c>
       <c r="G265"/>
       <c r="H265"/>
       <c r="I265"/>
       <c r="J265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>609</v>
+        <v>565</v>
       </c>
       <c r="B266" t="s">
-        <v>543</v>
+        <v>56</v>
       </c>
       <c r="C266" t="s">
         <v>2</v>
       </c>
       <c r="D266" t="s">
-        <v>610</v>
+        <v>566</v>
       </c>
       <c r="E266" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F266" t="s">
         <v>5</v>
       </c>
       <c r="G266"/>
       <c r="H266"/>
       <c r="I266"/>
       <c r="J266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>611</v>
+        <v>567</v>
       </c>
       <c r="B267" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="C267" t="s">
         <v>2</v>
       </c>
       <c r="D267" t="s">
-        <v>612</v>
+        <v>568</v>
       </c>
       <c r="E267" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F267" t="s">
         <v>5</v>
       </c>
       <c r="G267"/>
       <c r="H267"/>
       <c r="I267"/>
       <c r="J267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>611</v>
+        <v>569</v>
       </c>
       <c r="B268" t="s">
-        <v>33</v>
+        <v>502</v>
       </c>
       <c r="C268" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D268" t="s">
-        <v>613</v>
+        <v>570</v>
       </c>
       <c r="E268" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F268" t="s">
         <v>5</v>
       </c>
       <c r="G268"/>
       <c r="H268"/>
       <c r="I268"/>
       <c r="J268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>614</v>
+        <v>571</v>
       </c>
       <c r="B269" t="s">
-        <v>18</v>
+        <v>530</v>
       </c>
       <c r="C269" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D269" t="s">
-        <v>615</v>
+        <v>572</v>
       </c>
       <c r="E269" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F269" t="s">
         <v>5</v>
       </c>
       <c r="G269"/>
       <c r="H269"/>
       <c r="I269"/>
-      <c r="J269"/>
+      <c r="J269" t="s">
+        <v>573</v>
+      </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>616</v>
+        <v>574</v>
       </c>
       <c r="B270" t="s">
-        <v>7</v>
+        <v>394</v>
       </c>
       <c r="C270" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D270" t="s">
-        <v>617</v>
+        <v>575</v>
       </c>
       <c r="E270" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F270" t="s">
         <v>5</v>
       </c>
       <c r="G270"/>
       <c r="H270"/>
       <c r="I270"/>
-      <c r="J270" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>619</v>
+        <v>576</v>
       </c>
       <c r="B271" t="s">
-        <v>213</v>
+        <v>29</v>
       </c>
       <c r="C271" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D271" t="s">
-        <v>620</v>
+        <v>577</v>
       </c>
       <c r="E271" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F271" t="s">
         <v>5</v>
       </c>
       <c r="G271"/>
       <c r="H271"/>
       <c r="I271"/>
-      <c r="J271" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>622</v>
+        <v>578</v>
       </c>
       <c r="B272" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>2</v>
       </c>
       <c r="D272" t="s">
-        <v>623</v>
+        <v>579</v>
       </c>
       <c r="E272" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F272" t="s">
         <v>5</v>
       </c>
       <c r="G272"/>
       <c r="H272"/>
       <c r="I272"/>
       <c r="J272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>624</v>
+        <v>580</v>
       </c>
       <c r="B273" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="C273" t="s">
         <v>2</v>
       </c>
       <c r="D273" t="s">
-        <v>625</v>
+        <v>581</v>
       </c>
       <c r="E273" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F273" t="s">
         <v>5</v>
       </c>
       <c r="G273"/>
       <c r="H273"/>
       <c r="I273"/>
       <c r="J273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>626</v>
+        <v>582</v>
       </c>
       <c r="B274" t="s">
-        <v>21</v>
+        <v>191</v>
       </c>
       <c r="C274" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D274" t="s">
-        <v>627</v>
+        <v>583</v>
       </c>
       <c r="E274" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F274" t="s">
         <v>5</v>
       </c>
       <c r="G274"/>
       <c r="H274"/>
       <c r="I274"/>
       <c r="J274" t="s">
-        <v>628</v>
+        <v>584</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>629</v>
+        <v>585</v>
       </c>
       <c r="B275" t="s">
-        <v>1</v>
+        <v>383</v>
       </c>
       <c r="C275" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D275" t="s">
-        <v>630</v>
+        <v>586</v>
       </c>
       <c r="E275" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F275" t="s">
         <v>5</v>
       </c>
       <c r="G275"/>
       <c r="H275"/>
       <c r="I275"/>
       <c r="J275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>631</v>
+        <v>587</v>
       </c>
       <c r="B276" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="C276" t="s">
         <v>2</v>
       </c>
       <c r="D276" t="s">
-        <v>632</v>
+        <v>588</v>
       </c>
       <c r="E276" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F276" t="s">
         <v>5</v>
       </c>
       <c r="G276"/>
       <c r="H276"/>
       <c r="I276"/>
       <c r="J276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>633</v>
+        <v>587</v>
       </c>
       <c r="B277" t="s">
-        <v>601</v>
+        <v>1</v>
       </c>
       <c r="C277" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D277" t="s">
-        <v>634</v>
+        <v>589</v>
       </c>
       <c r="E277" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F277" t="s">
         <v>5</v>
       </c>
       <c r="G277"/>
       <c r="H277"/>
       <c r="I277"/>
-      <c r="J277" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>636</v>
+        <v>590</v>
       </c>
       <c r="B278" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="C278" t="s">
         <v>2</v>
       </c>
       <c r="D278" t="s">
-        <v>637</v>
+        <v>591</v>
       </c>
       <c r="E278" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F278" t="s">
         <v>5</v>
       </c>
       <c r="G278"/>
       <c r="H278"/>
       <c r="I278"/>
       <c r="J278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>638</v>
+        <v>592</v>
       </c>
       <c r="B279" t="s">
-        <v>43</v>
+        <v>502</v>
       </c>
       <c r="C279" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D279" t="s">
-        <v>639</v>
+        <v>593</v>
       </c>
       <c r="E279" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F279" t="s">
         <v>5</v>
       </c>
       <c r="G279"/>
       <c r="H279"/>
       <c r="I279"/>
       <c r="J279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>640</v>
+        <v>594</v>
       </c>
       <c r="B280" t="s">
-        <v>298</v>
+        <v>595</v>
       </c>
       <c r="C280" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D280" t="s">
-        <v>641</v>
+        <v>596</v>
       </c>
       <c r="E280" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F280" t="s">
         <v>5</v>
       </c>
       <c r="G280"/>
       <c r="H280"/>
       <c r="I280"/>
       <c r="J280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>642</v>
+        <v>597</v>
       </c>
       <c r="B281" t="s">
-        <v>33</v>
+        <v>598</v>
       </c>
       <c r="C281" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D281" t="s">
-        <v>643</v>
+        <v>599</v>
       </c>
       <c r="E281" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F281" t="s">
         <v>5</v>
       </c>
       <c r="G281"/>
       <c r="H281"/>
       <c r="I281"/>
       <c r="J281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>644</v>
+        <v>600</v>
       </c>
       <c r="B282" t="s">
-        <v>645</v>
+        <v>13</v>
       </c>
       <c r="C282" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D282" t="s">
-        <v>646</v>
+        <v>601</v>
       </c>
       <c r="E282" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F282" t="s">
         <v>5</v>
       </c>
       <c r="G282"/>
       <c r="H282"/>
       <c r="I282"/>
       <c r="J282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>647</v>
+        <v>602</v>
       </c>
       <c r="B283" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="C283" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D283" t="s">
-        <v>648</v>
+        <v>603</v>
       </c>
       <c r="E283" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F283" t="s">
         <v>5</v>
       </c>
       <c r="G283"/>
       <c r="H283"/>
       <c r="I283"/>
-      <c r="J283" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>650</v>
+        <v>604</v>
       </c>
       <c r="B284" t="s">
-        <v>651</v>
+        <v>46</v>
       </c>
       <c r="C284" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D284" t="s">
-        <v>652</v>
+        <v>605</v>
       </c>
       <c r="E284" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F284" t="s">
         <v>5</v>
       </c>
       <c r="G284"/>
       <c r="H284"/>
       <c r="I284"/>
-      <c r="J284" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>653</v>
+        <v>606</v>
       </c>
       <c r="B285" t="s">
-        <v>224</v>
+        <v>383</v>
       </c>
       <c r="C285" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D285" t="s">
-        <v>654</v>
+        <v>607</v>
       </c>
       <c r="E285" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F285" t="s">
         <v>5</v>
       </c>
       <c r="G285"/>
       <c r="H285"/>
       <c r="I285"/>
-      <c r="J285" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>655</v>
+        <v>608</v>
       </c>
       <c r="B286" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="C286" t="s">
         <v>2</v>
       </c>
       <c r="D286" t="s">
-        <v>656</v>
+        <v>609</v>
       </c>
       <c r="E286" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F286" t="s">
         <v>5</v>
       </c>
       <c r="G286"/>
       <c r="H286"/>
       <c r="I286"/>
       <c r="J286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>657</v>
+        <v>608</v>
       </c>
       <c r="B287" t="s">
-        <v>543</v>
+        <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>2</v>
       </c>
       <c r="D287" t="s">
-        <v>658</v>
+        <v>610</v>
       </c>
       <c r="E287" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F287" t="s">
         <v>5</v>
       </c>
       <c r="G287"/>
       <c r="H287"/>
       <c r="I287"/>
       <c r="J287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>659</v>
+        <v>611</v>
       </c>
       <c r="B288" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
       <c r="C288" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D288" t="s">
-        <v>660</v>
+        <v>612</v>
       </c>
       <c r="E288" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F288" t="s">
         <v>5</v>
       </c>
       <c r="G288"/>
       <c r="H288"/>
       <c r="I288"/>
-      <c r="J288" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>662</v>
+        <v>613</v>
       </c>
       <c r="B289" t="s">
-        <v>601</v>
+        <v>7</v>
       </c>
       <c r="C289" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D289" t="s">
-        <v>663</v>
+        <v>614</v>
       </c>
       <c r="E289" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F289" t="s">
         <v>5</v>
       </c>
       <c r="G289"/>
       <c r="H289"/>
       <c r="I289"/>
-      <c r="J289" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>665</v>
+        <v>615</v>
       </c>
       <c r="B290" t="s">
-        <v>666</v>
+        <v>530</v>
       </c>
       <c r="C290" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D290" t="s">
-        <v>667</v>
+        <v>616</v>
       </c>
       <c r="E290" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F290" t="s">
         <v>5</v>
       </c>
       <c r="G290"/>
       <c r="H290"/>
       <c r="I290"/>
       <c r="J290" t="s">
-        <v>664</v>
+        <v>617</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>668</v>
+        <v>618</v>
       </c>
       <c r="B291" t="s">
-        <v>213</v>
+        <v>619</v>
       </c>
       <c r="C291" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D291" t="s">
-        <v>669</v>
+        <v>620</v>
       </c>
       <c r="E291" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F291" t="s">
         <v>5</v>
       </c>
       <c r="G291"/>
       <c r="H291"/>
       <c r="I291"/>
       <c r="J291" t="s">
-        <v>664</v>
+        <v>621</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>670</v>
+        <v>622</v>
       </c>
       <c r="B292" t="s">
-        <v>56</v>
+        <v>598</v>
       </c>
       <c r="C292" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D292" t="s">
-        <v>671</v>
+        <v>623</v>
       </c>
       <c r="E292" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F292" t="s">
         <v>5</v>
       </c>
       <c r="G292"/>
       <c r="H292"/>
       <c r="I292"/>
-      <c r="J292"/>
+      <c r="J292" t="s">
+        <v>617</v>
+      </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>672</v>
+        <v>624</v>
       </c>
       <c r="B293" t="s">
-        <v>595</v>
+        <v>394</v>
       </c>
       <c r="C293" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D293" t="s">
-        <v>673</v>
+        <v>625</v>
       </c>
       <c r="E293" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F293" t="s">
         <v>5</v>
       </c>
       <c r="G293"/>
       <c r="H293"/>
       <c r="I293"/>
-      <c r="J293" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>674</v>
+        <v>626</v>
       </c>
       <c r="B294" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C294" t="s">
         <v>2</v>
       </c>
       <c r="D294" t="s">
-        <v>675</v>
+        <v>627</v>
       </c>
       <c r="E294" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F294" t="s">
         <v>5</v>
       </c>
       <c r="G294"/>
       <c r="H294"/>
       <c r="I294"/>
       <c r="J294"/>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>676</v>
+        <v>628</v>
       </c>
       <c r="B295" t="s">
-        <v>298</v>
+        <v>59</v>
       </c>
       <c r="C295" t="s">
         <v>2</v>
       </c>
       <c r="D295" t="s">
-        <v>677</v>
+        <v>629</v>
       </c>
       <c r="E295" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F295" t="s">
         <v>5</v>
       </c>
       <c r="G295"/>
       <c r="H295"/>
       <c r="I295"/>
       <c r="J295"/>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>676</v>
+        <v>630</v>
       </c>
       <c r="B296" t="s">
-        <v>142</v>
+        <v>631</v>
       </c>
       <c r="C296" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D296" t="s">
-        <v>678</v>
+        <v>632</v>
       </c>
       <c r="E296" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F296" t="s">
         <v>5</v>
       </c>
       <c r="G296"/>
       <c r="H296"/>
       <c r="I296"/>
       <c r="J296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>679</v>
+        <v>633</v>
       </c>
       <c r="B297" t="s">
-        <v>53</v>
+        <v>230</v>
       </c>
       <c r="C297" t="s">
         <v>2</v>
       </c>
       <c r="D297" t="s">
-        <v>680</v>
+        <v>634</v>
       </c>
       <c r="E297" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F297" t="s">
         <v>5</v>
       </c>
       <c r="G297"/>
       <c r="H297"/>
       <c r="I297"/>
       <c r="J297"/>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>681</v>
+        <v>635</v>
       </c>
       <c r="B298" t="s">
-        <v>645</v>
+        <v>13</v>
       </c>
       <c r="C298" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D298" t="s">
-        <v>682</v>
+        <v>636</v>
       </c>
       <c r="E298" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F298" t="s">
         <v>5</v>
       </c>
       <c r="G298"/>
       <c r="H298"/>
       <c r="I298"/>
-      <c r="J298" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J298"/>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>684</v>
+        <v>637</v>
       </c>
       <c r="B299" t="s">
-        <v>685</v>
+        <v>56</v>
       </c>
       <c r="C299" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D299" t="s">
-        <v>686</v>
+        <v>638</v>
       </c>
       <c r="E299" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F299" t="s">
         <v>5</v>
       </c>
       <c r="G299"/>
       <c r="H299"/>
       <c r="I299"/>
-      <c r="J299" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>687</v>
+        <v>639</v>
       </c>
       <c r="B300" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="C300" t="s">
         <v>2</v>
       </c>
       <c r="D300" t="s">
-        <v>688</v>
+        <v>640</v>
       </c>
       <c r="E300" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F300" t="s">
         <v>5</v>
       </c>
       <c r="G300"/>
       <c r="H300"/>
       <c r="I300"/>
       <c r="J300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>689</v>
+        <v>641</v>
       </c>
       <c r="B301" t="s">
-        <v>33</v>
+        <v>642</v>
       </c>
       <c r="C301" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D301" t="s">
-        <v>690</v>
+        <v>643</v>
       </c>
       <c r="E301" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F301" t="s">
         <v>5</v>
       </c>
       <c r="G301"/>
       <c r="H301"/>
       <c r="I301"/>
       <c r="J301"/>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>691</v>
+        <v>644</v>
       </c>
       <c r="B302" t="s">
-        <v>110</v>
+        <v>383</v>
       </c>
       <c r="C302" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D302" t="s">
-        <v>692</v>
+        <v>645</v>
       </c>
       <c r="E302" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F302" t="s">
         <v>5</v>
       </c>
       <c r="G302"/>
       <c r="H302"/>
       <c r="I302"/>
       <c r="J302"/>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>693</v>
+        <v>646</v>
       </c>
       <c r="B303" t="s">
-        <v>601</v>
+        <v>10</v>
       </c>
       <c r="C303" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D303" t="s">
-        <v>694</v>
+        <v>647</v>
       </c>
       <c r="E303" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F303" t="s">
         <v>5</v>
       </c>
       <c r="G303"/>
       <c r="H303"/>
       <c r="I303"/>
-      <c r="J303" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>696</v>
+        <v>648</v>
       </c>
       <c r="B304" t="s">
-        <v>595</v>
+        <v>22</v>
       </c>
       <c r="C304" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D304" t="s">
-        <v>697</v>
+        <v>649</v>
       </c>
       <c r="E304" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F304" t="s">
         <v>5</v>
       </c>
       <c r="G304"/>
       <c r="H304"/>
       <c r="I304"/>
-      <c r="J304" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J304"/>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>699</v>
+        <v>650</v>
       </c>
       <c r="B305" t="s">
+        <v>7</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2</v>
+      </c>
+      <c r="D305" t="s">
         <v>651</v>
       </c>
-      <c r="C305" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E305" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F305" t="s">
         <v>5</v>
       </c>
       <c r="G305"/>
       <c r="H305"/>
       <c r="I305"/>
-      <c r="J305" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J305"/>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>701</v>
+        <v>652</v>
       </c>
       <c r="B306" t="s">
-        <v>213</v>
+        <v>619</v>
       </c>
       <c r="C306" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D306" t="s">
-        <v>702</v>
+        <v>653</v>
       </c>
       <c r="E306" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F306" t="s">
         <v>5</v>
       </c>
       <c r="G306"/>
       <c r="H306"/>
       <c r="I306"/>
       <c r="J306" t="s">
-        <v>695</v>
+        <v>654</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>703</v>
+        <v>655</v>
       </c>
       <c r="B307" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="C307" t="s">
         <v>2</v>
       </c>
       <c r="D307" t="s">
-        <v>704</v>
+        <v>656</v>
       </c>
       <c r="E307" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F307" t="s">
         <v>5</v>
       </c>
       <c r="G307"/>
       <c r="H307"/>
       <c r="I307"/>
       <c r="J307"/>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>703</v>
+        <v>657</v>
       </c>
       <c r="B308" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
       <c r="C308" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D308" t="s">
-        <v>705</v>
+        <v>659</v>
       </c>
       <c r="E308" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F308" t="s">
         <v>5</v>
       </c>
       <c r="G308"/>
       <c r="H308"/>
       <c r="I308"/>
-      <c r="J308"/>
+      <c r="J308" t="s">
+        <v>660</v>
+      </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>706</v>
+        <v>661</v>
       </c>
       <c r="B309" t="s">
-        <v>40</v>
+        <v>595</v>
       </c>
       <c r="C309" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D309" t="s">
-        <v>707</v>
+        <v>662</v>
       </c>
       <c r="E309" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F309" t="s">
         <v>5</v>
       </c>
       <c r="G309"/>
       <c r="H309"/>
       <c r="I309"/>
       <c r="J309"/>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>708</v>
+        <v>663</v>
       </c>
       <c r="B310" t="s">
-        <v>645</v>
+        <v>383</v>
       </c>
       <c r="C310" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D310" t="s">
-        <v>709</v>
+        <v>664</v>
       </c>
       <c r="E310" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F310" t="s">
         <v>5</v>
       </c>
       <c r="G310"/>
       <c r="H310"/>
       <c r="I310"/>
-      <c r="J310" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J310"/>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>711</v>
+        <v>665</v>
       </c>
       <c r="B311" t="s">
-        <v>712</v>
+        <v>32</v>
       </c>
       <c r="C311" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D311" t="s">
-        <v>713</v>
+        <v>666</v>
       </c>
       <c r="E311" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F311" t="s">
         <v>5</v>
       </c>
       <c r="G311"/>
       <c r="H311"/>
       <c r="I311"/>
-      <c r="J311" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J311"/>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>715</v>
+        <v>667</v>
       </c>
       <c r="B312" t="s">
-        <v>224</v>
+        <v>79</v>
       </c>
       <c r="C312" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D312" t="s">
-        <v>716</v>
+        <v>668</v>
       </c>
       <c r="E312" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F312" t="s">
         <v>5</v>
       </c>
       <c r="G312"/>
       <c r="H312"/>
       <c r="I312"/>
-      <c r="J312" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J312"/>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>718</v>
+        <v>669</v>
       </c>
       <c r="B313" t="s">
-        <v>666</v>
+        <v>59</v>
       </c>
       <c r="C313" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D313" t="s">
-        <v>719</v>
+        <v>670</v>
       </c>
       <c r="E313" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F313" t="s">
         <v>5</v>
       </c>
       <c r="G313"/>
       <c r="H313"/>
       <c r="I313"/>
-      <c r="J313" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J313"/>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>720</v>
+        <v>671</v>
       </c>
       <c r="B314" t="s">
-        <v>18</v>
+        <v>598</v>
       </c>
       <c r="C314" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D314" t="s">
-        <v>721</v>
+        <v>672</v>
       </c>
       <c r="E314" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F314" t="s">
         <v>5</v>
       </c>
       <c r="G314"/>
       <c r="H314"/>
       <c r="I314"/>
-      <c r="J314"/>
+      <c r="J314" t="s">
+        <v>673</v>
+      </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>722</v>
+        <v>674</v>
       </c>
       <c r="B315" t="s">
-        <v>543</v>
+        <v>631</v>
       </c>
       <c r="C315" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D315" t="s">
-        <v>723</v>
+        <v>675</v>
       </c>
       <c r="E315" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F315" t="s">
         <v>5</v>
       </c>
       <c r="G315"/>
       <c r="H315"/>
       <c r="I315"/>
-      <c r="J315"/>
+      <c r="J315" t="s">
+        <v>673</v>
+      </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>724</v>
+        <v>676</v>
       </c>
       <c r="B316" t="s">
-        <v>279</v>
+        <v>191</v>
       </c>
       <c r="C316" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D316" t="s">
-        <v>725</v>
+        <v>677</v>
       </c>
       <c r="E316" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F316" t="s">
         <v>5</v>
       </c>
       <c r="G316"/>
       <c r="H316"/>
       <c r="I316"/>
-      <c r="J316"/>
+      <c r="J316" t="s">
+        <v>673</v>
+      </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>726</v>
+        <v>678</v>
       </c>
       <c r="B317" t="s">
-        <v>142</v>
+        <v>394</v>
       </c>
       <c r="C317" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D317" t="s">
-        <v>727</v>
+        <v>679</v>
       </c>
       <c r="E317" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F317" t="s">
         <v>5</v>
       </c>
       <c r="G317"/>
       <c r="H317"/>
       <c r="I317"/>
       <c r="J317"/>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>726</v>
+        <v>680</v>
       </c>
       <c r="B318" t="s">
-        <v>142</v>
+        <v>29</v>
       </c>
       <c r="C318" t="s">
         <v>2</v>
       </c>
       <c r="D318" t="s">
-        <v>728</v>
+        <v>681</v>
       </c>
       <c r="E318" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F318" t="s">
         <v>5</v>
       </c>
       <c r="G318"/>
       <c r="H318"/>
       <c r="I318"/>
       <c r="J318"/>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>729</v>
+        <v>682</v>
       </c>
       <c r="B319" t="s">
-        <v>595</v>
+        <v>56</v>
       </c>
       <c r="C319" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D319" t="s">
-        <v>730</v>
+        <v>683</v>
       </c>
       <c r="E319" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F319" t="s">
         <v>5</v>
       </c>
       <c r="G319"/>
       <c r="H319"/>
       <c r="I319"/>
-      <c r="J319" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J319"/>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>732</v>
+        <v>684</v>
       </c>
       <c r="B320" t="s">
-        <v>651</v>
+        <v>51</v>
       </c>
       <c r="C320" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D320" t="s">
-        <v>733</v>
+        <v>685</v>
       </c>
       <c r="E320" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F320" t="s">
         <v>5</v>
       </c>
       <c r="G320"/>
       <c r="H320"/>
       <c r="I320"/>
-      <c r="J320" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J320"/>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>734</v>
+        <v>686</v>
       </c>
       <c r="B321" t="s">
-        <v>1</v>
+        <v>203</v>
       </c>
       <c r="C321" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D321" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="E321" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F321" t="s">
         <v>5</v>
       </c>
       <c r="G321"/>
       <c r="H321"/>
       <c r="I321"/>
-      <c r="J321"/>
+      <c r="J321" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>736</v>
+        <v>689</v>
       </c>
       <c r="B322" t="s">
-        <v>36</v>
+        <v>595</v>
       </c>
       <c r="C322" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D322" t="s">
-        <v>737</v>
+        <v>690</v>
       </c>
       <c r="E322" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F322" t="s">
         <v>5</v>
       </c>
       <c r="G322"/>
       <c r="H322"/>
       <c r="I322"/>
       <c r="J322" t="s">
-        <v>738</v>
+        <v>688</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="B323" t="s">
-        <v>213</v>
+        <v>383</v>
       </c>
       <c r="C323" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D323" t="s">
-        <v>740</v>
+        <v>692</v>
       </c>
       <c r="E323" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F323" t="s">
         <v>5</v>
       </c>
       <c r="G323"/>
       <c r="H323"/>
       <c r="I323"/>
       <c r="J323" t="s">
-        <v>731</v>
+        <v>693</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>741</v>
+        <v>694</v>
       </c>
       <c r="B324" t="s">
-        <v>685</v>
+        <v>13</v>
       </c>
       <c r="C324" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D324" t="s">
-        <v>742</v>
+        <v>695</v>
       </c>
       <c r="E324" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F324" t="s">
         <v>5</v>
       </c>
       <c r="G324"/>
       <c r="H324"/>
       <c r="I324"/>
-      <c r="J324" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J324"/>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>743</v>
+        <v>696</v>
       </c>
       <c r="B325" t="s">
-        <v>15</v>
+        <v>697</v>
       </c>
       <c r="C325" t="s">
         <v>2</v>
       </c>
       <c r="D325" t="s">
-        <v>744</v>
+        <v>698</v>
       </c>
       <c r="E325" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F325" t="s">
         <v>5</v>
       </c>
       <c r="G325"/>
       <c r="H325"/>
       <c r="I325"/>
       <c r="J325"/>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>745</v>
+        <v>699</v>
       </c>
       <c r="B326" t="s">
-        <v>298</v>
+        <v>631</v>
       </c>
       <c r="C326" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D326" t="s">
-        <v>746</v>
+        <v>700</v>
       </c>
       <c r="E326" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F326" t="s">
         <v>5</v>
       </c>
       <c r="G326"/>
       <c r="H326"/>
       <c r="I326"/>
-      <c r="J326"/>
+      <c r="J326" t="s">
+        <v>701</v>
+      </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>747</v>
+        <v>702</v>
       </c>
       <c r="B327" t="s">
-        <v>33</v>
+        <v>394</v>
       </c>
       <c r="C327" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D327" t="s">
-        <v>748</v>
+        <v>703</v>
       </c>
       <c r="E327" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F327" t="s">
         <v>5</v>
       </c>
       <c r="G327"/>
       <c r="H327"/>
       <c r="I327"/>
-      <c r="J327"/>
+      <c r="J327" t="s">
+        <v>701</v>
+      </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>749</v>
+        <v>704</v>
       </c>
       <c r="B328" t="s">
-        <v>666</v>
+        <v>705</v>
       </c>
       <c r="C328" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D328" t="s">
-        <v>750</v>
+        <v>706</v>
       </c>
       <c r="E328" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F328" t="s">
         <v>5</v>
       </c>
       <c r="G328"/>
       <c r="H328"/>
       <c r="I328"/>
-      <c r="J328" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J328"/>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>752</v>
+        <v>707</v>
       </c>
       <c r="B329" t="s">
-        <v>224</v>
+        <v>56</v>
       </c>
       <c r="C329" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D329" t="s">
-        <v>753</v>
+        <v>708</v>
       </c>
       <c r="E329" t="s">
-        <v>207</v>
+        <v>709</v>
       </c>
       <c r="F329" t="s">
         <v>5</v>
       </c>
       <c r="G329"/>
       <c r="H329"/>
       <c r="I329"/>
-      <c r="J329" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J329"/>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>754</v>
+        <v>710</v>
       </c>
       <c r="B330" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="C330" t="s">
         <v>2</v>
       </c>
       <c r="D330" t="s">
-        <v>755</v>
+        <v>711</v>
       </c>
       <c r="E330" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F330" t="s">
         <v>5</v>
       </c>
       <c r="G330"/>
       <c r="H330"/>
       <c r="I330"/>
       <c r="J330"/>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>756</v>
+        <v>712</v>
       </c>
       <c r="B331" t="s">
-        <v>40</v>
+        <v>619</v>
       </c>
       <c r="C331" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D331" t="s">
-        <v>757</v>
+        <v>713</v>
       </c>
       <c r="E331" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F331" t="s">
         <v>5</v>
       </c>
       <c r="G331"/>
       <c r="H331"/>
       <c r="I331"/>
-      <c r="J331"/>
+      <c r="J331" t="s">
+        <v>714</v>
+      </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>758</v>
+        <v>715</v>
       </c>
       <c r="B332" t="s">
-        <v>759</v>
+        <v>642</v>
       </c>
       <c r="C332" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D332" t="s">
-        <v>760</v>
+        <v>716</v>
       </c>
       <c r="E332" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F332" t="s">
         <v>5</v>
       </c>
       <c r="G332"/>
       <c r="H332"/>
       <c r="I332"/>
       <c r="J332" t="s">
-        <v>751</v>
+        <v>714</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>761</v>
+        <v>717</v>
       </c>
       <c r="B333" t="s">
-        <v>651</v>
+        <v>206</v>
       </c>
       <c r="C333" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D333" t="s">
-        <v>762</v>
+        <v>718</v>
       </c>
       <c r="E333" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F333" t="s">
         <v>5</v>
       </c>
       <c r="G333"/>
       <c r="H333"/>
       <c r="I333"/>
       <c r="J333" t="s">
-        <v>763</v>
+        <v>719</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>764</v>
+        <v>720</v>
       </c>
       <c r="B334" t="s">
-        <v>685</v>
+        <v>383</v>
       </c>
       <c r="C334" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D334" t="s">
-        <v>765</v>
+        <v>721</v>
       </c>
       <c r="E334" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F334" t="s">
         <v>5</v>
       </c>
       <c r="G334"/>
       <c r="H334"/>
       <c r="I334"/>
       <c r="J334" t="s">
-        <v>763</v>
+        <v>714</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>766</v>
+        <v>722</v>
       </c>
       <c r="B335" t="s">
-        <v>712</v>
+        <v>32</v>
       </c>
       <c r="C335" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D335" t="s">
-        <v>767</v>
+        <v>723</v>
       </c>
       <c r="E335" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F335" t="s">
         <v>5</v>
       </c>
       <c r="G335"/>
       <c r="H335"/>
       <c r="I335"/>
-      <c r="J335" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J335"/>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>768</v>
+        <v>724</v>
       </c>
       <c r="B336" t="s">
-        <v>213</v>
+        <v>7</v>
       </c>
       <c r="C336" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D336" t="s">
-        <v>769</v>
+        <v>725</v>
       </c>
       <c r="E336" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F336" t="s">
         <v>5</v>
       </c>
       <c r="G336"/>
       <c r="H336"/>
       <c r="I336"/>
-      <c r="J336" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J336"/>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>770</v>
+        <v>726</v>
       </c>
       <c r="B337" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="C337" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D337" t="s">
-        <v>771</v>
+        <v>727</v>
       </c>
       <c r="E337" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F337" t="s">
         <v>5</v>
       </c>
       <c r="G337"/>
       <c r="H337"/>
       <c r="I337"/>
-      <c r="J337" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J337"/>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>773</v>
+        <v>728</v>
       </c>
       <c r="B338" t="s">
-        <v>43</v>
+        <v>729</v>
       </c>
       <c r="C338" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D338" t="s">
-        <v>774</v>
+        <v>730</v>
       </c>
       <c r="E338" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F338" t="s">
         <v>5</v>
       </c>
       <c r="G338"/>
       <c r="H338"/>
       <c r="I338"/>
-      <c r="J338"/>
+      <c r="J338" t="s">
+        <v>731</v>
+      </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>775</v>
+        <v>732</v>
       </c>
       <c r="B339" t="s">
-        <v>666</v>
+        <v>394</v>
       </c>
       <c r="C339" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D339" t="s">
-        <v>776</v>
+        <v>733</v>
       </c>
       <c r="E339" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F339" t="s">
         <v>5</v>
       </c>
       <c r="G339"/>
       <c r="H339"/>
       <c r="I339"/>
       <c r="J339" t="s">
-        <v>777</v>
+        <v>731</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>778</v>
+        <v>734</v>
       </c>
       <c r="B340" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="C340" t="s">
         <v>2</v>
       </c>
       <c r="D340" t="s">
-        <v>779</v>
+        <v>735</v>
       </c>
       <c r="E340" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F340" t="s">
         <v>5</v>
       </c>
       <c r="G340"/>
       <c r="H340"/>
       <c r="I340"/>
       <c r="J340"/>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>780</v>
+        <v>736</v>
       </c>
       <c r="B341" t="s">
-        <v>543</v>
+        <v>56</v>
       </c>
       <c r="C341" t="s">
         <v>2</v>
       </c>
       <c r="D341" t="s">
-        <v>781</v>
+        <v>737</v>
       </c>
       <c r="E341" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F341" t="s">
         <v>5</v>
       </c>
       <c r="G341"/>
       <c r="H341"/>
       <c r="I341"/>
       <c r="J341"/>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>782</v>
+        <v>738</v>
       </c>
       <c r="B342" t="s">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="C342" t="s">
         <v>2</v>
       </c>
       <c r="D342" t="s">
-        <v>783</v>
+        <v>739</v>
       </c>
       <c r="E342" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F342" t="s">
         <v>5</v>
       </c>
       <c r="G342"/>
       <c r="H342"/>
       <c r="I342"/>
       <c r="J342"/>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>784</v>
+        <v>740</v>
       </c>
       <c r="B343" t="s">
-        <v>33</v>
+        <v>206</v>
       </c>
       <c r="C343" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D343" t="s">
-        <v>785</v>
+        <v>741</v>
       </c>
       <c r="E343" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F343" t="s">
         <v>5</v>
       </c>
       <c r="G343"/>
       <c r="H343"/>
       <c r="I343"/>
-      <c r="J343"/>
+      <c r="J343" t="s">
+        <v>742</v>
+      </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>784</v>
+        <v>743</v>
       </c>
       <c r="B344" t="s">
-        <v>53</v>
+        <v>642</v>
       </c>
       <c r="C344" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D344" t="s">
-        <v>786</v>
+        <v>744</v>
       </c>
       <c r="E344" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F344" t="s">
         <v>5</v>
       </c>
       <c r="G344"/>
       <c r="H344"/>
       <c r="I344"/>
       <c r="J344" t="s">
-        <v>787</v>
+        <v>742</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>788</v>
+        <v>745</v>
       </c>
       <c r="B345" t="s">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="C345" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D345" t="s">
-        <v>789</v>
+        <v>746</v>
       </c>
       <c r="E345" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F345" t="s">
         <v>5</v>
       </c>
       <c r="G345"/>
       <c r="H345"/>
       <c r="I345"/>
       <c r="J345" t="s">
-        <v>787</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>788</v>
+        <v>747</v>
       </c>
       <c r="B346" t="s">
-        <v>40</v>
+        <v>383</v>
       </c>
       <c r="C346" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D346" t="s">
-        <v>790</v>
+        <v>748</v>
       </c>
       <c r="E346" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F346" t="s">
         <v>5</v>
       </c>
       <c r="G346"/>
       <c r="H346"/>
       <c r="I346"/>
       <c r="J346" t="s">
-        <v>787</v>
+        <v>742</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>791</v>
+        <v>749</v>
       </c>
       <c r="B347" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="C347" t="s">
         <v>2</v>
       </c>
       <c r="D347" t="s">
-        <v>792</v>
+        <v>750</v>
       </c>
       <c r="E347" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F347" t="s">
         <v>5</v>
       </c>
       <c r="G347"/>
       <c r="H347"/>
       <c r="I347"/>
       <c r="J347"/>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>791</v>
+        <v>751</v>
       </c>
       <c r="B348" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="C348" t="s">
         <v>2</v>
       </c>
       <c r="D348" t="s">
-        <v>793</v>
+        <v>752</v>
       </c>
       <c r="E348" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F348" t="s">
         <v>5</v>
       </c>
       <c r="G348"/>
       <c r="H348"/>
       <c r="I348"/>
-      <c r="J348" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J348"/>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>795</v>
+        <v>753</v>
       </c>
       <c r="B349" t="s">
-        <v>43</v>
+        <v>729</v>
       </c>
       <c r="C349" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D349" t="s">
-        <v>796</v>
+        <v>754</v>
       </c>
       <c r="E349" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F349" t="s">
         <v>5</v>
       </c>
       <c r="G349"/>
       <c r="H349"/>
       <c r="I349"/>
       <c r="J349" t="s">
-        <v>794</v>
+        <v>755</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>797</v>
+        <v>756</v>
       </c>
       <c r="B350" t="s">
-        <v>142</v>
+        <v>757</v>
       </c>
       <c r="C350" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D350" t="s">
-        <v>798</v>
+        <v>758</v>
       </c>
       <c r="E350" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F350" t="s">
         <v>5</v>
       </c>
       <c r="G350"/>
       <c r="H350"/>
       <c r="I350"/>
       <c r="J350" t="s">
-        <v>794</v>
+        <v>759</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>799</v>
+        <v>760</v>
       </c>
       <c r="B351" t="s">
-        <v>18</v>
+        <v>203</v>
       </c>
       <c r="C351" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D351" t="s">
-        <v>800</v>
+        <v>761</v>
       </c>
       <c r="E351" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F351" t="s">
         <v>5</v>
       </c>
       <c r="G351"/>
       <c r="H351"/>
       <c r="I351"/>
       <c r="J351" t="s">
-        <v>801</v>
+        <v>755</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>802</v>
+        <v>762</v>
       </c>
       <c r="B352" t="s">
-        <v>243</v>
+        <v>763</v>
       </c>
       <c r="C352" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D352" t="s">
-        <v>803</v>
+        <v>764</v>
       </c>
       <c r="E352" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F352" t="s">
         <v>5</v>
       </c>
       <c r="G352"/>
       <c r="H352"/>
       <c r="I352"/>
       <c r="J352" t="s">
-        <v>801</v>
+        <v>765</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>804</v>
+        <v>766</v>
       </c>
       <c r="B353" t="s">
-        <v>298</v>
+        <v>206</v>
       </c>
       <c r="C353" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D353" t="s">
-        <v>805</v>
+        <v>767</v>
       </c>
       <c r="E353" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F353" t="s">
         <v>5</v>
       </c>
       <c r="G353"/>
       <c r="H353"/>
       <c r="I353"/>
       <c r="J353" t="s">
-        <v>801</v>
+        <v>768</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>804</v>
+        <v>769</v>
       </c>
       <c r="B354" t="s">
-        <v>33</v>
+        <v>282</v>
       </c>
       <c r="C354" t="s">
         <v>2</v>
       </c>
       <c r="D354" t="s">
-        <v>806</v>
+        <v>770</v>
       </c>
       <c r="E354" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F354" t="s">
         <v>5</v>
       </c>
       <c r="G354"/>
       <c r="H354"/>
       <c r="I354"/>
-      <c r="J354" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J354"/>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>807</v>
+        <v>771</v>
       </c>
       <c r="B355" t="s">
-        <v>1</v>
+        <v>705</v>
       </c>
       <c r="C355" t="s">
         <v>2</v>
       </c>
       <c r="D355" t="s">
-        <v>808</v>
+        <v>772</v>
       </c>
       <c r="E355" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F355" t="s">
         <v>5</v>
       </c>
       <c r="G355"/>
       <c r="H355"/>
       <c r="I355"/>
-      <c r="J355" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J355"/>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>810</v>
+        <v>773</v>
       </c>
       <c r="B356" t="s">
-        <v>543</v>
+        <v>10</v>
       </c>
       <c r="C356" t="s">
         <v>2</v>
       </c>
       <c r="D356" t="s">
-        <v>811</v>
+        <v>774</v>
       </c>
       <c r="E356" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F356" t="s">
         <v>5</v>
       </c>
       <c r="G356"/>
       <c r="H356"/>
       <c r="I356"/>
-      <c r="J356" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J356"/>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>812</v>
+        <v>773</v>
       </c>
       <c r="B357" t="s">
-        <v>279</v>
+        <v>56</v>
       </c>
       <c r="C357" t="s">
         <v>2</v>
       </c>
       <c r="D357" t="s">
-        <v>813</v>
+        <v>775</v>
       </c>
       <c r="E357" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F357" t="s">
         <v>5</v>
       </c>
       <c r="G357"/>
       <c r="H357"/>
       <c r="I357"/>
-      <c r="J357" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J357"/>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>814</v>
+        <v>776</v>
       </c>
       <c r="B358" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="C358" t="s">
         <v>2</v>
       </c>
       <c r="D358" t="s">
-        <v>815</v>
+        <v>777</v>
       </c>
       <c r="E358" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F358" t="s">
         <v>5</v>
       </c>
       <c r="G358"/>
       <c r="H358"/>
       <c r="I358"/>
-      <c r="J358" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J358"/>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>817</v>
+        <v>778</v>
       </c>
       <c r="B359" t="s">
-        <v>298</v>
+        <v>191</v>
       </c>
       <c r="C359" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D359" t="s">
-        <v>818</v>
+        <v>779</v>
       </c>
       <c r="E359" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F359" t="s">
         <v>5</v>
       </c>
       <c r="G359"/>
       <c r="H359"/>
       <c r="I359"/>
       <c r="J359" t="s">
-        <v>816</v>
+        <v>780</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>819</v>
+        <v>781</v>
       </c>
       <c r="B360" t="s">
-        <v>243</v>
+        <v>383</v>
       </c>
       <c r="C360" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D360" t="s">
-        <v>820</v>
+        <v>782</v>
       </c>
       <c r="E360" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F360" t="s">
         <v>5</v>
       </c>
       <c r="G360"/>
       <c r="H360"/>
       <c r="I360"/>
       <c r="J360" t="s">
-        <v>816</v>
+        <v>783</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>821</v>
+        <v>784</v>
       </c>
       <c r="B361" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="C361" t="s">
         <v>2</v>
       </c>
       <c r="D361" t="s">
-        <v>822</v>
+        <v>785</v>
       </c>
       <c r="E361" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F361" t="s">
         <v>5</v>
       </c>
       <c r="G361"/>
       <c r="H361"/>
       <c r="I361"/>
-      <c r="J361" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J361"/>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>823</v>
+        <v>786</v>
       </c>
       <c r="B362" t="s">
-        <v>126</v>
+        <v>7</v>
       </c>
       <c r="C362" t="s">
         <v>2</v>
       </c>
       <c r="D362" t="s">
-        <v>824</v>
+        <v>787</v>
       </c>
       <c r="E362" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F362" t="s">
         <v>5</v>
       </c>
       <c r="G362"/>
       <c r="H362"/>
       <c r="I362"/>
-      <c r="J362" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J362"/>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>826</v>
+        <v>788</v>
       </c>
       <c r="B363" t="s">
-        <v>30</v>
+        <v>203</v>
       </c>
       <c r="C363" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D363" t="s">
-        <v>827</v>
+        <v>789</v>
       </c>
       <c r="E363" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F363" t="s">
         <v>5</v>
       </c>
       <c r="G363"/>
       <c r="H363"/>
       <c r="I363"/>
       <c r="J363" t="s">
-        <v>825</v>
+        <v>790</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>826</v>
+        <v>791</v>
       </c>
       <c r="B364" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="C364" t="s">
         <v>2</v>
       </c>
       <c r="D364" t="s">
-        <v>828</v>
+        <v>792</v>
       </c>
       <c r="E364" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F364" t="s">
         <v>5</v>
       </c>
       <c r="G364"/>
       <c r="H364"/>
       <c r="I364"/>
-      <c r="J364" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J364"/>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>829</v>
+        <v>793</v>
       </c>
       <c r="B365" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="C365" t="s">
         <v>2</v>
       </c>
       <c r="D365" t="s">
-        <v>830</v>
+        <v>794</v>
       </c>
       <c r="E365" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F365" t="s">
         <v>5</v>
       </c>
       <c r="G365"/>
       <c r="H365"/>
       <c r="I365"/>
-      <c r="J365" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J365"/>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>832</v>
+        <v>795</v>
       </c>
       <c r="B366" t="s">
-        <v>43</v>
+        <v>763</v>
       </c>
       <c r="C366" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D366" t="s">
-        <v>833</v>
+        <v>796</v>
       </c>
       <c r="E366" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F366" t="s">
         <v>5</v>
       </c>
       <c r="G366"/>
       <c r="H366"/>
       <c r="I366"/>
       <c r="J366" t="s">
-        <v>834</v>
+        <v>797</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>835</v>
+        <v>798</v>
       </c>
       <c r="B367" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="C367" t="s">
         <v>2</v>
       </c>
       <c r="D367" t="s">
-        <v>836</v>
+        <v>799</v>
       </c>
       <c r="E367" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F367" t="s">
         <v>5</v>
       </c>
       <c r="G367"/>
       <c r="H367"/>
       <c r="I367"/>
-      <c r="J367" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J367"/>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>837</v>
+        <v>800</v>
       </c>
       <c r="B368" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="C368" t="s">
         <v>2</v>
       </c>
       <c r="D368" t="s">
-        <v>838</v>
+        <v>801</v>
       </c>
       <c r="E368" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F368" t="s">
         <v>5</v>
       </c>
       <c r="G368"/>
       <c r="H368"/>
       <c r="I368"/>
-      <c r="J368" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J368"/>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>840</v>
+        <v>802</v>
       </c>
       <c r="B369" t="s">
-        <v>543</v>
+        <v>1</v>
       </c>
       <c r="C369" t="s">
         <v>2</v>
       </c>
       <c r="D369" t="s">
-        <v>841</v>
+        <v>803</v>
       </c>
       <c r="E369" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F369" t="s">
         <v>5</v>
       </c>
       <c r="G369"/>
       <c r="H369"/>
       <c r="I369"/>
-      <c r="J369" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J369"/>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>842</v>
+        <v>804</v>
       </c>
       <c r="B370" t="s">
-        <v>142</v>
+        <v>56</v>
       </c>
       <c r="C370" t="s">
         <v>2</v>
       </c>
       <c r="D370" t="s">
-        <v>843</v>
+        <v>805</v>
       </c>
       <c r="E370" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F370" t="s">
         <v>5</v>
       </c>
       <c r="G370"/>
       <c r="H370"/>
       <c r="I370"/>
-      <c r="J370" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J370"/>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>844</v>
+        <v>806</v>
       </c>
       <c r="B371" t="s">
-        <v>110</v>
+        <v>807</v>
       </c>
       <c r="C371" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D371" t="s">
-        <v>845</v>
+        <v>808</v>
       </c>
       <c r="E371" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F371" t="s">
         <v>5</v>
       </c>
       <c r="G371"/>
       <c r="H371"/>
       <c r="I371"/>
       <c r="J371"/>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>846</v>
+        <v>809</v>
       </c>
       <c r="B372" t="s">
-        <v>33</v>
+        <v>206</v>
       </c>
       <c r="C372" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D372" t="s">
-        <v>847</v>
+        <v>810</v>
       </c>
       <c r="E372" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F372" t="s">
         <v>5</v>
       </c>
       <c r="G372"/>
       <c r="H372"/>
       <c r="I372"/>
-      <c r="J372"/>
+      <c r="J372" t="s">
+        <v>811</v>
+      </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>848</v>
+        <v>812</v>
       </c>
       <c r="B373" t="s">
-        <v>243</v>
+        <v>813</v>
       </c>
       <c r="C373" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D373" t="s">
-        <v>849</v>
+        <v>814</v>
       </c>
       <c r="E373" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F373" t="s">
         <v>5</v>
       </c>
       <c r="G373"/>
       <c r="H373"/>
       <c r="I373"/>
-      <c r="J373"/>
+      <c r="J373" t="s">
+        <v>811</v>
+      </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>850</v>
+        <v>815</v>
       </c>
       <c r="B374" t="s">
-        <v>298</v>
+        <v>394</v>
       </c>
       <c r="C374" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D374" t="s">
-        <v>851</v>
+        <v>816</v>
       </c>
       <c r="E374" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F374" t="s">
         <v>5</v>
       </c>
       <c r="G374"/>
       <c r="H374"/>
       <c r="I374"/>
-      <c r="J374"/>
+      <c r="J374" t="s">
+        <v>811</v>
+      </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>852</v>
+        <v>817</v>
       </c>
       <c r="B375" t="s">
-        <v>759</v>
+        <v>46</v>
       </c>
       <c r="C375" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D375" t="s">
-        <v>853</v>
+        <v>818</v>
       </c>
       <c r="E375" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F375" t="s">
         <v>5</v>
       </c>
       <c r="G375"/>
       <c r="H375"/>
       <c r="I375"/>
       <c r="J375"/>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>854</v>
+        <v>819</v>
       </c>
       <c r="B376" t="s">
-        <v>224</v>
+        <v>705</v>
       </c>
       <c r="C376" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D376" t="s">
-        <v>855</v>
+        <v>820</v>
       </c>
       <c r="E376" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F376" t="s">
         <v>5</v>
       </c>
       <c r="G376"/>
       <c r="H376"/>
       <c r="I376"/>
       <c r="J376"/>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>856</v>
+        <v>821</v>
       </c>
       <c r="B377" t="s">
-        <v>685</v>
+        <v>729</v>
       </c>
       <c r="C377" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D377" t="s">
-        <v>857</v>
+        <v>822</v>
       </c>
       <c r="E377" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F377" t="s">
         <v>5</v>
       </c>
       <c r="G377"/>
       <c r="H377"/>
       <c r="I377"/>
       <c r="J377" t="s">
-        <v>858</v>
+        <v>823</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>859</v>
+        <v>824</v>
       </c>
       <c r="B378" t="s">
-        <v>712</v>
+        <v>763</v>
       </c>
       <c r="C378" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D378" t="s">
-        <v>860</v>
+        <v>825</v>
       </c>
       <c r="E378" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F378" t="s">
         <v>5</v>
       </c>
       <c r="G378"/>
       <c r="H378"/>
       <c r="I378"/>
       <c r="J378" t="s">
-        <v>772</v>
+        <v>826</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>861</v>
+        <v>827</v>
       </c>
       <c r="B379" t="s">
-        <v>862</v>
+        <v>828</v>
       </c>
       <c r="C379" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D379" t="s">
-        <v>863</v>
+        <v>829</v>
       </c>
       <c r="E379" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F379" t="s">
         <v>5</v>
       </c>
       <c r="G379"/>
       <c r="H379"/>
       <c r="I379"/>
       <c r="J379" t="s">
-        <v>772</v>
+        <v>826</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>864</v>
+        <v>830</v>
       </c>
       <c r="B380" t="s">
-        <v>759</v>
+        <v>383</v>
       </c>
       <c r="C380" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D380" t="s">
-        <v>865</v>
+        <v>831</v>
       </c>
       <c r="E380" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F380" t="s">
         <v>5</v>
       </c>
       <c r="G380"/>
       <c r="H380"/>
       <c r="I380"/>
       <c r="J380" t="s">
-        <v>866</v>
+        <v>826</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>867</v>
+        <v>832</v>
       </c>
       <c r="B381" t="s">
-        <v>868</v>
+        <v>230</v>
       </c>
       <c r="C381" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D381" t="s">
-        <v>869</v>
+        <v>833</v>
       </c>
       <c r="E381" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F381" t="s">
         <v>5</v>
       </c>
       <c r="G381"/>
       <c r="H381"/>
       <c r="I381"/>
-      <c r="J381" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J381"/>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>870</v>
+        <v>834</v>
       </c>
       <c r="B382" t="s">
-        <v>871</v>
+        <v>757</v>
       </c>
       <c r="C382" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D382" t="s">
-        <v>872</v>
+        <v>835</v>
       </c>
       <c r="E382" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F382" t="s">
         <v>5</v>
       </c>
       <c r="G382"/>
       <c r="H382"/>
       <c r="I382"/>
       <c r="J382" t="s">
-        <v>866</v>
+        <v>826</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>873</v>
+        <v>836</v>
       </c>
       <c r="B383" t="s">
-        <v>224</v>
+        <v>32</v>
       </c>
       <c r="C383" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D383" t="s">
-        <v>874</v>
+        <v>837</v>
       </c>
       <c r="E383" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F383" t="s">
         <v>5</v>
       </c>
       <c r="G383"/>
       <c r="H383"/>
       <c r="I383"/>
-      <c r="J383" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J383"/>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>875</v>
+        <v>838</v>
       </c>
       <c r="B384" t="s">
-        <v>712</v>
+        <v>1</v>
       </c>
       <c r="C384" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D384" t="s">
-        <v>876</v>
+        <v>839</v>
       </c>
       <c r="E384" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F384" t="s">
         <v>5</v>
       </c>
       <c r="G384"/>
       <c r="H384"/>
       <c r="I384"/>
-      <c r="J384" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J384"/>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>878</v>
+        <v>838</v>
       </c>
       <c r="B385" t="s">
-        <v>879</v>
+        <v>79</v>
       </c>
       <c r="C385" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D385" t="s">
-        <v>880</v>
+        <v>840</v>
       </c>
       <c r="E385" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F385" t="s">
         <v>5</v>
       </c>
       <c r="G385"/>
       <c r="H385"/>
       <c r="I385"/>
-      <c r="J385" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J385"/>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>881</v>
+        <v>841</v>
       </c>
       <c r="B386" t="s">
-        <v>213</v>
+        <v>16</v>
       </c>
       <c r="C386" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D386" t="s">
-        <v>882</v>
+        <v>842</v>
       </c>
       <c r="E386" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F386" t="s">
         <v>5</v>
       </c>
       <c r="G386"/>
       <c r="H386"/>
       <c r="I386"/>
-      <c r="J386" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J386"/>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>884</v>
+        <v>843</v>
       </c>
       <c r="B387" t="s">
-        <v>885</v>
+        <v>807</v>
       </c>
       <c r="C387" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D387" t="s">
-        <v>886</v>
+        <v>844</v>
       </c>
       <c r="E387" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F387" t="s">
         <v>5</v>
       </c>
       <c r="G387"/>
       <c r="H387"/>
       <c r="I387"/>
       <c r="J387" t="s">
-        <v>877</v>
+        <v>845</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>887</v>
+        <v>846</v>
       </c>
       <c r="B388" t="s">
-        <v>868</v>
+        <v>847</v>
       </c>
       <c r="C388" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D388" t="s">
-        <v>888</v>
+        <v>848</v>
       </c>
       <c r="E388" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F388" t="s">
         <v>5</v>
       </c>
       <c r="G388"/>
       <c r="H388"/>
       <c r="I388"/>
       <c r="J388" t="s">
-        <v>889</v>
+        <v>845</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>890</v>
+        <v>849</v>
       </c>
       <c r="B389" t="s">
-        <v>891</v>
+        <v>29</v>
       </c>
       <c r="C389" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D389" t="s">
-        <v>892</v>
+        <v>850</v>
       </c>
       <c r="E389" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F389" t="s">
         <v>5</v>
       </c>
       <c r="G389"/>
       <c r="H389"/>
       <c r="I389"/>
-      <c r="J389" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J389"/>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>893</v>
+        <v>851</v>
       </c>
       <c r="B390" t="s">
-        <v>894</v>
+        <v>56</v>
       </c>
       <c r="C390" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D390" t="s">
-        <v>895</v>
+        <v>852</v>
       </c>
       <c r="E390" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F390" t="s">
         <v>5</v>
       </c>
       <c r="G390"/>
       <c r="H390"/>
       <c r="I390"/>
-      <c r="J390" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J390"/>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>896</v>
+        <v>853</v>
       </c>
       <c r="B391" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="C391" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D391" t="s">
-        <v>897</v>
+        <v>854</v>
       </c>
       <c r="E391" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F391" t="s">
         <v>5</v>
       </c>
       <c r="G391"/>
       <c r="H391"/>
       <c r="I391"/>
-      <c r="J391" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J391"/>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>899</v>
+        <v>855</v>
       </c>
       <c r="B392" t="s">
-        <v>879</v>
+        <v>763</v>
       </c>
       <c r="C392" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D392" t="s">
-        <v>900</v>
+        <v>856</v>
       </c>
       <c r="E392" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F392" t="s">
         <v>5</v>
       </c>
       <c r="G392"/>
       <c r="H392"/>
       <c r="I392"/>
       <c r="J392" t="s">
-        <v>898</v>
+        <v>857</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>901</v>
+        <v>858</v>
       </c>
       <c r="B393" t="s">
-        <v>224</v>
+        <v>757</v>
       </c>
       <c r="C393" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D393" t="s">
-        <v>902</v>
+        <v>859</v>
       </c>
       <c r="E393" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F393" t="s">
         <v>5</v>
       </c>
       <c r="G393"/>
       <c r="H393"/>
       <c r="I393"/>
       <c r="J393" t="s">
-        <v>903</v>
+        <v>860</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>901</v>
+        <v>861</v>
       </c>
       <c r="B394" t="s">
-        <v>904</v>
+        <v>813</v>
       </c>
       <c r="C394" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D394" t="s">
-        <v>905</v>
+        <v>862</v>
       </c>
       <c r="E394" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F394" t="s">
         <v>5</v>
       </c>
       <c r="G394"/>
       <c r="H394"/>
       <c r="I394"/>
       <c r="J394" t="s">
-        <v>898</v>
+        <v>857</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>906</v>
+        <v>863</v>
       </c>
       <c r="B395" t="s">
-        <v>885</v>
+        <v>383</v>
       </c>
       <c r="C395" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D395" t="s">
-        <v>907</v>
+        <v>864</v>
       </c>
       <c r="E395" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F395" t="s">
         <v>5</v>
       </c>
       <c r="G395"/>
       <c r="H395"/>
       <c r="I395"/>
       <c r="J395" t="s">
-        <v>908</v>
+        <v>857</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>909</v>
+        <v>865</v>
       </c>
       <c r="B396" t="s">
-        <v>868</v>
+        <v>1</v>
       </c>
       <c r="C396" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D396" t="s">
-        <v>910</v>
+        <v>866</v>
       </c>
       <c r="E396" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F396" t="s">
         <v>5</v>
       </c>
       <c r="G396"/>
       <c r="H396"/>
       <c r="I396"/>
-      <c r="J396" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J396"/>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>911</v>
+        <v>865</v>
       </c>
       <c r="B397" t="s">
-        <v>912</v>
+        <v>13</v>
       </c>
       <c r="C397" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D397" t="s">
-        <v>913</v>
+        <v>867</v>
       </c>
       <c r="E397" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F397" t="s">
         <v>5</v>
       </c>
       <c r="G397"/>
       <c r="H397"/>
       <c r="I397"/>
-      <c r="J397" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J397"/>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>914</v>
+        <v>868</v>
       </c>
       <c r="B398" t="s">
-        <v>213</v>
+        <v>7</v>
       </c>
       <c r="C398" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D398" t="s">
-        <v>915</v>
+        <v>869</v>
       </c>
       <c r="E398" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F398" t="s">
         <v>5</v>
       </c>
       <c r="G398"/>
       <c r="H398"/>
       <c r="I398"/>
-      <c r="J398" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J398"/>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>916</v>
+        <v>870</v>
       </c>
       <c r="B399" t="s">
+        <v>807</v>
+      </c>
+      <c r="C399" t="s">
+        <v>192</v>
+      </c>
+      <c r="D399" t="s">
         <v>871</v>
       </c>
-      <c r="C399" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E399" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F399" t="s">
         <v>5</v>
       </c>
       <c r="G399"/>
       <c r="H399"/>
       <c r="I399"/>
       <c r="J399" t="s">
-        <v>918</v>
+        <v>872</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>919</v>
+        <v>873</v>
       </c>
       <c r="B400" t="s">
-        <v>894</v>
+        <v>874</v>
       </c>
       <c r="C400" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D400" t="s">
-        <v>920</v>
+        <v>875</v>
       </c>
       <c r="E400" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F400" t="s">
         <v>5</v>
       </c>
       <c r="G400"/>
       <c r="H400"/>
       <c r="I400"/>
       <c r="J400" t="s">
-        <v>918</v>
+        <v>876</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>921</v>
+        <v>877</v>
       </c>
       <c r="B401" t="s">
-        <v>213</v>
+        <v>394</v>
       </c>
       <c r="C401" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D401" t="s">
-        <v>922</v>
+        <v>878</v>
       </c>
       <c r="E401" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F401" t="s">
         <v>5</v>
       </c>
       <c r="G401"/>
       <c r="H401"/>
       <c r="I401"/>
       <c r="J401" t="s">
-        <v>923</v>
+        <v>879</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>924</v>
+        <v>880</v>
       </c>
       <c r="B402" t="s">
-        <v>904</v>
+        <v>828</v>
       </c>
       <c r="C402" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D402" t="s">
-        <v>925</v>
+        <v>881</v>
       </c>
       <c r="E402" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F402" t="s">
         <v>5</v>
       </c>
       <c r="G402"/>
       <c r="H402"/>
       <c r="I402"/>
-      <c r="J402"/>
+      <c r="J402" t="s">
+        <v>876</v>
+      </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>926</v>
+        <v>882</v>
       </c>
       <c r="B403" t="s">
-        <v>868</v>
+        <v>59</v>
       </c>
       <c r="C403" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D403" t="s">
-        <v>927</v>
+        <v>883</v>
       </c>
       <c r="E403" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F403" t="s">
         <v>5</v>
       </c>
       <c r="G403"/>
       <c r="H403"/>
       <c r="I403"/>
       <c r="J403"/>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>928</v>
+        <v>884</v>
       </c>
       <c r="B404" t="s">
-        <v>759</v>
+        <v>705</v>
       </c>
       <c r="C404" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D404" t="s">
-        <v>929</v>
+        <v>885</v>
       </c>
       <c r="E404" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F404" t="s">
         <v>5</v>
       </c>
       <c r="G404"/>
       <c r="H404"/>
       <c r="I404"/>
       <c r="J404"/>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>930</v>
+        <v>886</v>
       </c>
       <c r="B405" t="s">
-        <v>871</v>
+        <v>10</v>
       </c>
       <c r="C405" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D405" t="s">
-        <v>931</v>
+        <v>887</v>
       </c>
       <c r="E405" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F405" t="s">
         <v>5</v>
       </c>
       <c r="G405"/>
       <c r="H405"/>
       <c r="I405"/>
       <c r="J405"/>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>932</v>
+        <v>888</v>
       </c>
       <c r="B406" t="s">
-        <v>871</v>
+        <v>79</v>
       </c>
       <c r="C406" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D406" t="s">
-        <v>933</v>
+        <v>889</v>
       </c>
       <c r="E406" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F406" t="s">
         <v>5</v>
       </c>
       <c r="G406"/>
       <c r="H406"/>
       <c r="I406"/>
       <c r="J406"/>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>934</v>
+        <v>888</v>
       </c>
       <c r="B407" t="s">
-        <v>879</v>
+        <v>79</v>
       </c>
       <c r="C407" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D407" t="s">
-        <v>935</v>
+        <v>890</v>
       </c>
       <c r="E407" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F407" t="s">
         <v>5</v>
       </c>
       <c r="G407"/>
       <c r="H407"/>
       <c r="I407"/>
       <c r="J407"/>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>936</v>
+        <v>891</v>
       </c>
       <c r="B408" t="s">
-        <v>871</v>
+        <v>757</v>
       </c>
       <c r="C408" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D408" t="s">
-        <v>937</v>
+        <v>892</v>
       </c>
       <c r="E408" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F408" t="s">
         <v>5</v>
       </c>
       <c r="G408"/>
       <c r="H408"/>
       <c r="I408"/>
-      <c r="J408"/>
+      <c r="J408" t="s">
+        <v>893</v>
+      </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>938</v>
+        <v>894</v>
       </c>
       <c r="B409" t="s">
-        <v>759</v>
+        <v>813</v>
       </c>
       <c r="C409" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D409" t="s">
-        <v>939</v>
+        <v>895</v>
       </c>
       <c r="E409" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F409" t="s">
         <v>5</v>
       </c>
       <c r="G409"/>
       <c r="H409"/>
       <c r="I409"/>
-      <c r="J409"/>
+      <c r="J409" t="s">
+        <v>893</v>
+      </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>940</v>
+        <v>896</v>
       </c>
       <c r="B410" t="s">
-        <v>871</v>
+        <v>51</v>
       </c>
       <c r="C410" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D410" t="s">
-        <v>941</v>
+        <v>897</v>
       </c>
       <c r="E410" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F410" t="s">
         <v>5</v>
       </c>
       <c r="G410"/>
       <c r="H410"/>
       <c r="I410"/>
       <c r="J410"/>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>942</v>
+        <v>898</v>
       </c>
       <c r="B411" t="s">
-        <v>871</v>
+        <v>65</v>
       </c>
       <c r="C411" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D411" t="s">
-        <v>943</v>
+        <v>899</v>
       </c>
       <c r="E411" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F411" t="s">
         <v>5</v>
       </c>
       <c r="G411"/>
       <c r="H411"/>
       <c r="I411"/>
-      <c r="J411"/>
+      <c r="J411" t="s">
+        <v>900</v>
+      </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>944</v>
+        <v>901</v>
       </c>
       <c r="B412" t="s">
-        <v>871</v>
+        <v>383</v>
       </c>
       <c r="C412" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D412" t="s">
-        <v>945</v>
+        <v>902</v>
       </c>
       <c r="E412" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F412" t="s">
         <v>5</v>
       </c>
       <c r="G412"/>
       <c r="H412"/>
       <c r="I412"/>
-      <c r="J412"/>
+      <c r="J412" t="s">
+        <v>893</v>
+      </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>946</v>
+        <v>903</v>
       </c>
       <c r="B413" t="s">
-        <v>18</v>
+        <v>847</v>
       </c>
       <c r="C413" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D413" t="s">
-        <v>947</v>
+        <v>904</v>
       </c>
       <c r="E413" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F413" t="s">
         <v>5</v>
       </c>
       <c r="G413"/>
       <c r="H413"/>
       <c r="I413"/>
-      <c r="J413"/>
+      <c r="J413" t="s">
+        <v>893</v>
+      </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>948</v>
+        <v>905</v>
       </c>
       <c r="B414" t="s">
-        <v>879</v>
+        <v>32</v>
       </c>
       <c r="C414" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D414" t="s">
-        <v>949</v>
+        <v>906</v>
       </c>
       <c r="E414" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F414" t="s">
         <v>5</v>
       </c>
       <c r="G414"/>
       <c r="H414"/>
       <c r="I414"/>
       <c r="J414"/>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>950</v>
+        <v>907</v>
       </c>
       <c r="B415" t="s">
-        <v>904</v>
+        <v>1</v>
       </c>
       <c r="C415" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D415" t="s">
-        <v>951</v>
+        <v>908</v>
       </c>
       <c r="E415" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F415" t="s">
         <v>5</v>
       </c>
       <c r="G415"/>
       <c r="H415"/>
       <c r="I415"/>
       <c r="J415"/>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>952</v>
+        <v>909</v>
       </c>
       <c r="B416" t="s">
-        <v>953</v>
+        <v>56</v>
       </c>
       <c r="C416" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D416" t="s">
-        <v>954</v>
+        <v>910</v>
       </c>
       <c r="E416" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F416" t="s">
         <v>5</v>
       </c>
       <c r="G416"/>
       <c r="H416"/>
       <c r="I416"/>
       <c r="J416"/>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>955</v>
+        <v>911</v>
       </c>
       <c r="B417" t="s">
-        <v>224</v>
+        <v>828</v>
       </c>
       <c r="C417" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D417" t="s">
-        <v>956</v>
+        <v>912</v>
       </c>
       <c r="E417" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F417" t="s">
         <v>5</v>
       </c>
       <c r="G417"/>
       <c r="H417"/>
       <c r="I417"/>
-      <c r="J417"/>
+      <c r="J417" t="s">
+        <v>913</v>
+      </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>957</v>
+        <v>914</v>
       </c>
       <c r="B418" t="s">
-        <v>912</v>
+        <v>394</v>
       </c>
       <c r="C418" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D418" t="s">
-        <v>958</v>
+        <v>915</v>
       </c>
       <c r="E418" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F418" t="s">
         <v>5</v>
       </c>
       <c r="G418"/>
       <c r="H418"/>
       <c r="I418"/>
-      <c r="J418"/>
+      <c r="J418" t="s">
+        <v>913</v>
+      </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>959</v>
+        <v>916</v>
       </c>
       <c r="B419" t="s">
-        <v>912</v>
+        <v>29</v>
       </c>
       <c r="C419" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D419" t="s">
-        <v>960</v>
+        <v>917</v>
       </c>
       <c r="E419" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F419" t="s">
         <v>5</v>
       </c>
       <c r="G419"/>
       <c r="H419"/>
       <c r="I419"/>
       <c r="J419"/>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>961</v>
+        <v>918</v>
       </c>
       <c r="B420" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C420" t="s">
         <v>2</v>
       </c>
       <c r="D420" t="s">
-        <v>962</v>
+        <v>919</v>
       </c>
       <c r="E420" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F420" t="s">
         <v>5</v>
       </c>
       <c r="G420"/>
       <c r="H420"/>
       <c r="I420"/>
       <c r="J420"/>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>963</v>
+        <v>920</v>
       </c>
       <c r="B421" t="s">
-        <v>279</v>
+        <v>921</v>
       </c>
       <c r="C421" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D421" t="s">
-        <v>964</v>
+        <v>922</v>
       </c>
       <c r="E421" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F421" t="s">
         <v>5</v>
       </c>
       <c r="G421"/>
       <c r="H421"/>
       <c r="I421"/>
-      <c r="J421"/>
+      <c r="J421" t="s">
+        <v>913</v>
+      </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>963</v>
+        <v>923</v>
       </c>
       <c r="B422" t="s">
-        <v>40</v>
+        <v>813</v>
       </c>
       <c r="C422" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D422" t="s">
-        <v>965</v>
+        <v>924</v>
       </c>
       <c r="E422" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F422" t="s">
         <v>5</v>
       </c>
       <c r="G422"/>
       <c r="H422"/>
       <c r="I422"/>
-      <c r="J422"/>
+      <c r="J422" t="s">
+        <v>925</v>
+      </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>966</v>
+        <v>926</v>
       </c>
       <c r="B423" t="s">
-        <v>1</v>
+        <v>847</v>
       </c>
       <c r="C423" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D423" t="s">
-        <v>967</v>
+        <v>927</v>
       </c>
       <c r="E423" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F423" t="s">
         <v>5</v>
       </c>
       <c r="G423"/>
       <c r="H423"/>
       <c r="I423"/>
-      <c r="J423"/>
+      <c r="J423" t="s">
+        <v>925</v>
+      </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>968</v>
+        <v>928</v>
       </c>
       <c r="B424" t="s">
-        <v>36</v>
+        <v>874</v>
       </c>
       <c r="C424" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D424" t="s">
-        <v>969</v>
+        <v>929</v>
       </c>
       <c r="E424" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F424" t="s">
         <v>5</v>
       </c>
       <c r="G424"/>
       <c r="H424"/>
       <c r="I424"/>
-      <c r="J424"/>
+      <c r="J424" t="s">
+        <v>925</v>
+      </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>970</v>
+        <v>930</v>
       </c>
       <c r="B425" t="s">
-        <v>894</v>
+        <v>383</v>
       </c>
       <c r="C425" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D425" t="s">
-        <v>971</v>
+        <v>931</v>
       </c>
       <c r="E425" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F425" t="s">
         <v>5</v>
       </c>
       <c r="G425"/>
       <c r="H425"/>
       <c r="I425"/>
-      <c r="J425"/>
+      <c r="J425" t="s">
+        <v>925</v>
+      </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>972</v>
+        <v>932</v>
       </c>
       <c r="B426" t="s">
-        <v>43</v>
+        <v>383</v>
       </c>
       <c r="C426" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D426" t="s">
-        <v>973</v>
+        <v>933</v>
       </c>
       <c r="E426" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F426" t="s">
         <v>5</v>
       </c>
       <c r="G426"/>
       <c r="H426"/>
       <c r="I426"/>
-      <c r="J426"/>
+      <c r="J426" t="s">
+        <v>934</v>
+      </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>974</v>
+        <v>935</v>
       </c>
       <c r="B427" t="s">
-        <v>298</v>
+        <v>13</v>
       </c>
       <c r="C427" t="s">
         <v>2</v>
       </c>
       <c r="D427" t="s">
-        <v>975</v>
+        <v>936</v>
       </c>
       <c r="E427" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F427" t="s">
         <v>5</v>
       </c>
       <c r="G427"/>
       <c r="H427"/>
       <c r="I427"/>
       <c r="J427"/>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>974</v>
+        <v>937</v>
       </c>
       <c r="B428" t="s">
-        <v>126</v>
+        <v>828</v>
       </c>
       <c r="C428" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D428" t="s">
-        <v>976</v>
+        <v>938</v>
       </c>
       <c r="E428" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F428" t="s">
         <v>5</v>
       </c>
       <c r="G428"/>
       <c r="H428"/>
       <c r="I428"/>
-      <c r="J428"/>
+      <c r="J428" t="s">
+        <v>939</v>
+      </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>977</v>
+        <v>940</v>
       </c>
       <c r="B429" t="s">
-        <v>978</v>
+        <v>72</v>
       </c>
       <c r="C429" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D429" t="s">
-        <v>979</v>
+        <v>941</v>
       </c>
       <c r="E429" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F429" t="s">
         <v>5</v>
       </c>
       <c r="G429"/>
       <c r="H429"/>
       <c r="I429"/>
       <c r="J429"/>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>980</v>
+        <v>942</v>
       </c>
       <c r="B430" t="s">
-        <v>213</v>
+        <v>705</v>
       </c>
       <c r="C430" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D430" t="s">
-        <v>981</v>
+        <v>943</v>
       </c>
       <c r="E430" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F430" t="s">
         <v>5</v>
       </c>
       <c r="G430"/>
       <c r="H430"/>
       <c r="I430"/>
       <c r="J430"/>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>982</v>
+        <v>944</v>
       </c>
       <c r="B431" t="s">
-        <v>904</v>
+        <v>10</v>
       </c>
       <c r="C431" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D431" t="s">
-        <v>983</v>
+        <v>945</v>
       </c>
       <c r="E431" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F431" t="s">
         <v>5</v>
       </c>
       <c r="G431"/>
       <c r="H431"/>
       <c r="I431"/>
       <c r="J431"/>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>984</v>
+        <v>946</v>
       </c>
       <c r="B432" t="s">
-        <v>543</v>
+        <v>56</v>
       </c>
       <c r="C432" t="s">
         <v>2</v>
       </c>
       <c r="D432" t="s">
-        <v>985</v>
+        <v>947</v>
       </c>
       <c r="E432" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F432" t="s">
         <v>5</v>
       </c>
       <c r="G432"/>
       <c r="H432"/>
       <c r="I432"/>
       <c r="J432"/>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>984</v>
+        <v>946</v>
       </c>
       <c r="B433" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="C433" t="s">
         <v>2</v>
       </c>
       <c r="D433" t="s">
-        <v>986</v>
+        <v>948</v>
       </c>
       <c r="E433" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F433" t="s">
         <v>5</v>
       </c>
       <c r="G433"/>
       <c r="H433"/>
       <c r="I433"/>
-      <c r="J433"/>
+      <c r="J433" t="s">
+        <v>949</v>
+      </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>987</v>
+        <v>950</v>
       </c>
       <c r="B434" t="s">
-        <v>891</v>
+        <v>32</v>
       </c>
       <c r="C434" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D434" t="s">
-        <v>988</v>
+        <v>951</v>
       </c>
       <c r="E434" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F434" t="s">
         <v>5</v>
       </c>
       <c r="G434"/>
       <c r="H434"/>
       <c r="I434"/>
-      <c r="J434"/>
+      <c r="J434" t="s">
+        <v>949</v>
+      </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>989</v>
+        <v>950</v>
       </c>
       <c r="B435" t="s">
-        <v>990</v>
+        <v>7</v>
       </c>
       <c r="C435" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D435" t="s">
-        <v>991</v>
+        <v>952</v>
       </c>
       <c r="E435" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F435" t="s">
         <v>5</v>
       </c>
       <c r="G435"/>
       <c r="H435"/>
       <c r="I435"/>
       <c r="J435" t="s">
-        <v>992</v>
+        <v>949</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>993</v>
+        <v>953</v>
       </c>
       <c r="B436" t="s">
-        <v>953</v>
+        <v>7</v>
       </c>
       <c r="C436" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D436" t="s">
-        <v>994</v>
+        <v>954</v>
       </c>
       <c r="E436" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F436" t="s">
         <v>5</v>
       </c>
       <c r="G436"/>
       <c r="H436"/>
       <c r="I436"/>
-      <c r="J436" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J436"/>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>996</v>
+        <v>953</v>
       </c>
       <c r="B437" t="s">
-        <v>213</v>
+        <v>282</v>
       </c>
       <c r="C437" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D437" t="s">
-        <v>997</v>
+        <v>955</v>
       </c>
       <c r="E437" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F437" t="s">
         <v>5</v>
       </c>
       <c r="G437"/>
       <c r="H437"/>
       <c r="I437"/>
       <c r="J437" t="s">
-        <v>998</v>
+        <v>956</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>999</v>
+        <v>957</v>
       </c>
       <c r="B438" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C438" t="s">
         <v>2</v>
       </c>
       <c r="D438" t="s">
-        <v>1000</v>
+        <v>958</v>
       </c>
       <c r="E438" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F438" t="s">
         <v>5</v>
       </c>
       <c r="G438"/>
       <c r="H438"/>
       <c r="I438"/>
-      <c r="J438"/>
+      <c r="J438" t="s">
+        <v>956</v>
+      </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>999</v>
+        <v>959</v>
       </c>
       <c r="B439" t="s">
-        <v>298</v>
+        <v>79</v>
       </c>
       <c r="C439" t="s">
         <v>2</v>
       </c>
       <c r="D439" t="s">
-        <v>1001</v>
+        <v>960</v>
       </c>
       <c r="E439" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F439" t="s">
         <v>5</v>
       </c>
       <c r="G439"/>
       <c r="H439"/>
       <c r="I439"/>
-      <c r="J439"/>
+      <c r="J439" t="s">
+        <v>956</v>
+      </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>1002</v>
+        <v>961</v>
       </c>
       <c r="B440" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="C440" t="s">
         <v>2</v>
       </c>
       <c r="D440" t="s">
-        <v>1003</v>
+        <v>962</v>
       </c>
       <c r="E440" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F440" t="s">
         <v>5</v>
       </c>
       <c r="G440"/>
       <c r="H440"/>
       <c r="I440"/>
-      <c r="J440"/>
+      <c r="J440" t="s">
+        <v>963</v>
+      </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>1004</v>
+        <v>964</v>
       </c>
       <c r="B441" t="s">
-        <v>253</v>
+        <v>413</v>
       </c>
       <c r="C441" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D441" t="s">
-        <v>1005</v>
+        <v>965</v>
       </c>
       <c r="E441" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F441" t="s">
         <v>5</v>
       </c>
       <c r="G441"/>
       <c r="H441"/>
       <c r="I441"/>
-      <c r="J441"/>
+      <c r="J441" t="s">
+        <v>963</v>
+      </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>1006</v>
+        <v>966</v>
       </c>
       <c r="B442" t="s">
-        <v>224</v>
+        <v>1</v>
       </c>
       <c r="C442" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D442" t="s">
-        <v>1007</v>
+        <v>967</v>
       </c>
       <c r="E442" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F442" t="s">
         <v>5</v>
       </c>
       <c r="G442"/>
       <c r="H442"/>
       <c r="I442"/>
-      <c r="J442"/>
+      <c r="J442" t="s">
+        <v>963</v>
+      </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>1008</v>
+        <v>966</v>
       </c>
       <c r="B443" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="C443" t="s">
         <v>2</v>
       </c>
       <c r="D443" t="s">
-        <v>1009</v>
+        <v>968</v>
       </c>
       <c r="E443" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F443" t="s">
         <v>5</v>
       </c>
       <c r="G443"/>
       <c r="H443"/>
       <c r="I443"/>
-      <c r="J443"/>
+      <c r="J443" t="s">
+        <v>963</v>
+      </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>1010</v>
+        <v>969</v>
       </c>
       <c r="B444" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="C444" t="s">
         <v>2</v>
       </c>
       <c r="D444" t="s">
-        <v>1011</v>
+        <v>970</v>
       </c>
       <c r="E444" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F444" t="s">
         <v>5</v>
       </c>
       <c r="G444"/>
       <c r="H444"/>
       <c r="I444"/>
-      <c r="J444"/>
+      <c r="J444" t="s">
+        <v>971</v>
+      </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>1012</v>
+        <v>972</v>
       </c>
       <c r="B445" t="s">
-        <v>126</v>
+        <v>705</v>
       </c>
       <c r="C445" t="s">
         <v>2</v>
       </c>
       <c r="D445" t="s">
-        <v>1013</v>
+        <v>973</v>
       </c>
       <c r="E445" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F445" t="s">
         <v>5</v>
       </c>
       <c r="G445"/>
       <c r="H445"/>
       <c r="I445"/>
-      <c r="J445"/>
+      <c r="J445" t="s">
+        <v>971</v>
+      </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>1014</v>
+        <v>974</v>
       </c>
       <c r="B446" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="C446" t="s">
         <v>2</v>
       </c>
       <c r="D446" t="s">
-        <v>1015</v>
+        <v>975</v>
       </c>
       <c r="E446" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F446" t="s">
         <v>5</v>
       </c>
       <c r="G446"/>
       <c r="H446"/>
       <c r="I446"/>
-      <c r="J446"/>
+      <c r="J446" t="s">
+        <v>971</v>
+      </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>1016</v>
+        <v>976</v>
       </c>
       <c r="B447" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="C447" t="s">
         <v>2</v>
       </c>
       <c r="D447" t="s">
-        <v>1017</v>
+        <v>977</v>
       </c>
       <c r="E447" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F447" t="s">
         <v>5</v>
       </c>
       <c r="G447"/>
       <c r="H447"/>
       <c r="I447"/>
-      <c r="J447"/>
+      <c r="J447" t="s">
+        <v>978</v>
+      </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>1018</v>
+        <v>979</v>
       </c>
       <c r="B448" t="s">
-        <v>543</v>
+        <v>1</v>
       </c>
       <c r="C448" t="s">
         <v>2</v>
       </c>
       <c r="D448" t="s">
-        <v>1019</v>
+        <v>980</v>
       </c>
       <c r="E448" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F448" t="s">
         <v>5</v>
       </c>
       <c r="G448"/>
       <c r="H448"/>
       <c r="I448"/>
-      <c r="J448"/>
+      <c r="J448" t="s">
+        <v>978</v>
+      </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>1018</v>
+        <v>981</v>
       </c>
       <c r="B449" t="s">
-        <v>543</v>
+        <v>413</v>
       </c>
       <c r="C449" t="s">
         <v>2</v>
       </c>
       <c r="D449" t="s">
-        <v>1020</v>
+        <v>982</v>
       </c>
       <c r="E449" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F449" t="s">
         <v>5</v>
       </c>
       <c r="G449"/>
       <c r="H449"/>
       <c r="I449"/>
-      <c r="J449"/>
+      <c r="J449" t="s">
+        <v>978</v>
+      </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>1021</v>
+        <v>983</v>
       </c>
       <c r="B450" t="s">
-        <v>110</v>
+        <v>37</v>
       </c>
       <c r="C450" t="s">
         <v>2</v>
       </c>
       <c r="D450" t="s">
-        <v>1022</v>
+        <v>984</v>
       </c>
       <c r="E450" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F450" t="s">
         <v>5</v>
       </c>
       <c r="G450"/>
       <c r="H450"/>
       <c r="I450"/>
-      <c r="J450"/>
+      <c r="J450" t="s">
+        <v>978</v>
+      </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>1023</v>
+        <v>985</v>
       </c>
       <c r="B451" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C451" t="s">
         <v>2</v>
       </c>
       <c r="D451" t="s">
-        <v>1024</v>
+        <v>986</v>
       </c>
       <c r="E451" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="F451" t="s">
         <v>5</v>
       </c>
       <c r="G451"/>
       <c r="H451"/>
       <c r="I451"/>
-      <c r="J451"/>
+      <c r="J451" t="s">
+        <v>987</v>
+      </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>1025</v>
+        <v>988</v>
       </c>
       <c r="B452" t="s">
-        <v>298</v>
+        <v>29</v>
       </c>
       <c r="C452" t="s">
         <v>2</v>
       </c>
       <c r="D452" t="s">
-        <v>1026</v>
+        <v>989</v>
       </c>
       <c r="E452" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F452" t="s">
         <v>5</v>
       </c>
       <c r="G452"/>
       <c r="H452"/>
       <c r="I452"/>
-      <c r="J452"/>
+      <c r="J452" t="s">
+        <v>987</v>
+      </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>1027</v>
+        <v>988</v>
       </c>
       <c r="B453" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C453" t="s">
         <v>2</v>
       </c>
       <c r="D453" t="s">
-        <v>1028</v>
+        <v>990</v>
       </c>
       <c r="E453" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F453" t="s">
         <v>5</v>
       </c>
       <c r="G453"/>
       <c r="H453"/>
       <c r="I453"/>
-      <c r="J453"/>
+      <c r="J453" t="s">
+        <v>987</v>
+      </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>1029</v>
+        <v>991</v>
       </c>
       <c r="B454" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="C454" t="s">
         <v>2</v>
       </c>
       <c r="D454" t="s">
-        <v>1030</v>
+        <v>992</v>
       </c>
       <c r="E454" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F454" t="s">
         <v>5</v>
       </c>
       <c r="G454"/>
       <c r="H454"/>
       <c r="I454"/>
-      <c r="J454"/>
+      <c r="J454" t="s">
+        <v>993</v>
+      </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>1031</v>
+        <v>994</v>
       </c>
       <c r="B455" t="s">
-        <v>213</v>
+        <v>13</v>
       </c>
       <c r="C455" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D455" t="s">
-        <v>1032</v>
+        <v>995</v>
       </c>
       <c r="E455" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F455" t="s">
         <v>5</v>
       </c>
       <c r="G455"/>
       <c r="H455"/>
       <c r="I455"/>
-      <c r="J455"/>
+      <c r="J455" t="s">
+        <v>996</v>
+      </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>1033</v>
+        <v>997</v>
       </c>
       <c r="B456" t="s">
-        <v>953</v>
+        <v>7</v>
       </c>
       <c r="C456" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D456" t="s">
-        <v>1034</v>
+        <v>998</v>
       </c>
       <c r="E456" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F456" t="s">
         <v>5</v>
       </c>
       <c r="G456"/>
       <c r="H456"/>
       <c r="I456"/>
-      <c r="J456"/>
+      <c r="J456" t="s">
+        <v>993</v>
+      </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>1035</v>
+        <v>999</v>
       </c>
       <c r="B457" t="s">
-        <v>978</v>
+        <v>16</v>
       </c>
       <c r="C457" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D457" t="s">
-        <v>1036</v>
+        <v>1000</v>
       </c>
       <c r="E457" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F457" t="s">
         <v>5</v>
       </c>
       <c r="G457"/>
       <c r="H457"/>
       <c r="I457"/>
-      <c r="J457"/>
+      <c r="J457" t="s">
+        <v>1001</v>
+      </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>1037</v>
+        <v>1002</v>
       </c>
       <c r="B458" t="s">
-        <v>231</v>
+        <v>705</v>
       </c>
       <c r="C458" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D458" t="s">
-        <v>1038</v>
+        <v>1003</v>
       </c>
       <c r="E458" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F458" t="s">
         <v>5</v>
       </c>
       <c r="G458"/>
       <c r="H458"/>
       <c r="I458"/>
-      <c r="J458"/>
+      <c r="J458" t="s">
+        <v>1001</v>
+      </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>1039</v>
+        <v>1004</v>
       </c>
       <c r="B459" t="s">
-        <v>221</v>
+        <v>79</v>
       </c>
       <c r="C459" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D459" t="s">
-        <v>1040</v>
+        <v>1005</v>
       </c>
       <c r="E459" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F459" t="s">
         <v>5</v>
       </c>
       <c r="G459"/>
       <c r="H459"/>
       <c r="I459"/>
-      <c r="J459"/>
+      <c r="J459" t="s">
+        <v>1001</v>
+      </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>1041</v>
+        <v>1006</v>
       </c>
       <c r="B460" t="s">
-        <v>213</v>
+        <v>282</v>
       </c>
       <c r="C460" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D460" t="s">
-        <v>1042</v>
+        <v>1007</v>
       </c>
       <c r="E460" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F460" t="s">
         <v>5</v>
       </c>
       <c r="G460"/>
       <c r="H460"/>
       <c r="I460"/>
       <c r="J460"/>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>1043</v>
+        <v>1008</v>
       </c>
       <c r="B461" t="s">
-        <v>978</v>
+        <v>56</v>
       </c>
       <c r="C461" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D461" t="s">
-        <v>1044</v>
+        <v>1009</v>
       </c>
       <c r="E461" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F461" t="s">
         <v>5</v>
       </c>
       <c r="G461"/>
       <c r="H461"/>
       <c r="I461"/>
       <c r="J461"/>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>1045</v>
+        <v>1010</v>
       </c>
       <c r="B462" t="s">
-        <v>213</v>
+        <v>413</v>
       </c>
       <c r="C462" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D462" t="s">
-        <v>1046</v>
+        <v>1011</v>
       </c>
       <c r="E462" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F462" t="s">
         <v>5</v>
       </c>
       <c r="G462"/>
       <c r="H462"/>
       <c r="I462"/>
       <c r="J462"/>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>1047</v>
+        <v>1012</v>
       </c>
       <c r="B463" t="s">
-        <v>253</v>
+        <v>1</v>
       </c>
       <c r="C463" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D463" t="s">
-        <v>1048</v>
+        <v>1013</v>
       </c>
       <c r="E463" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F463" t="s">
         <v>5</v>
       </c>
       <c r="G463"/>
       <c r="H463"/>
       <c r="I463"/>
       <c r="J463"/>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>1049</v>
+        <v>1014</v>
       </c>
       <c r="B464" t="s">
-        <v>210</v>
+        <v>921</v>
       </c>
       <c r="C464" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D464" t="s">
-        <v>1050</v>
+        <v>1015</v>
       </c>
       <c r="E464" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F464" t="s">
         <v>5</v>
       </c>
       <c r="G464"/>
       <c r="H464"/>
       <c r="I464"/>
       <c r="J464"/>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>1051</v>
+        <v>1016</v>
       </c>
       <c r="B465" t="s">
-        <v>243</v>
+        <v>394</v>
       </c>
       <c r="C465" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D465" t="s">
-        <v>1052</v>
+        <v>1017</v>
       </c>
       <c r="E465" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F465" t="s">
         <v>5</v>
       </c>
       <c r="G465"/>
       <c r="H465"/>
       <c r="I465"/>
       <c r="J465"/>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>1053</v>
+        <v>1018</v>
       </c>
       <c r="B466" t="s">
-        <v>298</v>
+        <v>847</v>
       </c>
       <c r="C466" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D466" t="s">
-        <v>1054</v>
+        <v>1019</v>
       </c>
       <c r="E466" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F466" t="s">
         <v>5</v>
       </c>
       <c r="G466"/>
       <c r="H466"/>
       <c r="I466"/>
-      <c r="J466"/>
+      <c r="J466" t="s">
+        <v>1020</v>
+      </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>1053</v>
+        <v>1021</v>
       </c>
       <c r="B467" t="s">
-        <v>126</v>
+        <v>874</v>
       </c>
       <c r="C467" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D467" t="s">
-        <v>1055</v>
+        <v>1022</v>
       </c>
       <c r="E467" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F467" t="s">
         <v>5</v>
       </c>
       <c r="G467"/>
       <c r="H467"/>
       <c r="I467"/>
-      <c r="J467"/>
+      <c r="J467" t="s">
+        <v>934</v>
+      </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>1056</v>
+        <v>1023</v>
       </c>
       <c r="B468" t="s">
-        <v>1057</v>
+        <v>1024</v>
       </c>
       <c r="C468" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D468" t="s">
-        <v>1058</v>
+        <v>1025</v>
       </c>
       <c r="E468" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F468" t="s">
         <v>5</v>
       </c>
       <c r="G468"/>
       <c r="H468"/>
       <c r="I468"/>
-      <c r="J468"/>
+      <c r="J468" t="s">
+        <v>934</v>
+      </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>1059</v>
+        <v>1026</v>
       </c>
       <c r="B469" t="s">
-        <v>221</v>
+        <v>921</v>
       </c>
       <c r="C469" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D469" t="s">
-        <v>1060</v>
+        <v>1027</v>
       </c>
       <c r="E469" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F469" t="s">
         <v>5</v>
       </c>
       <c r="G469"/>
       <c r="H469"/>
       <c r="I469"/>
-      <c r="J469"/>
+      <c r="J469" t="s">
+        <v>1028</v>
+      </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>1061</v>
+        <v>1029</v>
       </c>
       <c r="B470" t="s">
-        <v>30</v>
+        <v>1030</v>
       </c>
       <c r="C470" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D470" t="s">
-        <v>1062</v>
+        <v>1031</v>
       </c>
       <c r="E470" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F470" t="s">
         <v>5</v>
       </c>
       <c r="G470"/>
       <c r="H470"/>
       <c r="I470"/>
-      <c r="J470"/>
+      <c r="J470" t="s">
+        <v>1028</v>
+      </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>1063</v>
+        <v>1032</v>
       </c>
       <c r="B471" t="s">
-        <v>279</v>
+        <v>1033</v>
       </c>
       <c r="C471" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D471" t="s">
-        <v>1064</v>
+        <v>1034</v>
       </c>
       <c r="E471" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F471" t="s">
         <v>5</v>
       </c>
       <c r="G471"/>
       <c r="H471"/>
       <c r="I471"/>
-      <c r="J471"/>
+      <c r="J471" t="s">
+        <v>1028</v>
+      </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>1065</v>
+        <v>1035</v>
       </c>
       <c r="B472" t="s">
-        <v>33</v>
+        <v>394</v>
       </c>
       <c r="C472" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D472" t="s">
-        <v>1066</v>
+        <v>1036</v>
       </c>
       <c r="E472" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F472" t="s">
         <v>5</v>
       </c>
       <c r="G472"/>
       <c r="H472"/>
       <c r="I472"/>
-      <c r="J472"/>
+      <c r="J472" t="s">
+        <v>1028</v>
+      </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>1067</v>
+        <v>1037</v>
       </c>
       <c r="B473" t="s">
-        <v>978</v>
+        <v>874</v>
       </c>
       <c r="C473" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D473" t="s">
-        <v>1068</v>
+        <v>1038</v>
       </c>
       <c r="E473" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F473" t="s">
         <v>5</v>
       </c>
       <c r="G473"/>
       <c r="H473"/>
       <c r="I473"/>
-      <c r="J473"/>
+      <c r="J473" t="s">
+        <v>1039</v>
+      </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>1069</v>
+        <v>1040</v>
       </c>
       <c r="B474" t="s">
-        <v>210</v>
+        <v>1041</v>
       </c>
       <c r="C474" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D474" t="s">
-        <v>1070</v>
+        <v>1042</v>
       </c>
       <c r="E474" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F474" t="s">
         <v>5</v>
       </c>
       <c r="G474"/>
       <c r="H474"/>
       <c r="I474"/>
-      <c r="J474"/>
+      <c r="J474" t="s">
+        <v>1039</v>
+      </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>1071</v>
+        <v>1043</v>
       </c>
       <c r="B475" t="s">
-        <v>213</v>
+        <v>383</v>
       </c>
       <c r="C475" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D475" t="s">
-        <v>1072</v>
+        <v>1044</v>
       </c>
       <c r="E475" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F475" t="s">
         <v>5</v>
       </c>
       <c r="G475"/>
       <c r="H475"/>
       <c r="I475"/>
-      <c r="J475"/>
+      <c r="J475" t="s">
+        <v>1045</v>
+      </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>1073</v>
+        <v>1046</v>
       </c>
       <c r="B476" t="s">
-        <v>231</v>
+        <v>1047</v>
       </c>
       <c r="C476" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D476" t="s">
-        <v>1074</v>
+        <v>1048</v>
       </c>
       <c r="E476" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F476" t="s">
         <v>5</v>
       </c>
       <c r="G476"/>
       <c r="H476"/>
       <c r="I476"/>
-      <c r="J476"/>
+      <c r="J476" t="s">
+        <v>1039</v>
+      </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>1075</v>
+        <v>1049</v>
       </c>
       <c r="B477" t="s">
-        <v>1</v>
+        <v>1030</v>
       </c>
       <c r="C477" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D477" t="s">
-        <v>1076</v>
+        <v>1050</v>
       </c>
       <c r="E477" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F477" t="s">
         <v>5</v>
       </c>
       <c r="G477"/>
       <c r="H477"/>
       <c r="I477"/>
-      <c r="J477"/>
+      <c r="J477" t="s">
+        <v>1051</v>
+      </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>1077</v>
+        <v>1052</v>
       </c>
       <c r="B478" t="s">
-        <v>1078</v>
+        <v>1053</v>
       </c>
       <c r="C478" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D478" t="s">
-        <v>1079</v>
+        <v>1054</v>
       </c>
       <c r="E478" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F478" t="s">
         <v>5</v>
       </c>
       <c r="G478"/>
       <c r="H478"/>
       <c r="I478"/>
-      <c r="J478"/>
+      <c r="J478" t="s">
+        <v>1051</v>
+      </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>1080</v>
+        <v>1055</v>
       </c>
       <c r="B479" t="s">
-        <v>43</v>
+        <v>1056</v>
       </c>
       <c r="C479" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D479" t="s">
-        <v>1081</v>
+        <v>1057</v>
       </c>
       <c r="E479" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F479" t="s">
         <v>5</v>
       </c>
       <c r="G479"/>
       <c r="H479"/>
       <c r="I479"/>
-      <c r="J479"/>
+      <c r="J479" t="s">
+        <v>1051</v>
+      </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>1082</v>
+        <v>1058</v>
       </c>
       <c r="B480" t="s">
-        <v>298</v>
+        <v>394</v>
       </c>
       <c r="C480" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D480" t="s">
-        <v>1083</v>
+        <v>1059</v>
       </c>
       <c r="E480" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F480" t="s">
         <v>5</v>
       </c>
       <c r="G480"/>
       <c r="H480"/>
       <c r="I480"/>
-      <c r="J480"/>
+      <c r="J480" t="s">
+        <v>1060</v>
+      </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>1084</v>
+        <v>1061</v>
       </c>
       <c r="B481" t="s">
-        <v>110</v>
+        <v>1041</v>
       </c>
       <c r="C481" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D481" t="s">
-        <v>1085</v>
+        <v>1062</v>
       </c>
       <c r="E481" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F481" t="s">
         <v>5</v>
       </c>
       <c r="G481"/>
       <c r="H481"/>
       <c r="I481"/>
-      <c r="J481"/>
+      <c r="J481" t="s">
+        <v>1060</v>
+      </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>1084</v>
+        <v>1063</v>
       </c>
       <c r="B482" t="s">
-        <v>36</v>
+        <v>394</v>
       </c>
       <c r="C482" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D482" t="s">
-        <v>1086</v>
+        <v>1064</v>
       </c>
       <c r="E482" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F482" t="s">
         <v>5</v>
       </c>
       <c r="G482"/>
       <c r="H482"/>
       <c r="I482"/>
-      <c r="J482"/>
+      <c r="J482" t="s">
+        <v>1065</v>
+      </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>1087</v>
+        <v>1063</v>
       </c>
       <c r="B483" t="s">
-        <v>543</v>
+        <v>1066</v>
       </c>
       <c r="C483" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D483" t="s">
-        <v>1088</v>
+        <v>1067</v>
       </c>
       <c r="E483" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F483" t="s">
         <v>5</v>
       </c>
       <c r="G483"/>
       <c r="H483"/>
       <c r="I483"/>
-      <c r="J483"/>
+      <c r="J483" t="s">
+        <v>1060</v>
+      </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>1089</v>
+        <v>1068</v>
       </c>
       <c r="B484" t="s">
-        <v>279</v>
+        <v>1047</v>
       </c>
       <c r="C484" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D484" t="s">
-        <v>1090</v>
+        <v>1069</v>
       </c>
       <c r="E484" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F484" t="s">
         <v>5</v>
       </c>
       <c r="G484"/>
       <c r="H484"/>
       <c r="I484"/>
-      <c r="J484"/>
+      <c r="J484" t="s">
+        <v>1070</v>
+      </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>1089</v>
+        <v>1071</v>
       </c>
       <c r="B485" t="s">
-        <v>126</v>
+        <v>1030</v>
       </c>
       <c r="C485" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D485" t="s">
-        <v>1091</v>
+        <v>1072</v>
       </c>
       <c r="E485" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F485" t="s">
         <v>5</v>
       </c>
       <c r="G485"/>
       <c r="H485"/>
       <c r="I485"/>
-      <c r="J485"/>
+      <c r="J485" t="s">
+        <v>1070</v>
+      </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>1092</v>
+        <v>1073</v>
       </c>
       <c r="B486" t="s">
-        <v>221</v>
+        <v>1074</v>
       </c>
       <c r="C486" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D486" t="s">
-        <v>1093</v>
+        <v>1075</v>
       </c>
       <c r="E486" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F486" t="s">
         <v>5</v>
       </c>
       <c r="G486"/>
       <c r="H486"/>
       <c r="I486"/>
-      <c r="J486"/>
+      <c r="J486" t="s">
+        <v>1070</v>
+      </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>1094</v>
+        <v>1076</v>
       </c>
       <c r="B487" t="s">
-        <v>126</v>
+        <v>383</v>
       </c>
       <c r="C487" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D487" t="s">
-        <v>1095</v>
+        <v>1077</v>
       </c>
       <c r="E487" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F487" t="s">
         <v>5</v>
       </c>
       <c r="G487"/>
       <c r="H487"/>
       <c r="I487"/>
-      <c r="J487"/>
+      <c r="J487" t="s">
+        <v>1070</v>
+      </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>1096</v>
+        <v>1078</v>
       </c>
       <c r="B488" t="s">
-        <v>1097</v>
+        <v>1033</v>
       </c>
       <c r="C488" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D488" t="s">
-        <v>1098</v>
+        <v>1079</v>
       </c>
       <c r="E488" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F488" t="s">
         <v>5</v>
       </c>
       <c r="G488"/>
       <c r="H488"/>
       <c r="I488"/>
-      <c r="J488"/>
+      <c r="J488" t="s">
+        <v>1080</v>
+      </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>1099</v>
+        <v>1081</v>
       </c>
       <c r="B489" t="s">
-        <v>1097</v>
+        <v>1056</v>
       </c>
       <c r="C489" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D489" t="s">
-        <v>1100</v>
+        <v>1082</v>
       </c>
       <c r="E489" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F489" t="s">
         <v>5</v>
       </c>
       <c r="G489"/>
       <c r="H489"/>
       <c r="I489"/>
-      <c r="J489"/>
+      <c r="J489" t="s">
+        <v>1080</v>
+      </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>1101</v>
+        <v>1083</v>
       </c>
       <c r="B490" t="s">
-        <v>224</v>
+        <v>383</v>
       </c>
       <c r="C490" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D490" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="E490" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F490" t="s">
         <v>5</v>
       </c>
       <c r="G490"/>
       <c r="H490"/>
       <c r="I490"/>
-      <c r="J490"/>
+      <c r="J490" t="s">
+        <v>1085</v>
+      </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>1103</v>
+        <v>1086</v>
       </c>
       <c r="B491" t="s">
-        <v>248</v>
+        <v>1066</v>
       </c>
       <c r="C491" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D491" t="s">
-        <v>1104</v>
+        <v>1087</v>
       </c>
       <c r="E491" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F491" t="s">
         <v>5</v>
       </c>
       <c r="G491"/>
       <c r="H491"/>
       <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>1105</v>
+        <v>1088</v>
       </c>
       <c r="B492" t="s">
-        <v>210</v>
+        <v>1030</v>
       </c>
       <c r="C492" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D492" t="s">
-        <v>1106</v>
+        <v>1089</v>
       </c>
       <c r="E492" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F492" t="s">
         <v>5</v>
       </c>
       <c r="G492"/>
       <c r="H492"/>
       <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>1107</v>
+        <v>1090</v>
       </c>
       <c r="B493" t="s">
-        <v>231</v>
+        <v>921</v>
       </c>
       <c r="C493" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D493" t="s">
-        <v>1108</v>
+        <v>1091</v>
       </c>
       <c r="E493" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F493" t="s">
         <v>5</v>
       </c>
       <c r="G493"/>
       <c r="H493"/>
       <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>1109</v>
+        <v>1092</v>
       </c>
       <c r="B494" t="s">
-        <v>234</v>
+        <v>1033</v>
       </c>
       <c r="C494" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D494" t="s">
-        <v>1110</v>
+        <v>1093</v>
       </c>
       <c r="E494" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F494" t="s">
         <v>5</v>
       </c>
       <c r="G494"/>
       <c r="H494"/>
       <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>1111</v>
+        <v>1094</v>
       </c>
       <c r="B495" t="s">
-        <v>298</v>
+        <v>1033</v>
       </c>
       <c r="C495" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D495" t="s">
-        <v>1112</v>
+        <v>1095</v>
       </c>
       <c r="E495" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F495" t="s">
         <v>5</v>
       </c>
       <c r="G495"/>
       <c r="H495"/>
       <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>1111</v>
+        <v>1096</v>
       </c>
       <c r="B496" t="s">
-        <v>33</v>
+        <v>1041</v>
       </c>
       <c r="C496" t="s">
-        <v>2</v>
+        <v>192</v>
       </c>
       <c r="D496" t="s">
-        <v>1113</v>
+        <v>1097</v>
       </c>
       <c r="E496" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F496" t="s">
         <v>5</v>
       </c>
       <c r="G496"/>
       <c r="H496"/>
       <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>1114</v>
+        <v>1098</v>
       </c>
       <c r="B497" t="s">
-        <v>270</v>
+        <v>1033</v>
       </c>
       <c r="C497" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D497" t="s">
-        <v>1115</v>
+        <v>1099</v>
       </c>
       <c r="E497" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F497" t="s">
         <v>5</v>
       </c>
       <c r="G497"/>
       <c r="H497"/>
       <c r="I497"/>
       <c r="J497"/>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>1114</v>
+        <v>1100</v>
       </c>
       <c r="B498" t="s">
-        <v>231</v>
+        <v>921</v>
       </c>
       <c r="C498" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="D498" t="s">
-        <v>1116</v>
+        <v>1101</v>
       </c>
       <c r="E498" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F498" t="s">
         <v>5</v>
       </c>
       <c r="G498"/>
       <c r="H498"/>
       <c r="I498"/>
       <c r="J498"/>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>1117</v>
+        <v>1102</v>
       </c>
       <c r="B499" t="s">
-        <v>239</v>
+        <v>1033</v>
       </c>
       <c r="C499" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D499"/>
       <c r="E499" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F499" t="s">
         <v>5</v>
       </c>
       <c r="G499"/>
       <c r="H499"/>
       <c r="I499"/>
       <c r="J499"/>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="B500" t="s">
-        <v>1097</v>
+        <v>1033</v>
       </c>
       <c r="C500" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D500"/>
       <c r="E500" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F500" t="s">
         <v>5</v>
       </c>
       <c r="G500"/>
       <c r="H500"/>
       <c r="I500"/>
       <c r="J500"/>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>1121</v>
+        <v>1104</v>
       </c>
       <c r="B501" t="s">
-        <v>253</v>
+        <v>1033</v>
       </c>
       <c r="C501" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D501"/>
       <c r="E501" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F501" t="s">
         <v>5</v>
       </c>
       <c r="G501"/>
       <c r="H501"/>
       <c r="I501"/>
       <c r="J501"/>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>1123</v>
+        <v>1105</v>
       </c>
       <c r="B502" t="s">
-        <v>224</v>
+        <v>59</v>
       </c>
       <c r="C502" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D502"/>
       <c r="E502" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F502" t="s">
         <v>5</v>
       </c>
       <c r="G502"/>
       <c r="H502"/>
       <c r="I502"/>
       <c r="J502"/>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>1125</v>
+        <v>1106</v>
       </c>
       <c r="B503" t="s">
-        <v>205</v>
+        <v>1041</v>
       </c>
       <c r="C503" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D503"/>
       <c r="E503" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F503" t="s">
         <v>5</v>
       </c>
       <c r="G503"/>
       <c r="H503"/>
       <c r="I503"/>
       <c r="J503"/>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>1127</v>
+        <v>1107</v>
       </c>
       <c r="B504" t="s">
-        <v>40</v>
+        <v>1066</v>
       </c>
       <c r="C504" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D504"/>
       <c r="E504" t="s">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="F504" t="s">
         <v>5</v>
       </c>
       <c r="G504"/>
       <c r="H504"/>
       <c r="I504"/>
       <c r="J504"/>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>1129</v>
+        <v>1108</v>
       </c>
       <c r="B505" t="s">
-        <v>15</v>
+        <v>1109</v>
       </c>
       <c r="C505" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D505"/>
       <c r="E505" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F505" t="s">
         <v>5</v>
       </c>
       <c r="G505"/>
       <c r="H505"/>
       <c r="I505"/>
       <c r="J505"/>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>1131</v>
+        <v>1110</v>
       </c>
       <c r="B506" t="s">
-        <v>279</v>
+        <v>394</v>
       </c>
       <c r="C506" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D506"/>
       <c r="E506" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F506" t="s">
         <v>5</v>
       </c>
       <c r="G506"/>
       <c r="H506"/>
       <c r="I506"/>
       <c r="J506"/>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>1131</v>
+        <v>1111</v>
       </c>
       <c r="B507" t="s">
-        <v>126</v>
+        <v>1074</v>
       </c>
       <c r="C507" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D507"/>
       <c r="E507" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F507" t="s">
         <v>5</v>
       </c>
       <c r="G507"/>
       <c r="H507"/>
       <c r="I507"/>
       <c r="J507"/>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>1134</v>
+        <v>1112</v>
       </c>
       <c r="B508" t="s">
-        <v>30</v>
+        <v>1074</v>
       </c>
       <c r="C508" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D508"/>
       <c r="E508" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F508" t="s">
         <v>5</v>
       </c>
       <c r="G508"/>
       <c r="H508"/>
       <c r="I508"/>
       <c r="J508"/>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>1136</v>
+        <v>1113</v>
       </c>
       <c r="B509" t="s">
-        <v>298</v>
+        <v>29</v>
       </c>
       <c r="C509" t="s">
         <v>2</v>
       </c>
-      <c r="D509" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D509"/>
       <c r="E509" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F509" t="s">
         <v>5</v>
       </c>
       <c r="G509"/>
       <c r="H509"/>
       <c r="I509"/>
       <c r="J509"/>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>1136</v>
+        <v>1114</v>
       </c>
       <c r="B510" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="C510" t="s">
         <v>2</v>
       </c>
-      <c r="D510" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D510"/>
       <c r="E510" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F510" t="s">
         <v>5</v>
       </c>
       <c r="G510"/>
       <c r="H510"/>
       <c r="I510"/>
       <c r="J510"/>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>1139</v>
+        <v>1114</v>
       </c>
       <c r="B511" t="s">
-        <v>253</v>
+        <v>7</v>
       </c>
       <c r="C511" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D511"/>
       <c r="E511" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F511" t="s">
         <v>5</v>
       </c>
       <c r="G511"/>
       <c r="H511"/>
       <c r="I511"/>
       <c r="J511"/>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>1141</v>
+        <v>1115</v>
       </c>
       <c r="B512" t="s">
-        <v>224</v>
+        <v>51</v>
       </c>
       <c r="C512" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D512"/>
       <c r="E512" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F512" t="s">
         <v>5</v>
       </c>
       <c r="G512"/>
       <c r="H512"/>
       <c r="I512"/>
       <c r="J512"/>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>1143</v>
+        <v>1116</v>
       </c>
       <c r="B513" t="s">
-        <v>234</v>
+        <v>65</v>
       </c>
       <c r="C513" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D513"/>
       <c r="E513" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F513" t="s">
         <v>5</v>
       </c>
       <c r="G513"/>
       <c r="H513"/>
       <c r="I513"/>
       <c r="J513"/>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>1145</v>
+        <v>1117</v>
       </c>
       <c r="B514" t="s">
-        <v>543</v>
+        <v>1056</v>
       </c>
       <c r="C514" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D514"/>
       <c r="E514" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F514" t="s">
         <v>5</v>
       </c>
       <c r="G514"/>
       <c r="H514"/>
       <c r="I514"/>
       <c r="J514"/>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>1147</v>
+        <v>1118</v>
       </c>
       <c r="B515" t="s">
-        <v>279</v>
+        <v>13</v>
       </c>
       <c r="C515" t="s">
         <v>2</v>
       </c>
-      <c r="D515" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D515"/>
       <c r="E515" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F515" t="s">
         <v>5</v>
       </c>
       <c r="G515"/>
       <c r="H515"/>
       <c r="I515"/>
       <c r="J515"/>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>1149</v>
+        <v>1119</v>
       </c>
       <c r="B516" t="s">
-        <v>126</v>
+        <v>1</v>
       </c>
       <c r="C516" t="s">
         <v>2</v>
       </c>
-      <c r="D516" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D516"/>
       <c r="E516" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F516" t="s">
         <v>5</v>
       </c>
       <c r="G516"/>
       <c r="H516"/>
       <c r="I516"/>
       <c r="J516"/>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>1151</v>
+        <v>1119</v>
       </c>
       <c r="B517" t="s">
-        <v>239</v>
+        <v>46</v>
       </c>
       <c r="C517" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D517"/>
       <c r="E517" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F517" t="s">
         <v>5</v>
       </c>
       <c r="G517"/>
       <c r="H517"/>
       <c r="I517"/>
       <c r="J517"/>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>1153</v>
+        <v>1120</v>
       </c>
       <c r="B518" t="s">
-        <v>1097</v>
+        <v>1121</v>
       </c>
       <c r="C518" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D518"/>
       <c r="E518" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F518" t="s">
         <v>5</v>
       </c>
       <c r="G518"/>
       <c r="H518"/>
       <c r="I518"/>
       <c r="J518"/>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>1155</v>
+        <v>1122</v>
       </c>
       <c r="B519" t="s">
-        <v>248</v>
+        <v>383</v>
       </c>
       <c r="C519" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D519"/>
       <c r="E519" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F519" t="s">
         <v>5</v>
       </c>
       <c r="G519"/>
       <c r="H519"/>
       <c r="I519"/>
       <c r="J519"/>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>1157</v>
+        <v>1123</v>
       </c>
       <c r="B520" t="s">
-        <v>205</v>
+        <v>1066</v>
       </c>
       <c r="C520" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D520"/>
       <c r="E520" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F520" t="s">
         <v>5</v>
       </c>
       <c r="G520"/>
       <c r="H520"/>
       <c r="I520"/>
       <c r="J520"/>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>1159</v>
+        <v>1124</v>
       </c>
       <c r="B521" t="s">
-        <v>213</v>
+        <v>705</v>
       </c>
       <c r="C521" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D521"/>
       <c r="E521" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F521" t="s">
         <v>5</v>
       </c>
       <c r="G521"/>
       <c r="H521"/>
       <c r="I521"/>
       <c r="J521"/>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>1161</v>
+        <v>1124</v>
       </c>
       <c r="B522" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C522" t="s">
         <v>2</v>
       </c>
-      <c r="D522" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D522"/>
       <c r="E522" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F522" t="s">
         <v>5</v>
       </c>
       <c r="G522"/>
       <c r="H522"/>
       <c r="I522"/>
       <c r="J522"/>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>1161</v>
+        <v>1125</v>
       </c>
       <c r="B523" t="s">
-        <v>298</v>
+        <v>1053</v>
       </c>
       <c r="C523" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D523"/>
       <c r="E523" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F523" t="s">
         <v>5</v>
       </c>
       <c r="G523"/>
       <c r="H523"/>
       <c r="I523"/>
       <c r="J523"/>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>1164</v>
+        <v>1126</v>
       </c>
       <c r="B524" t="s">
-        <v>110</v>
+        <v>1127</v>
       </c>
       <c r="C524" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D524"/>
       <c r="E524" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F524" t="s">
         <v>5</v>
       </c>
       <c r="G524"/>
       <c r="H524"/>
       <c r="I524"/>
-      <c r="J524"/>
+      <c r="J524" t="s">
+        <v>1128</v>
+      </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>1166</v>
+        <v>1129</v>
       </c>
       <c r="B525" t="s">
-        <v>234</v>
+        <v>1109</v>
       </c>
       <c r="C525" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D525"/>
       <c r="E525" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F525" t="s">
         <v>5</v>
       </c>
       <c r="G525"/>
       <c r="H525"/>
       <c r="I525"/>
-      <c r="J525"/>
+      <c r="J525" t="s">
+        <v>1130</v>
+      </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>1168</v>
+        <v>1131</v>
       </c>
       <c r="B526" t="s">
-        <v>224</v>
+        <v>383</v>
       </c>
       <c r="C526" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D526"/>
       <c r="E526" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F526" t="s">
         <v>5</v>
       </c>
       <c r="G526"/>
       <c r="H526"/>
       <c r="I526"/>
-      <c r="J526"/>
+      <c r="J526" t="s">
+        <v>1132</v>
+      </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>1170</v>
+        <v>1133</v>
       </c>
       <c r="B527" t="s">
-        <v>306</v>
+        <v>32</v>
       </c>
       <c r="C527" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D527"/>
       <c r="E527" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F527" t="s">
         <v>5</v>
       </c>
       <c r="G527"/>
       <c r="H527"/>
       <c r="I527"/>
       <c r="J527"/>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>1172</v>
+        <v>1133</v>
       </c>
       <c r="B528" t="s">
-        <v>270</v>
+        <v>1</v>
       </c>
       <c r="C528" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D528"/>
       <c r="E528" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F528" t="s">
         <v>5</v>
       </c>
       <c r="G528"/>
       <c r="H528"/>
       <c r="I528"/>
       <c r="J528"/>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>1174</v>
+        <v>1134</v>
       </c>
       <c r="B529" t="s">
-        <v>30</v>
+        <v>282</v>
       </c>
       <c r="C529" t="s">
         <v>2</v>
       </c>
-      <c r="D529" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D529"/>
       <c r="E529" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F529" t="s">
         <v>5</v>
       </c>
       <c r="G529"/>
       <c r="H529"/>
       <c r="I529"/>
       <c r="J529"/>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>1176</v>
+        <v>1135</v>
       </c>
       <c r="B530" t="s">
-        <v>279</v>
+        <v>423</v>
       </c>
       <c r="C530" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D530"/>
       <c r="E530" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F530" t="s">
         <v>5</v>
       </c>
       <c r="G530"/>
       <c r="H530"/>
       <c r="I530"/>
       <c r="J530"/>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>1176</v>
+        <v>1136</v>
       </c>
       <c r="B531" t="s">
-        <v>126</v>
+        <v>394</v>
       </c>
       <c r="C531" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D531"/>
       <c r="E531" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F531" t="s">
         <v>5</v>
       </c>
       <c r="G531"/>
       <c r="H531"/>
       <c r="I531"/>
       <c r="J531"/>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>1179</v>
+        <v>1137</v>
       </c>
       <c r="B532" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C532" t="s">
         <v>2</v>
       </c>
-      <c r="D532" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D532"/>
       <c r="E532" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F532" t="s">
         <v>5</v>
       </c>
       <c r="G532"/>
       <c r="H532"/>
       <c r="I532"/>
       <c r="J532"/>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>1181</v>
+        <v>1138</v>
       </c>
       <c r="B533" t="s">
-        <v>298</v>
+        <v>10</v>
       </c>
       <c r="C533" t="s">
         <v>2</v>
       </c>
-      <c r="D533" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D533"/>
       <c r="E533" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F533" t="s">
         <v>5</v>
       </c>
       <c r="G533"/>
       <c r="H533"/>
       <c r="I533"/>
       <c r="J533"/>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>1183</v>
+        <v>1139</v>
       </c>
       <c r="B534" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C534" t="s">
         <v>2</v>
       </c>
-      <c r="D534" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D534"/>
       <c r="E534" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F534" t="s">
         <v>5</v>
       </c>
       <c r="G534"/>
       <c r="H534"/>
       <c r="I534"/>
       <c r="J534"/>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>1185</v>
+        <v>1140</v>
       </c>
       <c r="B535" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="C535" t="s">
         <v>2</v>
       </c>
-      <c r="D535" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D535"/>
       <c r="E535" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F535" t="s">
         <v>5</v>
       </c>
       <c r="G535"/>
       <c r="H535"/>
       <c r="I535"/>
       <c r="J535"/>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>1187</v>
+        <v>1141</v>
       </c>
       <c r="B536" t="s">
-        <v>234</v>
+        <v>7</v>
       </c>
       <c r="C536" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D536"/>
       <c r="E536" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="F536" t="s">
         <v>5</v>
       </c>
       <c r="G536"/>
       <c r="H536"/>
       <c r="I536"/>
       <c r="J536"/>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>1187</v>
+        <v>1142</v>
       </c>
       <c r="B537" t="s">
-        <v>234</v>
+        <v>705</v>
       </c>
       <c r="C537" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D537"/>
       <c r="E537" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F537" t="s">
         <v>5</v>
       </c>
       <c r="G537"/>
       <c r="H537"/>
       <c r="I537"/>
       <c r="J537"/>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>1190</v>
+        <v>1142</v>
       </c>
       <c r="B538" t="s">
-        <v>234</v>
+        <v>705</v>
       </c>
       <c r="C538" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="D538"/>
       <c r="E538" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="F538" t="s">
         <v>5</v>
       </c>
       <c r="G538"/>
       <c r="H538"/>
       <c r="I538"/>
       <c r="J538"/>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>1192</v>
+        <v>1143</v>
       </c>
       <c r="B539" t="s">
-        <v>53</v>
+        <v>282</v>
       </c>
       <c r="C539" t="s">
         <v>2</v>
       </c>
-      <c r="D539" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D539"/>
       <c r="E539" t="s">
-        <v>82</v>
+        <v>258</v>
       </c>
       <c r="F539" t="s">
         <v>5</v>
       </c>
       <c r="G539"/>
       <c r="H539"/>
       <c r="I539"/>
       <c r="J539"/>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>1194</v>
+        <v>1144</v>
       </c>
       <c r="B540" t="s">
-        <v>543</v>
+        <v>16</v>
       </c>
       <c r="C540" t="s">
         <v>2</v>
       </c>
-      <c r="D540" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D540"/>
       <c r="E540" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="F540" t="s">
         <v>5</v>
       </c>
       <c r="G540"/>
       <c r="H540"/>
       <c r="I540"/>
       <c r="J540"/>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>1196</v>
+        <v>1145</v>
       </c>
       <c r="B541" t="s">
-        <v>279</v>
+        <v>1</v>
       </c>
       <c r="C541" t="s">
         <v>2</v>
       </c>
-      <c r="D541" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D541"/>
       <c r="E541" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F541" t="s">
         <v>5</v>
       </c>
       <c r="G541"/>
       <c r="H541"/>
       <c r="I541"/>
       <c r="J541"/>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>1198</v>
+        <v>1146</v>
       </c>
       <c r="B542" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="C542" t="s">
         <v>2</v>
       </c>
-      <c r="D542" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D542"/>
       <c r="E542" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F542" t="s">
         <v>5</v>
       </c>
       <c r="G542"/>
       <c r="H542"/>
       <c r="I542"/>
       <c r="J542"/>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>1200</v>
+        <v>1147</v>
       </c>
       <c r="B543" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C543" t="s">
         <v>2</v>
       </c>
-      <c r="D543" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D543"/>
       <c r="E543" t="s">
-        <v>85</v>
+        <v>258</v>
       </c>
       <c r="F543" t="s">
         <v>5</v>
       </c>
       <c r="G543"/>
       <c r="H543"/>
       <c r="I543"/>
       <c r="J543"/>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>1202</v>
+        <v>1148</v>
       </c>
       <c r="B544" t="s">
-        <v>126</v>
+        <v>383</v>
       </c>
       <c r="C544" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D544"/>
       <c r="E544" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F544" t="s">
         <v>5</v>
       </c>
       <c r="G544"/>
       <c r="H544"/>
       <c r="I544"/>
       <c r="J544"/>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>1204</v>
+        <v>1149</v>
       </c>
       <c r="B545" t="s">
-        <v>270</v>
+        <v>1109</v>
       </c>
       <c r="C545" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D545"/>
       <c r="E545" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F545" t="s">
         <v>5</v>
       </c>
       <c r="G545"/>
       <c r="H545"/>
       <c r="I545"/>
       <c r="J545"/>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>1206</v>
+        <v>1150</v>
       </c>
       <c r="B546" t="s">
-        <v>1207</v>
+        <v>1121</v>
       </c>
       <c r="C546" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D546"/>
       <c r="E546" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F546" t="s">
         <v>5</v>
       </c>
       <c r="G546"/>
       <c r="H546"/>
       <c r="I546"/>
       <c r="J546"/>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>1209</v>
+        <v>1151</v>
       </c>
       <c r="B547" t="s">
-        <v>759</v>
+        <v>401</v>
       </c>
       <c r="C547" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D547"/>
       <c r="E547" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F547" t="s">
         <v>5</v>
       </c>
       <c r="G547"/>
       <c r="H547"/>
       <c r="I547"/>
       <c r="J547"/>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>1211</v>
+        <v>1152</v>
       </c>
       <c r="B548" t="s">
-        <v>1212</v>
+        <v>391</v>
       </c>
       <c r="C548" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D548"/>
       <c r="E548" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F548" t="s">
         <v>5</v>
       </c>
       <c r="G548"/>
       <c r="H548"/>
       <c r="I548"/>
       <c r="J548"/>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>1214</v>
+        <v>1153</v>
       </c>
       <c r="B549" t="s">
-        <v>7</v>
+        <v>383</v>
       </c>
       <c r="C549" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D549"/>
       <c r="E549" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="F549" t="s">
         <v>5</v>
       </c>
       <c r="G549"/>
       <c r="H549"/>
       <c r="I549"/>
       <c r="J549"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C550" t="s">
+        <v>192</v>
+      </c>
+      <c r="D550"/>
+      <c r="E550" t="s">
+        <v>377</v>
+      </c>
+      <c r="F550" t="s">
+        <v>5</v>
+      </c>
+      <c r="G550"/>
+      <c r="H550"/>
+      <c r="I550"/>
+      <c r="J550"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B551" t="s">
+        <v>383</v>
+      </c>
+      <c r="C551" t="s">
+        <v>192</v>
+      </c>
+      <c r="D551"/>
+      <c r="E551" t="s">
+        <v>377</v>
+      </c>
+      <c r="F551" t="s">
+        <v>5</v>
+      </c>
+      <c r="G551"/>
+      <c r="H551"/>
+      <c r="I551"/>
+      <c r="J551"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B552" t="s">
+        <v>423</v>
+      </c>
+      <c r="C552" t="s">
+        <v>192</v>
+      </c>
+      <c r="D552"/>
+      <c r="E552" t="s">
+        <v>377</v>
+      </c>
+      <c r="F552" t="s">
+        <v>5</v>
+      </c>
+      <c r="G552"/>
+      <c r="H552"/>
+      <c r="I552"/>
+      <c r="J552"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B553" t="s">
+        <v>380</v>
+      </c>
+      <c r="C553" t="s">
+        <v>192</v>
+      </c>
+      <c r="D553"/>
+      <c r="E553" t="s">
+        <v>377</v>
+      </c>
+      <c r="F553" t="s">
+        <v>5</v>
+      </c>
+      <c r="G553"/>
+      <c r="H553"/>
+      <c r="I553"/>
+      <c r="J553"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B554" t="s">
+        <v>413</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2</v>
+      </c>
+      <c r="D554"/>
+      <c r="E554" t="s">
+        <v>258</v>
+      </c>
+      <c r="F554" t="s">
+        <v>5</v>
+      </c>
+      <c r="G554"/>
+      <c r="H554"/>
+      <c r="I554"/>
+      <c r="J554"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2</v>
+      </c>
+      <c r="D555"/>
+      <c r="E555" t="s">
+        <v>258</v>
+      </c>
+      <c r="F555" t="s">
+        <v>5</v>
+      </c>
+      <c r="G555"/>
+      <c r="H555"/>
+      <c r="I555"/>
+      <c r="J555"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B556" t="s">
+        <v>46</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2</v>
+      </c>
+      <c r="D556"/>
+      <c r="E556" t="s">
+        <v>258</v>
+      </c>
+      <c r="F556" t="s">
+        <v>5</v>
+      </c>
+      <c r="G556"/>
+      <c r="H556"/>
+      <c r="I556"/>
+      <c r="J556"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2</v>
+      </c>
+      <c r="D557"/>
+      <c r="E557" t="s">
+        <v>258</v>
+      </c>
+      <c r="F557" t="s">
+        <v>5</v>
+      </c>
+      <c r="G557"/>
+      <c r="H557"/>
+      <c r="I557"/>
+      <c r="J557"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B558" t="s">
+        <v>391</v>
+      </c>
+      <c r="C558" t="s">
+        <v>192</v>
+      </c>
+      <c r="D558"/>
+      <c r="E558" t="s">
+        <v>377</v>
+      </c>
+      <c r="F558" t="s">
+        <v>5</v>
+      </c>
+      <c r="G558"/>
+      <c r="H558"/>
+      <c r="I558"/>
+      <c r="J558"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B559" t="s">
+        <v>29</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2</v>
+      </c>
+      <c r="D559"/>
+      <c r="E559" t="s">
+        <v>258</v>
+      </c>
+      <c r="F559" t="s">
+        <v>5</v>
+      </c>
+      <c r="G559"/>
+      <c r="H559"/>
+      <c r="I559"/>
+      <c r="J559"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B560" t="s">
+        <v>10</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2</v>
+      </c>
+      <c r="D560"/>
+      <c r="E560" t="s">
+        <v>258</v>
+      </c>
+      <c r="F560" t="s">
+        <v>5</v>
+      </c>
+      <c r="G560"/>
+      <c r="H560"/>
+      <c r="I560"/>
+      <c r="J560"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B561" t="s">
+        <v>56</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2</v>
+      </c>
+      <c r="D561"/>
+      <c r="E561" t="s">
+        <v>258</v>
+      </c>
+      <c r="F561" t="s">
+        <v>5</v>
+      </c>
+      <c r="G561"/>
+      <c r="H561"/>
+      <c r="I561"/>
+      <c r="J561"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C562" t="s">
+        <v>192</v>
+      </c>
+      <c r="D562"/>
+      <c r="E562" t="s">
+        <v>377</v>
+      </c>
+      <c r="F562" t="s">
+        <v>5</v>
+      </c>
+      <c r="G562"/>
+      <c r="H562"/>
+      <c r="I562"/>
+      <c r="J562"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B563" t="s">
+        <v>380</v>
+      </c>
+      <c r="C563" t="s">
+        <v>192</v>
+      </c>
+      <c r="D563"/>
+      <c r="E563" t="s">
+        <v>377</v>
+      </c>
+      <c r="F563" t="s">
+        <v>5</v>
+      </c>
+      <c r="G563"/>
+      <c r="H563"/>
+      <c r="I563"/>
+      <c r="J563"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B564" t="s">
+        <v>383</v>
+      </c>
+      <c r="C564" t="s">
+        <v>192</v>
+      </c>
+      <c r="D564"/>
+      <c r="E564" t="s">
+        <v>377</v>
+      </c>
+      <c r="F564" t="s">
+        <v>5</v>
+      </c>
+      <c r="G564"/>
+      <c r="H564"/>
+      <c r="I564"/>
+      <c r="J564"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B565" t="s">
+        <v>401</v>
+      </c>
+      <c r="C565" t="s">
+        <v>192</v>
+      </c>
+      <c r="D565"/>
+      <c r="E565" t="s">
+        <v>377</v>
+      </c>
+      <c r="F565" t="s">
+        <v>5</v>
+      </c>
+      <c r="G565"/>
+      <c r="H565"/>
+      <c r="I565"/>
+      <c r="J565"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B566" t="s">
+        <v>51</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2</v>
+      </c>
+      <c r="D566"/>
+      <c r="E566" t="s">
+        <v>255</v>
+      </c>
+      <c r="F566" t="s">
+        <v>5</v>
+      </c>
+      <c r="G566"/>
+      <c r="H566"/>
+      <c r="I566"/>
+      <c r="J566"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2</v>
+      </c>
+      <c r="D567"/>
+      <c r="E567" t="s">
+        <v>255</v>
+      </c>
+      <c r="F567" t="s">
+        <v>5</v>
+      </c>
+      <c r="G567"/>
+      <c r="H567"/>
+      <c r="I567"/>
+      <c r="J567"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B568" t="s">
+        <v>13</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2</v>
+      </c>
+      <c r="D568"/>
+      <c r="E568" t="s">
+        <v>258</v>
+      </c>
+      <c r="F568" t="s">
+        <v>5</v>
+      </c>
+      <c r="G568"/>
+      <c r="H568"/>
+      <c r="I568"/>
+      <c r="J568"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2</v>
+      </c>
+      <c r="D569"/>
+      <c r="E569" t="s">
+        <v>258</v>
+      </c>
+      <c r="F569" t="s">
+        <v>5</v>
+      </c>
+      <c r="G569"/>
+      <c r="H569"/>
+      <c r="I569"/>
+      <c r="J569"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B570" t="s">
+        <v>282</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2</v>
+      </c>
+      <c r="D570"/>
+      <c r="E570" t="s">
+        <v>258</v>
+      </c>
+      <c r="F570" t="s">
+        <v>5</v>
+      </c>
+      <c r="G570"/>
+      <c r="H570"/>
+      <c r="I570"/>
+      <c r="J570"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B571" t="s">
+        <v>65</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2</v>
+      </c>
+      <c r="D571"/>
+      <c r="E571" t="s">
+        <v>255</v>
+      </c>
+      <c r="F571" t="s">
+        <v>5</v>
+      </c>
+      <c r="G571"/>
+      <c r="H571"/>
+      <c r="I571"/>
+      <c r="J571"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B572" t="s">
+        <v>705</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2</v>
+      </c>
+      <c r="D572"/>
+      <c r="E572" t="s">
+        <v>258</v>
+      </c>
+      <c r="F572" t="s">
+        <v>5</v>
+      </c>
+      <c r="G572"/>
+      <c r="H572"/>
+      <c r="I572"/>
+      <c r="J572"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B573" t="s">
+        <v>10</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2</v>
+      </c>
+      <c r="D573"/>
+      <c r="E573" t="s">
+        <v>258</v>
+      </c>
+      <c r="F573" t="s">
+        <v>5</v>
+      </c>
+      <c r="G573"/>
+      <c r="H573"/>
+      <c r="I573"/>
+      <c r="J573"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B574" t="s">
+        <v>46</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2</v>
+      </c>
+      <c r="D574"/>
+      <c r="E574" t="s">
+        <v>258</v>
+      </c>
+      <c r="F574" t="s">
+        <v>5</v>
+      </c>
+      <c r="G574"/>
+      <c r="H574"/>
+      <c r="I574"/>
+      <c r="J574"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B575" t="s">
+        <v>391</v>
+      </c>
+      <c r="C575" t="s">
+        <v>192</v>
+      </c>
+      <c r="D575"/>
+      <c r="E575" t="s">
+        <v>377</v>
+      </c>
+      <c r="F575" t="s">
+        <v>5</v>
+      </c>
+      <c r="G575"/>
+      <c r="H575"/>
+      <c r="I575"/>
+      <c r="J575"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B576" t="s">
+        <v>46</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2</v>
+      </c>
+      <c r="D576"/>
+      <c r="E576" t="s">
+        <v>258</v>
+      </c>
+      <c r="F576" t="s">
+        <v>5</v>
+      </c>
+      <c r="G576"/>
+      <c r="H576"/>
+      <c r="I576"/>
+      <c r="J576"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C577" t="s">
+        <v>192</v>
+      </c>
+      <c r="D577"/>
+      <c r="E577" t="s">
+        <v>377</v>
+      </c>
+      <c r="F577" t="s">
+        <v>5</v>
+      </c>
+      <c r="G577"/>
+      <c r="H577"/>
+      <c r="I577"/>
+      <c r="J577"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C578" t="s">
+        <v>192</v>
+      </c>
+      <c r="D578"/>
+      <c r="E578" t="s">
+        <v>377</v>
+      </c>
+      <c r="F578" t="s">
+        <v>5</v>
+      </c>
+      <c r="G578"/>
+      <c r="H578"/>
+      <c r="I578"/>
+      <c r="J578"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B579" t="s">
+        <v>394</v>
+      </c>
+      <c r="C579" t="s">
+        <v>192</v>
+      </c>
+      <c r="D579"/>
+      <c r="E579" t="s">
+        <v>377</v>
+      </c>
+      <c r="F579" t="s">
+        <v>5</v>
+      </c>
+      <c r="G579"/>
+      <c r="H579"/>
+      <c r="I579"/>
+      <c r="J579"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B580" t="s">
+        <v>418</v>
+      </c>
+      <c r="C580" t="s">
+        <v>192</v>
+      </c>
+      <c r="D580"/>
+      <c r="E580" t="s">
+        <v>377</v>
+      </c>
+      <c r="F580" t="s">
+        <v>5</v>
+      </c>
+      <c r="G580"/>
+      <c r="H580"/>
+      <c r="I580"/>
+      <c r="J580"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B581" t="s">
+        <v>380</v>
+      </c>
+      <c r="C581" t="s">
+        <v>192</v>
+      </c>
+      <c r="D581"/>
+      <c r="E581" t="s">
+        <v>377</v>
+      </c>
+      <c r="F581" t="s">
+        <v>5</v>
+      </c>
+      <c r="G581"/>
+      <c r="H581"/>
+      <c r="I581"/>
+      <c r="J581"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B582" t="s">
+        <v>401</v>
+      </c>
+      <c r="C582" t="s">
+        <v>192</v>
+      </c>
+      <c r="D582"/>
+      <c r="E582" t="s">
+        <v>377</v>
+      </c>
+      <c r="F582" t="s">
+        <v>5</v>
+      </c>
+      <c r="G582"/>
+      <c r="H582"/>
+      <c r="I582"/>
+      <c r="J582"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B583" t="s">
+        <v>404</v>
+      </c>
+      <c r="C583" t="s">
+        <v>192</v>
+      </c>
+      <c r="D583"/>
+      <c r="E583" t="s">
+        <v>377</v>
+      </c>
+      <c r="F583" t="s">
+        <v>5</v>
+      </c>
+      <c r="G583"/>
+      <c r="H583"/>
+      <c r="I583"/>
+      <c r="J583"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2</v>
+      </c>
+      <c r="D584"/>
+      <c r="E584" t="s">
+        <v>258</v>
+      </c>
+      <c r="F584" t="s">
+        <v>5</v>
+      </c>
+      <c r="G584"/>
+      <c r="H584"/>
+      <c r="I584"/>
+      <c r="J584"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B585" t="s">
+        <v>56</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2</v>
+      </c>
+      <c r="D585"/>
+      <c r="E585" t="s">
+        <v>258</v>
+      </c>
+      <c r="F585" t="s">
+        <v>5</v>
+      </c>
+      <c r="G585"/>
+      <c r="H585"/>
+      <c r="I585"/>
+      <c r="J585"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B586" t="s">
+        <v>440</v>
+      </c>
+      <c r="C586" t="s">
+        <v>192</v>
+      </c>
+      <c r="D586"/>
+      <c r="E586" t="s">
+        <v>377</v>
+      </c>
+      <c r="F586" t="s">
+        <v>5</v>
+      </c>
+      <c r="G586"/>
+      <c r="H586"/>
+      <c r="I586"/>
+      <c r="J586"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B587" t="s">
+        <v>401</v>
+      </c>
+      <c r="C587" t="s">
+        <v>192</v>
+      </c>
+      <c r="D587"/>
+      <c r="E587" t="s">
+        <v>377</v>
+      </c>
+      <c r="F587" t="s">
+        <v>5</v>
+      </c>
+      <c r="G587"/>
+      <c r="H587"/>
+      <c r="I587"/>
+      <c r="J587"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B588" t="s">
+        <v>409</v>
+      </c>
+      <c r="C588" t="s">
+        <v>192</v>
+      </c>
+      <c r="D588"/>
+      <c r="E588" t="s">
+        <v>377</v>
+      </c>
+      <c r="F588" t="s">
+        <v>5</v>
+      </c>
+      <c r="G588"/>
+      <c r="H588"/>
+      <c r="I588"/>
+      <c r="J588"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C589" t="s">
+        <v>192</v>
+      </c>
+      <c r="D589"/>
+      <c r="E589" t="s">
+        <v>377</v>
+      </c>
+      <c r="F589" t="s">
+        <v>5</v>
+      </c>
+      <c r="G589"/>
+      <c r="H589"/>
+      <c r="I589"/>
+      <c r="J589"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B590" t="s">
+        <v>423</v>
+      </c>
+      <c r="C590" t="s">
+        <v>192</v>
+      </c>
+      <c r="D590"/>
+      <c r="E590" t="s">
+        <v>377</v>
+      </c>
+      <c r="F590" t="s">
+        <v>5</v>
+      </c>
+      <c r="G590"/>
+      <c r="H590"/>
+      <c r="I590"/>
+      <c r="J590"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B591" t="s">
+        <v>394</v>
+      </c>
+      <c r="C591" t="s">
+        <v>192</v>
+      </c>
+      <c r="D591"/>
+      <c r="E591" t="s">
+        <v>377</v>
+      </c>
+      <c r="F591" t="s">
+        <v>5</v>
+      </c>
+      <c r="G591"/>
+      <c r="H591"/>
+      <c r="I591"/>
+      <c r="J591"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B592" t="s">
+        <v>375</v>
+      </c>
+      <c r="C592" t="s">
+        <v>192</v>
+      </c>
+      <c r="D592"/>
+      <c r="E592" t="s">
+        <v>377</v>
+      </c>
+      <c r="F592" t="s">
+        <v>5</v>
+      </c>
+      <c r="G592"/>
+      <c r="H592"/>
+      <c r="I592"/>
+      <c r="J592"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B593" t="s">
+        <v>7</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2</v>
+      </c>
+      <c r="D593"/>
+      <c r="E593" t="s">
+        <v>255</v>
+      </c>
+      <c r="F593" t="s">
+        <v>5</v>
+      </c>
+      <c r="G593"/>
+      <c r="H593"/>
+      <c r="I593"/>
+      <c r="J593"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B594" t="s">
+        <v>32</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2</v>
+      </c>
+      <c r="D594"/>
+      <c r="E594" t="s">
+        <v>258</v>
+      </c>
+      <c r="F594" t="s">
+        <v>5</v>
+      </c>
+      <c r="G594"/>
+      <c r="H594"/>
+      <c r="I594"/>
+      <c r="J594"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B595" t="s">
+        <v>10</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2</v>
+      </c>
+      <c r="D595"/>
+      <c r="E595" t="s">
+        <v>258</v>
+      </c>
+      <c r="F595" t="s">
+        <v>5</v>
+      </c>
+      <c r="G595"/>
+      <c r="H595"/>
+      <c r="I595"/>
+      <c r="J595"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B596" t="s">
+        <v>46</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2</v>
+      </c>
+      <c r="D596"/>
+      <c r="E596" t="s">
+        <v>258</v>
+      </c>
+      <c r="F596" t="s">
+        <v>5</v>
+      </c>
+      <c r="G596"/>
+      <c r="H596"/>
+      <c r="I596"/>
+      <c r="J596"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B597" t="s">
+        <v>29</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2</v>
+      </c>
+      <c r="D597"/>
+      <c r="E597" t="s">
+        <v>258</v>
+      </c>
+      <c r="F597" t="s">
+        <v>5</v>
+      </c>
+      <c r="G597"/>
+      <c r="H597"/>
+      <c r="I597"/>
+      <c r="J597"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2</v>
+      </c>
+      <c r="D598"/>
+      <c r="E598" t="s">
+        <v>258</v>
+      </c>
+      <c r="F598" t="s">
+        <v>5</v>
+      </c>
+      <c r="G598"/>
+      <c r="H598"/>
+      <c r="I598"/>
+      <c r="J598"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B599" t="s">
+        <v>282</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2</v>
+      </c>
+      <c r="D599"/>
+      <c r="E599" t="s">
+        <v>258</v>
+      </c>
+      <c r="F599" t="s">
+        <v>5</v>
+      </c>
+      <c r="G599"/>
+      <c r="H599"/>
+      <c r="I599"/>
+      <c r="J599"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B600" t="s">
+        <v>423</v>
+      </c>
+      <c r="C600" t="s">
+        <v>192</v>
+      </c>
+      <c r="D600"/>
+      <c r="E600" t="s">
+        <v>377</v>
+      </c>
+      <c r="F600" t="s">
+        <v>5</v>
+      </c>
+      <c r="G600"/>
+      <c r="H600"/>
+      <c r="I600"/>
+      <c r="J600"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B601" t="s">
+        <v>394</v>
+      </c>
+      <c r="C601" t="s">
+        <v>192</v>
+      </c>
+      <c r="D601"/>
+      <c r="E601" t="s">
+        <v>377</v>
+      </c>
+      <c r="F601" t="s">
+        <v>5</v>
+      </c>
+      <c r="G601"/>
+      <c r="H601"/>
+      <c r="I601"/>
+      <c r="J601"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B602" t="s">
+        <v>404</v>
+      </c>
+      <c r="C602" t="s">
+        <v>192</v>
+      </c>
+      <c r="D602"/>
+      <c r="E602" t="s">
+        <v>377</v>
+      </c>
+      <c r="F602" t="s">
+        <v>5</v>
+      </c>
+      <c r="G602"/>
+      <c r="H602"/>
+      <c r="I602"/>
+      <c r="J602"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B603" t="s">
+        <v>705</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2</v>
+      </c>
+      <c r="D603"/>
+      <c r="E603" t="s">
+        <v>258</v>
+      </c>
+      <c r="F603" t="s">
+        <v>5</v>
+      </c>
+      <c r="G603"/>
+      <c r="H603"/>
+      <c r="I603"/>
+      <c r="J603"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B604" t="s">
+        <v>10</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2</v>
+      </c>
+      <c r="D604"/>
+      <c r="E604" t="s">
+        <v>258</v>
+      </c>
+      <c r="F604" t="s">
+        <v>5</v>
+      </c>
+      <c r="G604"/>
+      <c r="H604"/>
+      <c r="I604"/>
+      <c r="J604"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B605" t="s">
+        <v>46</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2</v>
+      </c>
+      <c r="D605"/>
+      <c r="E605" t="s">
+        <v>258</v>
+      </c>
+      <c r="F605" t="s">
+        <v>5</v>
+      </c>
+      <c r="G605"/>
+      <c r="H605"/>
+      <c r="I605"/>
+      <c r="J605"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B606" t="s">
+        <v>409</v>
+      </c>
+      <c r="C606" t="s">
+        <v>192</v>
+      </c>
+      <c r="D606"/>
+      <c r="E606" t="s">
+        <v>377</v>
+      </c>
+      <c r="F606" t="s">
+        <v>5</v>
+      </c>
+      <c r="G606"/>
+      <c r="H606"/>
+      <c r="I606"/>
+      <c r="J606"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C607" t="s">
+        <v>192</v>
+      </c>
+      <c r="D607"/>
+      <c r="E607" t="s">
+        <v>377</v>
+      </c>
+      <c r="F607" t="s">
+        <v>5</v>
+      </c>
+      <c r="G607"/>
+      <c r="H607"/>
+      <c r="I607"/>
+      <c r="J607"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B608" t="s">
+        <v>418</v>
+      </c>
+      <c r="C608" t="s">
+        <v>192</v>
+      </c>
+      <c r="D608"/>
+      <c r="E608" t="s">
+        <v>377</v>
+      </c>
+      <c r="F608" t="s">
+        <v>5</v>
+      </c>
+      <c r="G608"/>
+      <c r="H608"/>
+      <c r="I608"/>
+      <c r="J608"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B609" t="s">
+        <v>375</v>
+      </c>
+      <c r="C609" t="s">
+        <v>192</v>
+      </c>
+      <c r="D609"/>
+      <c r="E609" t="s">
+        <v>377</v>
+      </c>
+      <c r="F609" t="s">
+        <v>5</v>
+      </c>
+      <c r="G609"/>
+      <c r="H609"/>
+      <c r="I609"/>
+      <c r="J609"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B610" t="s">
+        <v>383</v>
+      </c>
+      <c r="C610" t="s">
+        <v>192</v>
+      </c>
+      <c r="D610"/>
+      <c r="E610" t="s">
+        <v>377</v>
+      </c>
+      <c r="F610" t="s">
+        <v>5</v>
+      </c>
+      <c r="G610"/>
+      <c r="H610"/>
+      <c r="I610"/>
+      <c r="J610"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B611" t="s">
+        <v>32</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2</v>
+      </c>
+      <c r="D611"/>
+      <c r="E611" t="s">
+        <v>258</v>
+      </c>
+      <c r="F611" t="s">
+        <v>5</v>
+      </c>
+      <c r="G611"/>
+      <c r="H611"/>
+      <c r="I611"/>
+      <c r="J611"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2</v>
+      </c>
+      <c r="D612"/>
+      <c r="E612" t="s">
+        <v>258</v>
+      </c>
+      <c r="F612" t="s">
+        <v>5</v>
+      </c>
+      <c r="G612"/>
+      <c r="H612"/>
+      <c r="I612"/>
+      <c r="J612"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B613" t="s">
+        <v>282</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2</v>
+      </c>
+      <c r="D613"/>
+      <c r="E613" t="s">
+        <v>258</v>
+      </c>
+      <c r="F613" t="s">
+        <v>5</v>
+      </c>
+      <c r="G613"/>
+      <c r="H613"/>
+      <c r="I613"/>
+      <c r="J613"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B614" t="s">
+        <v>404</v>
+      </c>
+      <c r="C614" t="s">
+        <v>192</v>
+      </c>
+      <c r="D614"/>
+      <c r="E614" t="s">
+        <v>377</v>
+      </c>
+      <c r="F614" t="s">
+        <v>5</v>
+      </c>
+      <c r="G614"/>
+      <c r="H614"/>
+      <c r="I614"/>
+      <c r="J614"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B615" t="s">
+        <v>394</v>
+      </c>
+      <c r="C615" t="s">
+        <v>192</v>
+      </c>
+      <c r="D615"/>
+      <c r="E615" t="s">
+        <v>377</v>
+      </c>
+      <c r="F615" t="s">
+        <v>5</v>
+      </c>
+      <c r="G615"/>
+      <c r="H615"/>
+      <c r="I615"/>
+      <c r="J615"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B616" t="s">
+        <v>473</v>
+      </c>
+      <c r="C616" t="s">
+        <v>192</v>
+      </c>
+      <c r="D616"/>
+      <c r="E616" t="s">
+        <v>377</v>
+      </c>
+      <c r="F616" t="s">
+        <v>5</v>
+      </c>
+      <c r="G616"/>
+      <c r="H616"/>
+      <c r="I616"/>
+      <c r="J616"/>
+    </row>
+    <row r="617">
+      <c r="A617" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B617" t="s">
+        <v>440</v>
+      </c>
+      <c r="C617" t="s">
+        <v>192</v>
+      </c>
+      <c r="D617"/>
+      <c r="E617" t="s">
+        <v>377</v>
+      </c>
+      <c r="F617" t="s">
+        <v>5</v>
+      </c>
+      <c r="G617"/>
+      <c r="H617"/>
+      <c r="I617"/>
+      <c r="J617"/>
+    </row>
+    <row r="618">
+      <c r="A618" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B618" t="s">
+        <v>29</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2</v>
+      </c>
+      <c r="D618"/>
+      <c r="E618" t="s">
+        <v>258</v>
+      </c>
+      <c r="F618" t="s">
+        <v>5</v>
+      </c>
+      <c r="G618"/>
+      <c r="H618"/>
+      <c r="I618"/>
+      <c r="J618"/>
+    </row>
+    <row r="619">
+      <c r="A619" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B619" t="s">
+        <v>10</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2</v>
+      </c>
+      <c r="D619"/>
+      <c r="E619" t="s">
+        <v>258</v>
+      </c>
+      <c r="F619" t="s">
+        <v>5</v>
+      </c>
+      <c r="G619"/>
+      <c r="H619"/>
+      <c r="I619"/>
+      <c r="J619"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B620" t="s">
+        <v>46</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2</v>
+      </c>
+      <c r="D620"/>
+      <c r="E620" t="s">
+        <v>258</v>
+      </c>
+      <c r="F620" t="s">
+        <v>5</v>
+      </c>
+      <c r="G620"/>
+      <c r="H620"/>
+      <c r="I620"/>
+      <c r="J620"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B621" t="s">
+        <v>65</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2</v>
+      </c>
+      <c r="D621"/>
+      <c r="E621" t="s">
+        <v>255</v>
+      </c>
+      <c r="F621" t="s">
+        <v>5</v>
+      </c>
+      <c r="G621"/>
+      <c r="H621"/>
+      <c r="I621"/>
+      <c r="J621"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2</v>
+      </c>
+      <c r="D622"/>
+      <c r="E622" t="s">
+        <v>258</v>
+      </c>
+      <c r="F622" t="s">
+        <v>5</v>
+      </c>
+      <c r="G622"/>
+      <c r="H622"/>
+      <c r="I622"/>
+      <c r="J622"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B623" t="s">
+        <v>13</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2</v>
+      </c>
+      <c r="D623"/>
+      <c r="E623" t="s">
+        <v>258</v>
+      </c>
+      <c r="F623" t="s">
+        <v>5</v>
+      </c>
+      <c r="G623"/>
+      <c r="H623"/>
+      <c r="I623"/>
+      <c r="J623"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B624" t="s">
+        <v>56</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2</v>
+      </c>
+      <c r="D624"/>
+      <c r="E624" t="s">
+        <v>258</v>
+      </c>
+      <c r="F624" t="s">
+        <v>5</v>
+      </c>
+      <c r="G624"/>
+      <c r="H624"/>
+      <c r="I624"/>
+      <c r="J624"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B625" t="s">
+        <v>404</v>
+      </c>
+      <c r="C625" t="s">
+        <v>192</v>
+      </c>
+      <c r="D625"/>
+      <c r="E625" t="s">
+        <v>377</v>
+      </c>
+      <c r="F625" t="s">
+        <v>5</v>
+      </c>
+      <c r="G625"/>
+      <c r="H625"/>
+      <c r="I625"/>
+      <c r="J625"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B626" t="s">
+        <v>404</v>
+      </c>
+      <c r="C626" t="s">
+        <v>192</v>
+      </c>
+      <c r="D626"/>
+      <c r="E626" t="s">
+        <v>377</v>
+      </c>
+      <c r="F626" t="s">
+        <v>5</v>
+      </c>
+      <c r="G626"/>
+      <c r="H626"/>
+      <c r="I626"/>
+      <c r="J626"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B627" t="s">
+        <v>404</v>
+      </c>
+      <c r="C627" t="s">
+        <v>192</v>
+      </c>
+      <c r="D627"/>
+      <c r="E627" t="s">
+        <v>377</v>
+      </c>
+      <c r="F627" t="s">
+        <v>5</v>
+      </c>
+      <c r="G627"/>
+      <c r="H627"/>
+      <c r="I627"/>
+      <c r="J627"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B628" t="s">
+        <v>16</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2</v>
+      </c>
+      <c r="D628"/>
+      <c r="E628" t="s">
+        <v>255</v>
+      </c>
+      <c r="F628" t="s">
+        <v>5</v>
+      </c>
+      <c r="G628"/>
+      <c r="H628"/>
+      <c r="I628"/>
+      <c r="J628"/>
+    </row>
+    <row r="629">
+      <c r="A629" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B629" t="s">
+        <v>705</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2</v>
+      </c>
+      <c r="D629"/>
+      <c r="E629" t="s">
+        <v>258</v>
+      </c>
+      <c r="F629" t="s">
+        <v>5</v>
+      </c>
+      <c r="G629"/>
+      <c r="H629"/>
+      <c r="I629"/>
+      <c r="J629"/>
+    </row>
+    <row r="630">
+      <c r="A630" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B630" t="s">
+        <v>10</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2</v>
+      </c>
+      <c r="D630"/>
+      <c r="E630" t="s">
+        <v>258</v>
+      </c>
+      <c r="F630" t="s">
+        <v>5</v>
+      </c>
+      <c r="G630"/>
+      <c r="H630"/>
+      <c r="I630"/>
+      <c r="J630"/>
+    </row>
+    <row r="631">
+      <c r="A631" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B631" t="s">
+        <v>282</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2</v>
+      </c>
+      <c r="D631"/>
+      <c r="E631" t="s">
+        <v>258</v>
+      </c>
+      <c r="F631" t="s">
+        <v>5</v>
+      </c>
+      <c r="G631"/>
+      <c r="H631"/>
+      <c r="I631"/>
+      <c r="J631"/>
+    </row>
+    <row r="632">
+      <c r="A632" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B632" t="s">
+        <v>32</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2</v>
+      </c>
+      <c r="D632"/>
+      <c r="E632" t="s">
+        <v>258</v>
+      </c>
+      <c r="F632" t="s">
+        <v>5</v>
+      </c>
+      <c r="G632"/>
+      <c r="H632"/>
+      <c r="I632"/>
+      <c r="J632"/>
+    </row>
+    <row r="633">
+      <c r="A633" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B633" t="s">
+        <v>46</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2</v>
+      </c>
+      <c r="D633"/>
+      <c r="E633" t="s">
+        <v>258</v>
+      </c>
+      <c r="F633" t="s">
+        <v>5</v>
+      </c>
+      <c r="G633"/>
+      <c r="H633"/>
+      <c r="I633"/>
+      <c r="J633"/>
+    </row>
+    <row r="634">
+      <c r="A634" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B634" t="s">
+        <v>440</v>
+      </c>
+      <c r="C634" t="s">
+        <v>192</v>
+      </c>
+      <c r="D634"/>
+      <c r="E634" t="s">
+        <v>377</v>
+      </c>
+      <c r="F634" t="s">
+        <v>5</v>
+      </c>
+      <c r="G634"/>
+      <c r="H634"/>
+      <c r="I634"/>
+      <c r="J634"/>
+    </row>
+    <row r="635">
+      <c r="A635" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C635" t="s">
+        <v>192</v>
+      </c>
+      <c r="D635"/>
+      <c r="E635" t="s">
+        <v>377</v>
+      </c>
+      <c r="F635" t="s">
+        <v>5</v>
+      </c>
+      <c r="G635"/>
+      <c r="H635"/>
+      <c r="I635"/>
+      <c r="J635"/>
+    </row>
+    <row r="636">
+      <c r="A636" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B636" t="s">
+        <v>921</v>
+      </c>
+      <c r="C636" t="s">
+        <v>192</v>
+      </c>
+      <c r="D636"/>
+      <c r="E636" t="s">
+        <v>377</v>
+      </c>
+      <c r="F636" t="s">
+        <v>5</v>
+      </c>
+      <c r="G636"/>
+      <c r="H636"/>
+      <c r="I636"/>
+      <c r="J636"/>
+    </row>
+    <row r="637">
+      <c r="A637" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C637" t="s">
+        <v>192</v>
+      </c>
+      <c r="D637"/>
+      <c r="E637" t="s">
+        <v>377</v>
+      </c>
+      <c r="F637" t="s">
+        <v>5</v>
+      </c>
+      <c r="G637"/>
+      <c r="H637"/>
+      <c r="I637"/>
+      <c r="J637"/>
+    </row>
+    <row r="638">
+      <c r="A638" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B638" t="s">
+        <v>191</v>
+      </c>
+      <c r="C638" t="s">
+        <v>192</v>
+      </c>
+      <c r="D638"/>
+      <c r="E638" t="s">
+        <v>377</v>
+      </c>
+      <c r="F638" t="s">
+        <v>5</v>
+      </c>
+      <c r="G638"/>
+      <c r="H638"/>
+      <c r="I638"/>
+      <c r="J638"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>