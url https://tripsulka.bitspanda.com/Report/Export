--- v0 (2026-04-13)
+++ v1 (2026-05-28)
@@ -7,65 +7,89 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="10">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t xml:space="preserve">Buspark Kathmandu</t>
   </si>
   <si>
     <t xml:space="preserve">0.00</t>
   </si>
   <si>
-    <t xml:space="preserve">4212.00</t>
+    <t xml:space="preserve">247450.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Micro Kathmandu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37842.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arughat Counter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3015.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manakamana Counter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3340.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barpak Counter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7045.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Micro Counter Gorkha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36950.00</t>
   </si>
   <si>
     <t xml:space="preserve">Counter Id</t>
   </si>
   <si>
     <t xml:space="preserve">Counter Name</t>
   </si>
   <si>
     <t xml:space="preserve">Total Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">Total Trips</t>
   </si>
   <si>
     <t xml:space="preserve">Total Revenue</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -96,122 +120,190 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.25" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="2" max="2" width="16.5" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="2" max="2" width="18.125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="11.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="9.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="12.25" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>0</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
+        <v>3</v>
+      </c>
+      <c r="B3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>63</v>
+      </c>
+      <c r="D3">
+        <v>308</v>
+      </c>
+      <c r="E3" t="s">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D4">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>5</v>
+      </c>
+      <c r="B5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5">
+        <v>3</v>
+      </c>
+      <c r="D5">
+        <v>3</v>
+      </c>
+      <c r="E5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6">
+        <v>4</v>
+      </c>
+      <c r="D6">
+        <v>5</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7">
+        <v>8</v>
+      </c>
+      <c r="D7">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 