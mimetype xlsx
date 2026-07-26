--- v1 (2026-05-28)
+++ v2 (2026-07-26)
@@ -7,89 +7,104 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="23">
   <si>
     <t xml:space="preserve">Buspark Kathmandu</t>
   </si>
   <si>
     <t xml:space="preserve">0.00</t>
   </si>
   <si>
-    <t xml:space="preserve">247450.50</t>
+    <t xml:space="preserve">468385.00</t>
   </si>
   <si>
     <t xml:space="preserve">Micro Kathmandu</t>
   </si>
   <si>
-    <t xml:space="preserve">37842.00</t>
+    <t xml:space="preserve">62949.00</t>
   </si>
   <si>
     <t xml:space="preserve">Arughat Counter</t>
   </si>
   <si>
-    <t xml:space="preserve">3015.00</t>
+    <t xml:space="preserve">218631.00</t>
   </si>
   <si>
     <t xml:space="preserve">Manakamana Counter</t>
   </si>
   <si>
-    <t xml:space="preserve">3340.00</t>
+    <t xml:space="preserve">79765.00</t>
   </si>
   <si>
     <t xml:space="preserve">Barpak Counter</t>
   </si>
   <si>
-    <t xml:space="preserve">7045.00</t>
+    <t xml:space="preserve">260395.00</t>
   </si>
   <si>
     <t xml:space="preserve">Micro Counter Gorkha</t>
   </si>
   <si>
-    <t xml:space="preserve">36950.00</t>
+    <t xml:space="preserve">312550.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Head Counter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178125.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13km</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37710.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 KM</t>
   </si>
   <si>
     <t xml:space="preserve">Counter Id</t>
   </si>
   <si>
     <t xml:space="preserve">Counter Name</t>
   </si>
   <si>
     <t xml:space="preserve">Total Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">Total Trips</t>
   </si>
   <si>
     <t xml:space="preserve">Total Revenue</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -128,182 +143,233 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="18.125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="11.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="9.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="12.25" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="D3">
-        <v>308</v>
+        <v>548</v>
       </c>
       <c r="E3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>3</v>
+        <v>235</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="D6">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="D7">
-        <v>10</v>
+        <v>378</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="D8">
-        <v>54</v>
+        <v>571</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>9</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9">
+        <v>5</v>
+      </c>
+      <c r="D9">
+        <v>5</v>
+      </c>
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>47</v>
+      </c>
+      <c r="E10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>12</v>
+      </c>
+      <c r="B11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11">
+        <v>0</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 