--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -7,104 +7,110 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="25">
+  <si>
+    <t xml:space="preserve">Head Counter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">268775.00</t>
+  </si>
   <si>
     <t xml:space="preserve">Buspark Kathmandu</t>
   </si>
   <si>
+    <t xml:space="preserve">545960.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 KM</t>
+  </si>
+  <si>
     <t xml:space="preserve">0.00</t>
   </si>
   <si>
-    <t xml:space="preserve">468385.00</t>
+    <t xml:space="preserve">Manakamana Counter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">379665.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barpak Counter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">844645.00</t>
   </si>
   <si>
     <t xml:space="preserve">Micro Kathmandu</t>
   </si>
   <si>
-    <t xml:space="preserve">62949.00</t>
+    <t xml:space="preserve">134449.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bitspanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3510.00</t>
   </si>
   <si>
     <t xml:space="preserve">Arughat Counter</t>
   </si>
   <si>
-    <t xml:space="preserve">218631.00</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">260395.00</t>
+    <t xml:space="preserve">647281.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13km</t>
+  </si>
+  <si>
+    <t xml:space="preserve">256660.00</t>
   </si>
   <si>
     <t xml:space="preserve">Micro Counter Gorkha</t>
   </si>
   <si>
-    <t xml:space="preserve">312550.00</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">13 KM</t>
+    <t xml:space="preserve">668575.00</t>
   </si>
   <si>
     <t xml:space="preserve">Counter Id</t>
   </si>
   <si>
     <t xml:space="preserve">Counter Name</t>
   </si>
   <si>
     <t xml:space="preserve">Total Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">Total Trips</t>
   </si>
   <si>
     <t xml:space="preserve">Total Revenue</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -143,233 +149,250 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="18.125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="11.875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="9.25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="12.25" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>0</v>
       </c>
       <c r="C2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C3">
         <v>73</v>
       </c>
       <c r="D3">
-        <v>548</v>
+        <v>637</v>
       </c>
       <c r="E3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="D4">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="E4" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C5">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D5">
-        <v>235</v>
+        <v>376</v>
       </c>
       <c r="E5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C6">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D6">
-        <v>83</v>
+        <v>1192</v>
       </c>
       <c r="E6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C7">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="D7">
-        <v>378</v>
+        <v>213</v>
       </c>
       <c r="E7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C8">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="D8">
-        <v>571</v>
+        <v>5</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C9">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="D9">
-        <v>5</v>
+        <v>680</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C10">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="D10">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11">
+        <v>105</v>
+      </c>
+      <c r="D11">
+        <v>338</v>
+      </c>
+      <c r="E11" t="s">
         <v>17</v>
       </c>
-      <c r="C11">
-[...6 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12">
+        <v>84</v>
+      </c>
+      <c r="D12">
+        <v>1274</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 